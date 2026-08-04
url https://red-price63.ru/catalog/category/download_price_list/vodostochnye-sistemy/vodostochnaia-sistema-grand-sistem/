--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -994,128 +994,128 @@
       </c>
       <c r="D16" s="10" t="n">
         <v>182</v>
       </c>
       <c r="E16" s="10" t="n">
         <v>165</v>
       </c>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Grand System Желоб водосточный D125 3м
 (Белый)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D17" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F17" s="10" t="n">
+      <c r="D17" s="10" t="n">
         <v>840</v>
       </c>
-      <c r="G17" s="10" t="n">
+      <c r="E17" s="10" t="n">
         <v>830</v>
       </c>
+      <c r="F17" s="11" t="inlineStr"/>
+      <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Grand System Желоб водосточный D125 3м
 (Коричневый)</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D18" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F18" s="10" t="n">
+      <c r="D18" s="10" t="n">
         <v>890</v>
       </c>
-      <c r="G18" s="10" t="n">
+      <c r="E18" s="10" t="n">
         <v>870</v>
       </c>
+      <c r="F18" s="11" t="inlineStr"/>
+      <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Grand System Заглушка желоба D125 (Белый)</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="10" t="n">
         <v>125</v>
       </c>
       <c r="E19" s="10" t="n">
         <v>115</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Grand System Заглушка желоба D125 (Коричневый)</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D20" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F20" s="10" t="n">
+      <c r="D20" s="10" t="n">
         <v>125</v>
       </c>
-      <c r="G20" s="10" t="n">
+      <c r="E20" s="10" t="n">
         <v>115</v>
       </c>
+      <c r="F20" s="11" t="inlineStr"/>
+      <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Grand System Колено сливное D90*60 градусов
 (Белый)</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
         <v>350</v>
       </c>
       <c r="E21" s="10" t="n">
         <v>340</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
@@ -1160,58 +1160,58 @@
       </c>
       <c r="D23" s="10" t="n">
         <v>320</v>
       </c>
       <c r="E23" s="10" t="n">
         <v>310</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Grand System Колено трубы D90*60 градусов
 (Коричневый)</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D24" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F24" s="10" t="n">
+      <c r="D24" s="10" t="n">
         <v>342</v>
       </c>
-      <c r="G24" s="10" t="n">
+      <c r="E24" s="10" t="n">
         <v>332</v>
       </c>
+      <c r="F24" s="11" t="inlineStr"/>
+      <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Grand System Cоединитель желоба D125 (Белый)</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="10" t="n">
         <v>180</v>
       </c>
       <c r="E25" s="10" t="n">
         <v>170</v>
       </c>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">