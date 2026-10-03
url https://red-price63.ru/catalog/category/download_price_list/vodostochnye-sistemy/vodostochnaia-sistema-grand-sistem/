--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -852,79 +852,81 @@
       </c>
       <c r="D10" s="10" t="n">
         <v>190</v>
       </c>
       <c r="E10" s="10" t="n">
         <v>180</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель желоба карнизный D125х145
 (Белый)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D11" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F11" s="10" t="n">
+      <c r="D11" s="10" t="n">
         <v>170</v>
       </c>
-      <c r="G11" s="10" t="n">
+      <c r="E11" s="10" t="n">
         <v>160</v>
       </c>
+      <c r="F11" s="11" t="inlineStr"/>
+      <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель желоба карнизный D125х145
 (Коричневый)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>98</v>
+      </c>
       <c r="G12" s="10" t="n">
-        <v>135</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель трубы D90 (на
 дерево) (Белый)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
         <v>140</v>
       </c>
       <c r="E13" s="10" t="n">
         <v>130</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
@@ -1254,58 +1256,58 @@
       </c>
       <c r="D27" s="10" t="n">
         <v>1220</v>
       </c>
       <c r="E27" s="10" t="n">
         <v>1170</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Grand System Труба водосточная D90 3м
 (Коричневый)</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D28" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F28" s="10" t="n">
+      <c r="D28" s="10" t="n">
         <v>1220</v>
       </c>
-      <c r="G28" s="10" t="n">
+      <c r="E28" s="10" t="n">
         <v>1170</v>
       </c>
+      <c r="F28" s="11" t="inlineStr"/>
+      <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Grand System Труба соединительная D90 1м
 (Белый)</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
         <v>410</v>
       </c>
       <c r="E29" s="10" t="n">
         <v>380</v>
       </c>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
     </row>