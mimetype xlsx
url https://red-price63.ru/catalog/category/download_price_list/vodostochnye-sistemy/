--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -3091,143 +3091,143 @@
         <v>165</v>
       </c>
       <c r="G97" s="11" t="inlineStr"/>
       <c r="H97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Grand System Желоб водосточный D125 3м
 (Белый)</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E98" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G98" s="10" t="n">
+      <c r="E98" s="10" t="n">
         <v>840</v>
       </c>
-      <c r="H98" s="10" t="n">
+      <c r="F98" s="10" t="n">
         <v>830</v>
       </c>
+      <c r="G98" s="11" t="inlineStr"/>
+      <c r="H98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Grand System Желоб водосточный D125 3м
 (Коричневый)</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E99" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G99" s="10" t="n">
+      <c r="E99" s="10" t="n">
         <v>890</v>
       </c>
-      <c r="H99" s="10" t="n">
+      <c r="F99" s="10" t="n">
         <v>870</v>
       </c>
+      <c r="G99" s="11" t="inlineStr"/>
+      <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Grand System Заглушка желоба D125 (Белый)</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E100" s="10" t="n">
         <v>125</v>
       </c>
       <c r="F100" s="10" t="n">
         <v>115</v>
       </c>
       <c r="G100" s="11" t="inlineStr"/>
       <c r="H100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Grand System Заглушка желоба D125 (Коричневый)</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E101" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G101" s="10" t="n">
+      <c r="E101" s="10" t="n">
         <v>125</v>
       </c>
-      <c r="H101" s="10" t="n">
+      <c r="F101" s="10" t="n">
         <v>115</v>
       </c>
+      <c r="G101" s="11" t="inlineStr"/>
+      <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>Grand System Колено сливное D90*60 градусов
 (Белый)</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E102" s="10" t="n">
         <v>350</v>
       </c>
       <c r="F102" s="10" t="n">
@@ -3292,58 +3292,58 @@
         <v>310</v>
       </c>
       <c r="G104" s="11" t="inlineStr"/>
       <c r="H104" s="11" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Grand System Колено трубы D90*60 градусов
 (Коричневый)</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E105" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G105" s="10" t="n">
+      <c r="E105" s="10" t="n">
         <v>342</v>
       </c>
-      <c r="H105" s="10" t="n">
+      <c r="F105" s="10" t="n">
         <v>332</v>
       </c>
+      <c r="G105" s="11" t="inlineStr"/>
+      <c r="H105" s="11" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>Grand System Cоединитель желоба D125 (Белый)</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E106" s="10" t="n">
         <v>180</v>
       </c>
       <c r="F106" s="10" t="n">
         <v>170</v>