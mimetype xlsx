--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,779 +748,867 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Grand Line Желоб водосточный</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
+      <c r="G7" s="10" t="n">
+        <v>2315</v>
+      </c>
       <c r="H7" s="10" t="n">
-        <v>1379</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Grand Line Соединитель желоба</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
+      <c r="G8" s="10" t="n">
+        <v>490</v>
+      </c>
       <c r="H8" s="10" t="n">
-        <v>298</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Grand Line Заглушка желоба</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="G9" s="10" t="n">
+        <v>410</v>
+      </c>
       <c r="H9" s="10" t="n">
-        <v>249</v>
+        <v>410</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Grand Line Крюк 125х260мм (длинный)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="G10" s="10" t="n">
+        <v>435</v>
+      </c>
       <c r="H10" s="10" t="n">
-        <v>265</v>
+        <v>435</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол желоба внешний 90°</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>2115</v>
+      </c>
       <c r="H11" s="10" t="n">
-        <v>1249</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Grand Line Воронка</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="G12" s="10" t="n">
+        <v>960</v>
+      </c>
       <c r="H12" s="10" t="n">
-        <v>575</v>
+        <v>960</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Grand Line Труба водосточная 3м</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>3130</v>
+      </c>
       <c r="H13" s="10" t="n">
-        <v>1869</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Grand Line Труба соединительная 1м</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="11" t="inlineStr"/>
-      <c r="G14" s="11" t="inlineStr"/>
+      <c r="G14" s="10" t="n">
+        <v>1100</v>
+      </c>
       <c r="H14" s="10" t="n">
-        <v>659</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Grand Line Колено обводное 60°</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
-      <c r="G15" s="11" t="inlineStr"/>
+      <c r="G15" s="10" t="n">
+        <v>950</v>
+      </c>
       <c r="H15" s="10" t="n">
-        <v>589</v>
+        <v>950</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Grand Line Колено стока</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
-      <c r="G16" s="11" t="inlineStr"/>
+      <c r="G16" s="10" t="n">
+        <v>1050</v>
+      </c>
       <c r="H16" s="10" t="n">
-        <v>629</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Grand Line Кронштейн трубы (кирпич)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
-      <c r="G17" s="11" t="inlineStr"/>
+      <c r="G17" s="10" t="n">
+        <v>610</v>
+      </c>
       <c r="H17" s="10" t="n">
-        <v>369</v>
+        <v>610</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Grand Line Кронштейн трубы (дерево)</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="G18" s="10" t="n">
+        <v>415</v>
+      </c>
       <c r="H18" s="10" t="n">
-        <v>249</v>
+        <v>415</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Желоб водосточный 3м пломбир</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
-      <c r="H19" s="11" t="inlineStr"/>
+      <c r="G19" s="10" t="n">
+        <v>560</v>
+      </c>
+      <c r="H19" s="10" t="n">
+        <v>550</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Труба водосточная 3м пломбир</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
-      <c r="H20" s="11" t="inlineStr"/>
+      <c r="G20" s="10" t="n">
+        <v>680</v>
+      </c>
+      <c r="H20" s="10" t="n">
+        <v>670</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Соединитель желобов пломбир</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
-      <c r="G21" s="11" t="inlineStr"/>
-      <c r="H21" s="11" t="inlineStr"/>
+      <c r="G21" s="10" t="n">
+        <v>200</v>
+      </c>
+      <c r="H21" s="10" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Воронка пломбир</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
-      <c r="G22" s="11" t="inlineStr"/>
-      <c r="H22" s="11" t="inlineStr"/>
+      <c r="G22" s="10" t="n">
+        <v>370</v>
+      </c>
+      <c r="H22" s="10" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Угол желоба 90° пломбир</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
-      <c r="G23" s="11" t="inlineStr"/>
-      <c r="H23" s="11" t="inlineStr"/>
+      <c r="G23" s="10" t="n">
+        <v>315</v>
+      </c>
+      <c r="H23" s="10" t="n">
+        <v>315</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Заглушка желоба пломбир</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
-      <c r="G24" s="11" t="inlineStr"/>
-      <c r="H24" s="11" t="inlineStr"/>
+      <c r="G24" s="10" t="n">
+        <v>95</v>
+      </c>
+      <c r="H24" s="10" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Колено 45˚ пломбир</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
-      <c r="G25" s="11" t="inlineStr"/>
-      <c r="H25" s="11" t="inlineStr"/>
+      <c r="G25" s="10" t="n">
+        <v>220</v>
+      </c>
+      <c r="H25" s="10" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Колено 72˚ пломбир</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
-      <c r="G26" s="11" t="inlineStr"/>
-      <c r="H26" s="11" t="inlineStr"/>
+      <c r="G26" s="10" t="n">
+        <v>220</v>
+      </c>
+      <c r="H26" s="10" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Муфта соединительная пломбир</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="E27" s="10" t="n">
+        <v>180</v>
+      </c>
+      <c r="F27" s="10" t="n">
+        <v>180</v>
+      </c>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Хомут универсальный пломбир</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
-      <c r="G28" s="11" t="inlineStr"/>
-      <c r="H28" s="11" t="inlineStr"/>
+      <c r="G28" s="10" t="n">
+        <v>90</v>
+      </c>
+      <c r="H28" s="10" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Наконечник пломбир</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="E29" s="10" t="n">
+        <v>215</v>
+      </c>
+      <c r="F29" s="10" t="n">
+        <v>215</v>
+      </c>
       <c r="G29" s="11" t="inlineStr"/>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Сетка защитная пломбир</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
-      <c r="H30" s="11" t="inlineStr"/>
+      <c r="G30" s="10" t="n">
+        <v>75</v>
+      </c>
+      <c r="H30" s="10" t="n">
+        <v>75</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Кронштейн желоба пломбир</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
-      <c r="H31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>65</v>
+      </c>
+      <c r="H31" s="10" t="n">
+        <v>65</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Кронштейн металлический пломбир</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
-      <c r="H32" s="11" t="inlineStr"/>
+      <c r="G32" s="10" t="n">
+        <v>250</v>
+      </c>
+      <c r="H32" s="10" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>Grand Line Крюк карнизный штампованный (короткий)</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="11" t="inlineStr"/>
-      <c r="G33" s="11" t="inlineStr"/>
+      <c r="G33" s="10" t="n">
+        <v>335</v>
+      </c>
       <c r="H33" s="10" t="n">
-        <v>205</v>
+        <v>335</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол желоба внутренний 90°</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="11" t="inlineStr"/>
-      <c r="G34" s="11" t="inlineStr"/>
+      <c r="G34" s="10" t="n">
+        <v>2120</v>
+      </c>
       <c r="H34" s="10" t="n">
-        <v>1249</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол желоба внешний 135°</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="G35" s="10" t="n">
+        <v>3250</v>
+      </c>
       <c r="H35" s="10" t="n">
-        <v>1314.25</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand Line 125/90мм</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол желоба внутренний 135°</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
+      <c r="G36" s="10" t="n">
+        <v>3250</v>
+      </c>
       <c r="H36" s="10" t="n">
-        <v>1314.25</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Воронка шоколад</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E37" s="10" t="n">
         <v>420</v>
       </c>
       <c r="F37" s="10" t="n">
@@ -1528,53 +1616,55 @@
       </c>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Желоб водосточный 3м шоколад</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
-      <c r="G38" s="11" t="inlineStr"/>
+      <c r="G38" s="10" t="n">
+        <v>610</v>
+      </c>
       <c r="H38" s="10" t="n">
-        <v>444</v>
+        <v>610</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Заглушка желоба шоколад</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E39" s="10" t="n">
         <v>110</v>
       </c>
       <c r="F39" s="10" t="n">
@@ -1582,131 +1672,139 @@
       </c>
       <c r="G39" s="11" t="inlineStr"/>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Колено 45˚ шоколад</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
+      <c r="G40" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="H40" s="10" t="n">
-        <v>178</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Колено 72˚ шоколад</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr"/>
       <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
+      <c r="G41" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="H41" s="10" t="n">
-        <v>178</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Кронштейн желоба шоколад</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="11" t="inlineStr"/>
-      <c r="G42" s="11" t="inlineStr"/>
+      <c r="G42" s="10" t="n">
+        <v>75</v>
+      </c>
       <c r="H42" s="10" t="n">
-        <v>56</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Кронштейн металлический шоколад</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="11" t="inlineStr"/>
-      <c r="G43" s="11" t="inlineStr"/>
+      <c r="G43" s="10" t="n">
+        <v>295</v>
+      </c>
       <c r="H43" s="10" t="n">
-        <v>148</v>
+        <v>295</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Муфта соединительная шоколад</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E44" s="10" t="n">
         <v>135</v>
       </c>
       <c r="F44" s="10" t="n">
@@ -1742,357 +1840,377 @@
       </c>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Сетка защитная шоколад</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
-      <c r="G46" s="11" t="inlineStr"/>
+      <c r="G46" s="10" t="n">
+        <v>85</v>
+      </c>
       <c r="H46" s="10" t="n">
-        <v>59</v>
+        <v>85</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Соединитель желобов шоколад</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="11" t="inlineStr"/>
-      <c r="G47" s="11" t="inlineStr"/>
-      <c r="H47" s="11" t="inlineStr"/>
+      <c r="G47" s="10" t="n">
+        <v>230</v>
+      </c>
+      <c r="H47" s="10" t="n">
+        <v>230</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Труба водосточная 3м шоколад</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
-      <c r="G48" s="11" t="inlineStr"/>
+      <c r="G48" s="10" t="n">
+        <v>740</v>
+      </c>
       <c r="H48" s="10" t="n">
-        <v>540</v>
+        <v>740</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Угол желоба 90° шоколад</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
-      <c r="G49" s="11" t="inlineStr"/>
+      <c r="G49" s="10" t="n">
+        <v>365</v>
+      </c>
       <c r="H49" s="10" t="n">
-        <v>239</v>
+        <v>365</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Хомут универсальный шоколад</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="11" t="inlineStr"/>
-      <c r="G50" s="11" t="inlineStr"/>
+      <c r="G50" s="10" t="n">
+        <v>100</v>
+      </c>
       <c r="H50" s="10" t="n">
-        <v>73</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Воронка (Пломбир)</t>
         </is>
       </c>
       <c r="D51" s="11" t="inlineStr"/>
       <c r="E51" s="11" t="inlineStr"/>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="10" t="n">
         <v>485</v>
       </c>
       <c r="H51" s="10" t="n">
         <v>470</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Воронка (Шоколад)</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="11" t="inlineStr"/>
-      <c r="G52" s="11" t="inlineStr"/>
+      <c r="G52" s="10" t="n">
+        <v>629</v>
+      </c>
       <c r="H52" s="10" t="n">
-        <v>494</v>
+        <v>610</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Желоб водосточный 3м, 140мм
 (Пломбир)</t>
         </is>
       </c>
       <c r="D53" s="11" t="inlineStr"/>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="10" t="n">
         <v>678</v>
       </c>
       <c r="H53" s="10" t="n">
         <v>657</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Желоб водосточный 3м, 140мм
 (Шоколад)</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
-      <c r="G54" s="11" t="inlineStr"/>
+      <c r="G54" s="10" t="n">
+        <v>754</v>
+      </c>
       <c r="H54" s="10" t="n">
-        <v>690</v>
+        <v>731</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Заглушка желоба 140мм (Пломбир)</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
       <c r="G55" s="10" t="n">
         <v>110</v>
       </c>
       <c r="H55" s="10" t="n">
         <v>107</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Заглушка желоба 140мм (Шоколад)</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="11" t="inlineStr"/>
-      <c r="G56" s="11" t="inlineStr"/>
+      <c r="G56" s="10" t="n">
+        <v>170</v>
+      </c>
       <c r="H56" s="10" t="n">
-        <v>111</v>
+        <v>170</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Колено трубы 45° 100мм
 (Пломбир)</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="11" t="inlineStr"/>
       <c r="G57" s="10" t="n">
         <v>262</v>
       </c>
       <c r="H57" s="10" t="n">
         <v>254</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Колено трубы 45° 100мм
 (Шоколад)</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="11" t="inlineStr"/>
-      <c r="G58" s="11" t="inlineStr"/>
+      <c r="G58" s="10" t="n">
+        <v>276</v>
+      </c>
       <c r="H58" s="10" t="n">
         <v>267</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Колено трубы 72° 100мм
 (Пломбир)</t>
         </is>
       </c>
       <c r="D59" s="11" t="inlineStr"/>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="11" t="inlineStr"/>
       <c r="G59" s="10" t="n">
         <v>262</v>
       </c>
@@ -2100,205 +2218,213 @@
         <v>254</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Колено трубы 72° 100мм
 (Шоколад)</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="11" t="inlineStr"/>
-      <c r="G60" s="11" t="inlineStr"/>
+      <c r="G60" s="10" t="n">
+        <v>341</v>
+      </c>
       <c r="H60" s="10" t="n">
-        <v>267</v>
+        <v>330</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Коллектор (Пломбир)</t>
         </is>
       </c>
       <c r="D61" s="11" t="inlineStr"/>
       <c r="E61" s="11" t="inlineStr"/>
       <c r="F61" s="11" t="inlineStr"/>
       <c r="G61" s="10" t="n">
         <v>678</v>
       </c>
       <c r="H61" s="10" t="n">
         <v>657</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Коллектор (Шоколад)</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
-      <c r="G62" s="11" t="inlineStr"/>
+      <c r="G62" s="10" t="n">
+        <v>1210</v>
+      </c>
       <c r="H62" s="10" t="n">
-        <v>690</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Кронштейн желоба металлический d-140мм
 L-300мм (Пломбир)</t>
         </is>
       </c>
       <c r="D63" s="11" t="inlineStr"/>
       <c r="E63" s="11" t="inlineStr"/>
       <c r="F63" s="11" t="inlineStr"/>
       <c r="G63" s="10" t="n">
         <v>309</v>
       </c>
       <c r="H63" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Кронштейн желоба металлический d-140мм
 L-300мм (Шоколад)</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
-      <c r="G64" s="11" t="inlineStr"/>
+      <c r="G64" s="10" t="n">
+        <v>309</v>
+      </c>
       <c r="H64" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Кронштейн желоба пластиковый (Пломбир)</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
       <c r="G65" s="10" t="n">
         <v>85</v>
       </c>
       <c r="H65" s="10" t="n">
         <v>82.45</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Кронштейн желоба пластиковый (Шоколад)</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="G66" s="10" t="n">
+        <v>111</v>
+      </c>
       <c r="H66" s="10" t="n">
-        <v>86</v>
+        <v>108</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Муфта переходник люкс-стандарт (Пломбир)</t>
         </is>
       </c>
       <c r="D67" s="11" t="inlineStr"/>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
       <c r="G67" s="10" t="n">
         <v>395</v>
       </c>
       <c r="H67" s="10" t="n">
         <v>383</v>
       </c>
@@ -2326,509 +2452,533 @@
       <c r="H68" s="10" t="n">
         <v>157</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Муфта переходник люкс-стандарт (Шоколад)</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E69" s="11" t="inlineStr"/>
       <c r="F69" s="11" t="inlineStr"/>
-      <c r="G69" s="11" t="inlineStr"/>
+      <c r="G69" s="10" t="n">
+        <v>610</v>
+      </c>
       <c r="H69" s="10" t="n">
-        <v>402</v>
+        <v>610</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Муфта соединительная (Шоколад)</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="11" t="inlineStr"/>
-      <c r="G70" s="11" t="inlineStr"/>
+      <c r="G70" s="10" t="n">
+        <v>170</v>
+      </c>
       <c r="H70" s="10" t="n">
         <v>165</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Наконечник 100мм (Пломбир)</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="10" t="n">
         <v>294</v>
       </c>
       <c r="H71" s="10" t="n">
         <v>285</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Наконечник 100мм (Шоколад)</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>381</v>
+      </c>
       <c r="H72" s="10" t="n">
-        <v>298</v>
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Соединитель желобов 140мм (Пломбир)</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr"/>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="10" t="n">
         <v>186</v>
       </c>
       <c r="H73" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Соединитель желобов 140мм (Шоколад)</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="11" t="inlineStr"/>
-      <c r="G74" s="11" t="inlineStr"/>
+      <c r="G74" s="10" t="n">
+        <v>242</v>
+      </c>
       <c r="H74" s="10" t="n">
-        <v>189</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Тройник 45° (Пломбир)</t>
         </is>
       </c>
       <c r="D75" s="11" t="inlineStr"/>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
       <c r="G75" s="10" t="n">
         <v>695.37</v>
       </c>
       <c r="H75" s="10" t="n">
         <v>674</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Тройник 45° (Шоколад)</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>1050</v>
+      </c>
       <c r="H76" s="10" t="n">
-        <v>708</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Труба водосточная 100мм 3м
 (Пломбир)</t>
         </is>
       </c>
       <c r="D77" s="11" t="inlineStr"/>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
       <c r="G77" s="10" t="n">
         <v>805</v>
       </c>
       <c r="H77" s="10" t="n">
         <v>780</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Труба водосточная 100мм 3м
 (Шоколад)</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
-      <c r="G78" s="11" t="inlineStr"/>
+      <c r="G78" s="10" t="n">
+        <v>896</v>
+      </c>
       <c r="H78" s="10" t="n">
-        <v>819</v>
+        <v>869</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Угол желоба 135° (Пломбир)</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr"/>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="11" t="inlineStr"/>
       <c r="G79" s="10" t="n">
         <v>954</v>
       </c>
       <c r="H79" s="10" t="n">
         <v>925</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Угол желоба 135° (Шоколад)</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
+      <c r="G80" s="10" t="n">
+        <v>999</v>
+      </c>
       <c r="H80" s="10" t="n">
         <v>969</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Угол желоба 90° (Пломбир)</t>
         </is>
       </c>
       <c r="D81" s="11" t="inlineStr"/>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="11" t="inlineStr"/>
       <c r="G81" s="10" t="n">
         <v>339</v>
       </c>
       <c r="H81" s="10" t="n">
         <v>328</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Угол желоба 90° (Шоколад)</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
-      <c r="G82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>440</v>
+      </c>
       <c r="H82" s="10" t="n">
-        <v>345</v>
+        <v>425</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Хомут универсальный (Пломбир)</t>
         </is>
       </c>
       <c r="D83" s="11" t="inlineStr"/>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
       <c r="G83" s="10" t="n">
         <v>113</v>
       </c>
       <c r="H83" s="10" t="n">
         <v>109</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke LUX 140/100мм пластик</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>Docke LUX Хомут универсальный (Шоколад)</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="11" t="inlineStr"/>
-      <c r="G84" s="11" t="inlineStr"/>
+      <c r="G84" s="10" t="n">
+        <v>146</v>
+      </c>
       <c r="H84" s="10" t="n">
-        <v>114</v>
+        <v>141</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Угол желоба 135˚ пломбир</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="11" t="inlineStr"/>
-      <c r="G85" s="11" t="inlineStr"/>
+      <c r="G85" s="10" t="n">
+        <v>1090</v>
+      </c>
       <c r="H85" s="10" t="n">
-        <v>803</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Угол желоба 135˚ шоколад</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
-      <c r="G86" s="11" t="inlineStr"/>
+      <c r="G86" s="10" t="n">
+        <v>1250</v>
+      </c>
       <c r="H86" s="10" t="n">
-        <v>843</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke PREMIUM 120/85мм пластик</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>DOCKE Premium Шпилька специальная с гайкой</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E87" s="11" t="inlineStr"/>
       <c r="F87" s="11" t="inlineStr"/>
-      <c r="G87" s="11" t="inlineStr"/>
+      <c r="G87" s="10" t="n">
+        <v>195</v>
+      </c>
       <c r="H87" s="10" t="n">
-        <v>139</v>
+        <v>195</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Grand System Воронка выпускная D125/90 (Белый)</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E88" s="10" t="n">
         <v>400</v>
       </c>
       <c r="F88" s="10" t="n">
@@ -2919,84 +3069,86 @@
         <v>180</v>
       </c>
       <c r="G91" s="11" t="inlineStr"/>
       <c r="H91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель желоба карнизный D125х145
 (Белый)</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E92" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G92" s="10" t="n">
+      <c r="E92" s="10" t="n">
         <v>170</v>
       </c>
-      <c r="H92" s="10" t="n">
+      <c r="F92" s="10" t="n">
         <v>160</v>
       </c>
+      <c r="G92" s="11" t="inlineStr"/>
+      <c r="H92" s="11" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель желоба карнизный D125х145
 (Коричневый)</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E93" s="11" t="inlineStr"/>
       <c r="F93" s="11" t="inlineStr"/>
-      <c r="G93" s="11" t="inlineStr"/>
+      <c r="G93" s="10" t="n">
+        <v>98</v>
+      </c>
       <c r="H93" s="10" t="n">
-        <v>135</v>
+        <v>93</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Grand System Держатель трубы D90 (на
 дерево) (Белый)</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E94" s="10" t="n">
         <v>140</v>
       </c>
@@ -3406,58 +3558,58 @@
         <v>1170</v>
       </c>
       <c r="G108" s="11" t="inlineStr"/>
       <c r="H108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Grand System Труба водосточная D90 3м
 (Коричневый)</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E109" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G109" s="10" t="n">
+      <c r="E109" s="10" t="n">
         <v>1220</v>
       </c>
-      <c r="H109" s="10" t="n">
+      <c r="F109" s="10" t="n">
         <v>1170</v>
       </c>
+      <c r="G109" s="11" t="inlineStr"/>
+      <c r="H109" s="11" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Grand System</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>Grand System Труба соединительная D90 1м
 (Белый)</t>
         </is>
       </c>
       <c r="D110" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E110" s="10" t="n">
         <v>410</v>
       </c>
       <c r="F110" s="10" t="n">
@@ -3608,374 +3760,374 @@
       <c r="F115" s="10" t="n">
         <v>550</v>
       </c>
       <c r="G115" s="11" t="inlineStr"/>
       <c r="H115" s="11" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Воронка 120 мм ПЛОМБИР</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E116" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G116" s="10" t="n">
+      <c r="E116" s="10" t="n">
         <v>380</v>
       </c>
-      <c r="H116" s="10" t="n">
+      <c r="F116" s="10" t="n">
         <v>380</v>
       </c>
+      <c r="G116" s="11" t="inlineStr"/>
+      <c r="H116" s="11" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" s="10" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Воронка 120 мм ШОКОЛАД</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E117" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G117" s="10" t="n">
+      <c r="E117" s="10" t="n">
         <v>380</v>
       </c>
-      <c r="H117" s="10" t="n">
+      <c r="F117" s="10" t="n">
         <v>380</v>
       </c>
+      <c r="G117" s="11" t="inlineStr"/>
+      <c r="H117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Желоб водосточный 120 мм
 * 3м ПЛОМБИР</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E118" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G118" s="10" t="n">
+      <c r="E118" s="10" t="n">
         <v>550</v>
       </c>
-      <c r="H118" s="10" t="n">
+      <c r="F118" s="10" t="n">
         <v>550</v>
       </c>
+      <c r="G118" s="11" t="inlineStr"/>
+      <c r="H118" s="11" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Желоб водосточный 120 мм
-* 3м (Темно-коричневый)</t>
+* 3м ШОКОЛАД</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E119" s="10" t="n">
-        <v>489</v>
+        <v>550</v>
       </c>
       <c r="F119" s="10" t="n">
-        <v>489</v>
+        <v>550</v>
       </c>
       <c r="G119" s="11" t="inlineStr"/>
       <c r="H119" s="11" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Заглушка 120 мм ПЛОМБИР</t>
         </is>
       </c>
       <c r="D120" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E120" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G120" s="10" t="n">
+      <c r="E120" s="10" t="n">
         <v>120</v>
       </c>
-      <c r="H120" s="10" t="n">
+      <c r="F120" s="10" t="n">
         <v>120</v>
       </c>
+      <c r="G120" s="11" t="inlineStr"/>
+      <c r="H120" s="11" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" s="10" t="n">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C121" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Заглушка 120 мм ШОКОЛАД</t>
         </is>
       </c>
       <c r="D121" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E121" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G121" s="10" t="n">
+      <c r="E121" s="10" t="n">
         <v>120</v>
       </c>
-      <c r="H121" s="10" t="n">
+      <c r="F121" s="10" t="n">
         <v>120</v>
       </c>
+      <c r="G121" s="11" t="inlineStr"/>
+      <c r="H121" s="11" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Колено 80 мм *
 45˚ ПЛОМБИР</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E122" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G122" s="10" t="n">
+      <c r="E122" s="10" t="n">
         <v>240</v>
       </c>
-      <c r="H122" s="10" t="n">
+      <c r="F122" s="10" t="n">
         <v>240</v>
       </c>
+      <c r="G122" s="11" t="inlineStr"/>
+      <c r="H122" s="11" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Колено 80 мм *
 45˚ ШОКОЛАД</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E123" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G123" s="10" t="n">
+      <c r="E123" s="10" t="n">
         <v>240</v>
       </c>
-      <c r="H123" s="10" t="n">
+      <c r="F123" s="10" t="n">
         <v>240</v>
       </c>
+      <c r="G123" s="11" t="inlineStr"/>
+      <c r="H123" s="11" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" s="10" t="n">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C124" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Кронштейн желоба 120 мм
 ПЛОМБИР</t>
         </is>
       </c>
       <c r="D124" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E124" s="10" t="n">
         <v>90</v>
       </c>
       <c r="F124" s="10" t="n">
         <v>90</v>
       </c>
       <c r="G124" s="11" t="inlineStr"/>
       <c r="H124" s="11" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" s="10" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
-          <t>Döcke STANDARD Кронштейн желоба 120 мм
-Темно-коричневый</t>
+          <t>Docke STANDARD Кронштейн желоба 120 мм
+ШОКОЛАД</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E125" s="10" t="n">
         <v>90</v>
       </c>
       <c r="F125" s="10" t="n">
         <v>90</v>
       </c>
       <c r="G125" s="11" t="inlineStr"/>
       <c r="H125" s="11" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" s="10" t="n">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C126" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Кронштейн желоба металлический 120
 мм * 300 мм ПЛОМБИР</t>
         </is>
       </c>
       <c r="D126" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E126" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G126" s="10" t="n">
+      <c r="E126" s="10" t="n">
         <v>250</v>
       </c>
-      <c r="H126" s="10" t="n">
+      <c r="F126" s="10" t="n">
         <v>250</v>
       </c>
+      <c r="G126" s="11" t="inlineStr"/>
+      <c r="H126" s="11" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" s="10" t="n">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C127" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Кронштейн желоба металлический 120
 мм * 300 мм ШОКОЛАД</t>
         </is>
       </c>
       <c r="D127" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E127" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G127" s="10" t="n">
+      <c r="E127" s="10" t="n">
         <v>250</v>
       </c>
-      <c r="H127" s="10" t="n">
+      <c r="F127" s="10" t="n">
         <v>250</v>
       </c>
+      <c r="G127" s="11" t="inlineStr"/>
+      <c r="H127" s="11" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" s="10" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Муфта соединительная 80 мм
 ПЛОМБИР</t>
         </is>
       </c>
       <c r="D128" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E128" s="10" t="n">
         <v>140</v>
       </c>
       <c r="F128" s="10" t="n">
@@ -4010,202 +4162,202 @@
       <c r="F129" s="10" t="n">
         <v>140</v>
       </c>
       <c r="G129" s="11" t="inlineStr"/>
       <c r="H129" s="11" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" s="10" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Наконечник 80 мм ПЛОМБИР</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E130" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G130" s="10" t="n">
+      <c r="E130" s="10" t="n">
         <v>260</v>
       </c>
-      <c r="H130" s="10" t="n">
+      <c r="F130" s="10" t="n">
         <v>260</v>
       </c>
+      <c r="G130" s="11" t="inlineStr"/>
+      <c r="H130" s="11" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" s="10" t="n">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Наконечник 80 мм ШОКОЛАД</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E131" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G131" s="10" t="n">
+      <c r="E131" s="10" t="n">
         <v>260</v>
       </c>
-      <c r="H131" s="10" t="n">
+      <c r="F131" s="10" t="n">
         <v>260</v>
       </c>
+      <c r="G131" s="11" t="inlineStr"/>
+      <c r="H131" s="11" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" s="10" t="n">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C132" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Соединитель желобов 120 мм
 ПЛОМБИР</t>
         </is>
       </c>
       <c r="D132" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E132" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G132" s="10" t="n">
+      <c r="E132" s="10" t="n">
         <v>190</v>
       </c>
-      <c r="H132" s="10" t="n">
+      <c r="F132" s="10" t="n">
         <v>190</v>
       </c>
+      <c r="G132" s="11" t="inlineStr"/>
+      <c r="H132" s="11" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Соединитель желобов 120 мм
 ШОКОЛАД</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E133" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G133" s="10" t="n">
+      <c r="E133" s="10" t="n">
         <v>190</v>
       </c>
-      <c r="H133" s="10" t="n">
+      <c r="F133" s="10" t="n">
         <v>190</v>
       </c>
+      <c r="G133" s="11" t="inlineStr"/>
+      <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Труба водосточная 80 мм
 * 3м ПЛОМБИР</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E134" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G134" s="10" t="n">
+      <c r="E134" s="10" t="n">
         <v>640</v>
       </c>
-      <c r="H134" s="10" t="n">
+      <c r="F134" s="10" t="n">
         <v>640</v>
       </c>
+      <c r="G134" s="11" t="inlineStr"/>
+      <c r="H134" s="11" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" s="10" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Труба водосточная 80 мм
 * 3м ШОКОЛАД</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E135" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G135" s="10" t="n">
+      <c r="E135" s="10" t="n">
         <v>640</v>
       </c>
-      <c r="H135" s="10" t="n">
+      <c r="F135" s="10" t="n">
         <v>640</v>
       </c>
+      <c r="G135" s="11" t="inlineStr"/>
+      <c r="H135" s="11" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="10" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Угловой элемент 120 мм
 * 90˚ ПЛОМБИР</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E136" s="10" t="n">
         <v>350</v>
       </c>
       <c r="F136" s="10" t="n">
@@ -4262,51 +4414,51 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E138" s="10" t="n">
         <v>100</v>
       </c>
       <c r="F138" s="10" t="n">
         <v>100</v>
       </c>
       <c r="G138" s="11" t="inlineStr"/>
       <c r="H138" s="11" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Водосточная система Docke STANDART 120/80мм пластик</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Хомут универсальный 80 мм
-(Темно-коричневый)</t>
+ШОКОЛАД</t>
         </is>
       </c>
       <c r="D139" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E139" s="10" t="n">
         <v>100</v>
       </c>
       <c r="F139" s="10" t="n">
         <v>100</v>
       </c>
       <c r="G139" s="11" t="inlineStr"/>
       <c r="H139" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>