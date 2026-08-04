--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -173,85 +173,85 @@
       </right>
       <top style="thin">
         <color rgb="00ffffff"/>
       </top>
       <bottom style="thin">
         <color rgb="00ffffff"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="00000000"/>
       </left>
       <right style="thin">
         <color rgb="00000000"/>
       </right>
       <top style="thin">
         <color rgb="00000000"/>
       </top>
       <bottom style="thin">
         <color rgb="00000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="0"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">