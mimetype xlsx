--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -819,252 +819,292 @@
           <t>п.м.</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 2мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>29</v>
+      </c>
+      <c r="G10" s="10" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 3мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>32</v>
+      </c>
+      <c r="G11" s="10" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 5мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>43</v>
+      </c>
+      <c r="G12" s="10" t="n">
+        <v>42</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 10мм (1,2х15м) отражающая теплоизоляция
 (18м2/рулон)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>74</v>
+      </c>
+      <c r="G13" s="10" t="n">
+        <v>72.3</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 2мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
-      <c r="G14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>146</v>
+      </c>
+      <c r="G14" s="10" t="n">
+        <v>139</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 3мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
-      <c r="G15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>160</v>
+      </c>
+      <c r="G15" s="10" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 4мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
-      <c r="G16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>169</v>
+      </c>
+      <c r="G16" s="10" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 5мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
-      <c r="G17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>185</v>
+      </c>
+      <c r="G17" s="10" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 8мм Отражающая теплоизоляция
 для бань и саун 1,2х18м, 21.6м2</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>269</v>
+      </c>
+      <c r="G18" s="10" t="n">
+        <v>256</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 10мм Отражающая теплоизоляция
 для бань и саун 1,2х15м, 18м2</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>308</v>
+      </c>
+      <c r="G19" s="10" t="n">
+        <v>293</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Вспененный полиэтилен 10мм 1х25м (25кв.м.)</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10" t="n">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Вспененный полиэтилен 2мм 1х25м (25кв.м.)</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="n">
         <v>31</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>