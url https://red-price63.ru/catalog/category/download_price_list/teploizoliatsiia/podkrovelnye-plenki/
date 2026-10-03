--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G63"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -762,377 +762,403 @@
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 75 м2</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>1945</v>
+      </c>
+      <c r="G7" s="10" t="n">
+        <v>1920</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Влаго-ветроизоляция для стен A100 75
 м2</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>2730</v>
+      </c>
+      <c r="G8" s="10" t="n">
+        <v>2500</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Подкровельная гидроизоляция RV 100 75
 м2</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>2448</v>
+        <v>2577</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>2602</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Супердиффузионная мембрана SA115 75 м2</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>4834</v>
+      </c>
       <c r="G10" s="10" t="n">
-        <v>4106</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Супердиффузионная мембрана SA130 75 м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>6690</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>5960</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>Spanizol А влаго-ветроизоляция (ш 1.6, 70
-м2) Спанизол</t>
+          <t>ОНДУТИС Влаго-ветроизоляция для стен A100 35
+м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D12" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="D12" s="11" t="inlineStr"/>
+      <c r="E12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>1385</v>
+      </c>
+      <c r="G12" s="10" t="n">
+        <v>1275</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 35 м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>975</v>
+      </c>
+      <c r="G13" s="10" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Гидроизоляция RV100 35 м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>1366</v>
+      </c>
       <c r="G14" s="10" t="n">
-        <v>1236</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Теплоотражающая пароизоляция R Termo 50
 75 м2</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>2478</v>
+      </c>
       <c r="G15" s="10" t="n">
         <v>2261</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Теплоотражающая пароизоляция R Termo 25
 35 м2</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>1295</v>
+      </c>
       <c r="G16" s="10" t="n">
-        <v>1284</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Двусторонняя самоклеящаяся лента ML 38
 мм х 50 м</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>1362</v>
+      </c>
       <c r="G17" s="10" t="n">
         <v>1322</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Двусторонняя самоклеящаяся лента BL 15
 мм х 50 м</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>632</v>
+      </c>
       <c r="G18" s="10" t="n">
-        <v>1083</v>
+        <v>614</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН А Ветро-влагозащитная паропроницаемая мембрана 35м2</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D19" s="10" t="n">
-        <v>2415</v>
+        <v>2590</v>
       </c>
       <c r="E19" s="10" t="n">
-        <v>2290</v>
+        <v>2450</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН А Ветро-влагозащитная паропроницаемая мембрана 70м2</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
         <v>4620</v>
       </c>
       <c r="E20" s="10" t="n">
         <v>3900</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН B Пароизоляция 35м2</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
-        <v>1645</v>
+        <v>1680</v>
       </c>
       <c r="E21" s="10" t="n">
         <v>1550</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН B Пароизоляция 70м2</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
-        <v>3150</v>
+        <v>3080</v>
       </c>
       <c r="E22" s="10" t="n">
         <v>2900</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН D-серебристый Паро-гидроизоляция повышенной прочности 35м2</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D23" s="10" t="n">
         <v>2345</v>
       </c>
       <c r="E23" s="10" t="n">
@@ -1159,664 +1185,692 @@
         <v>4480</v>
       </c>
       <c r="E24" s="10" t="n">
         <v>4020</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка D 1,5 м х
 20 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>645</v>
+      </c>
       <c r="G25" s="10" t="n">
-        <v>812</v>
+        <v>625</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка D 1,5 м х
 46,67 м (рулон 70 м2)</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>1032</v>
+      </c>
       <c r="G26" s="10" t="n">
-        <v>1470</v>
+        <v>910</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка А 1,6 м х
 18,75 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>485</v>
+      </c>
       <c r="G27" s="10" t="n">
-        <v>601</v>
+        <v>470</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка А 1,6 м х
 43,75 м (рулон 70м2)</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>829</v>
+      </c>
       <c r="G28" s="10" t="n">
-        <v>983</v>
+        <v>804</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка В 1,6 м х
 18,75 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="G29" s="10" t="n">
-        <v>499</v>
+        <v>357</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка В 1,6м х 43,75
 м (рулон 70м2)</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>654</v>
+      </c>
       <c r="G30" s="10" t="n">
-        <v>910</v>
+        <v>634</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Пленка пароизоляционная двухслойная Skipton B light
 (ш 1.6, 35м2)</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>525</v>
+      </c>
       <c r="G31" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Пленка пароизоляционная двухслойная Skipton B light
 (ш 1,6, 70м2)</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
-      <c r="E32" s="10" t="n">
+      <c r="E32" s="11" t="inlineStr"/>
+      <c r="F32" s="10" t="n">
+        <v>952</v>
+      </c>
+      <c r="G32" s="10" t="n">
         <v>910</v>
       </c>
-      <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Мембрана влаго-ветрозащитная однослойная Skipton A light
 (ш 1.6, 35м2)</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
-      <c r="F33" s="11" t="inlineStr"/>
+      <c r="F33" s="10" t="n">
+        <v>633</v>
+      </c>
       <c r="G33" s="10" t="n">
         <v>601</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Мембрана влаго-ветрозащитная однослойная Skipton A light
 (ш 1.6, 70м2)</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
-      <c r="F34" s="11" t="inlineStr"/>
+      <c r="F34" s="10" t="n">
+        <v>1027</v>
+      </c>
       <c r="G34" s="10" t="n">
         <v>983</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AS 110 гидро-ветрозащитная паропроницаемая мембрана
 70м2</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="10" t="n">
         <v>7560</v>
       </c>
       <c r="E35" s="10" t="n">
         <v>6114</v>
       </c>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AS 130 гидро-ветрозащитаная паропроницаемая мембрана
 70м2</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
         <v>9520</v>
       </c>
       <c r="E36" s="10" t="n">
-        <v>9050</v>
+        <v>8175</v>
       </c>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AQ 188 proff Гидро-ветрозащита паропроницаемая
 3-х слойная мембрана (70м2) профессиональная</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="10" t="n">
-        <v>10340</v>
+        <v>10360</v>
       </c>
       <c r="E37" s="10" t="n">
         <v>9720</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AQ 188 proff Гидро-ветрозащита паропроницаемая
 3-х слойная мембрана (35м2) профессиональная</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
         <v>5670</v>
       </c>
       <c r="E38" s="10" t="n">
         <v>5300</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Самоклеящаяся лента Изоспан ML Proff (25м)</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="10" t="n">
-        <v>1970</v>
+        <v>2293</v>
       </c>
       <c r="E39" s="10" t="n">
         <v>1950</v>
       </c>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Двусторонняя самоклеящаяся лента Изоспан KL+ 25м</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="10" t="n">
         <v>1419</v>
       </c>
       <c r="E40" s="10" t="n">
         <v>1200</v>
       </c>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол А Влаго-ветрозащита 70м2</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D41" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F41" s="10" t="n">
+      <c r="D41" s="10" t="n">
         <v>1871</v>
       </c>
-      <c r="G41" s="10" t="n">
+      <c r="E41" s="10" t="n">
         <v>1777</v>
       </c>
+      <c r="F41" s="11" t="inlineStr"/>
+      <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол А Влаго-ветрозащита 35м2</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D42" s="11" t="inlineStr"/>
-      <c r="E42" s="11" t="inlineStr"/>
+      <c r="D42" s="10" t="n">
+        <v>928</v>
+      </c>
+      <c r="E42" s="10" t="n">
+        <v>882</v>
+      </c>
       <c r="F42" s="11" t="inlineStr"/>
-      <c r="G42" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол D Гидропароизоляция высокой прочности 35м2</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D43" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F43" s="10" t="n">
+      <c r="D43" s="10" t="n">
         <v>869</v>
       </c>
-      <c r="G43" s="10" t="n">
+      <c r="E43" s="10" t="n">
         <v>825</v>
       </c>
+      <c r="F43" s="11" t="inlineStr"/>
+      <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол D Гидропароизоляция высокой прочности 70м2</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D44" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="E44" s="10" t="n">
         <v>1995</v>
       </c>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол В Пароизоляция 70м2</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D45" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F45" s="10" t="n">
+      <c r="D45" s="10" t="n">
         <v>1437</v>
       </c>
-      <c r="G45" s="10" t="n">
+      <c r="E45" s="10" t="n">
         <v>1365</v>
       </c>
+      <c r="F45" s="11" t="inlineStr"/>
+      <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол В Пароизоляция 35м2</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D46" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F46" s="10" t="n">
+      <c r="D46" s="10" t="n">
         <v>722</v>
       </c>
-      <c r="G46" s="10" t="n">
+      <c r="E46" s="10" t="n">
         <v>686</v>
       </c>
+      <c r="F46" s="11" t="inlineStr"/>
+      <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Тисма B - Пароизоляционная пленка 60м2
 (пароизоляция кнауф) (1,6мх37,5м)</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D47" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F47" s="10" t="n">
+      <c r="D47" s="10" t="n">
         <v>1595</v>
       </c>
-      <c r="G47" s="10" t="n">
+      <c r="E47" s="10" t="n">
         <v>1595</v>
       </c>
+      <c r="F47" s="11" t="inlineStr"/>
+      <c r="G47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AM Гидро-ветрозащитная паропроницаемая 3-х слойная
 мембрана 70 м2</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="10" t="n">
         <v>6720</v>
       </c>
       <c r="E48" s="10" t="n">
         <v>5761</v>
       </c>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 70м2 (А100)</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr"/>
       <c r="E49" s="11" t="inlineStr"/>
-      <c r="F49" s="11" t="inlineStr"/>
+      <c r="F49" s="10" t="n">
+        <v>2910</v>
+      </c>
       <c r="G49" s="10" t="n">
-        <v>2519</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART Termo плёнка строительная пароизоляционная
 отражающая 70м2 (R-Termo)</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
-      <c r="F50" s="11" t="inlineStr"/>
+      <c r="F50" s="10" t="n">
+        <v>2862</v>
+      </c>
       <c r="G50" s="10" t="n">
-        <v>2303</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС СМАРТ Termo плёнка строительная пароизоляционная
 отражающая 30м2 (R-Termo)</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="11" t="inlineStr"/>
       <c r="E51" s="11" t="inlineStr"/>
-      <c r="F51" s="11" t="inlineStr"/>
+      <c r="F51" s="10" t="n">
+        <v>1274</v>
+      </c>
       <c r="G51" s="10" t="n">
-        <v>1008</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 70м2</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D52" s="11" t="inlineStr"/>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="10" t="n">
-        <v>2580</v>
+        <v>2758</v>
       </c>
       <c r="G52" s="10" t="n">
         <v>2518</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 30м2</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="10" t="n">
         <v>1438</v>
       </c>
       <c r="E53" s="10" t="n">
         <v>1318</v>
@@ -1867,221 +1921,103 @@
         <v>2940</v>
       </c>
       <c r="E55" s="10" t="n">
         <v>2700</v>
       </c>
       <c r="F55" s="11" t="inlineStr"/>
       <c r="G55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART B плёнка строительная пароизоляционная
 70м2</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D56" s="11" t="inlineStr"/>
       <c r="E56" s="11" t="inlineStr"/>
-      <c r="F56" s="11" t="inlineStr"/>
+      <c r="F56" s="10" t="n">
+        <v>2040</v>
+      </c>
       <c r="G56" s="10" t="n">
-        <v>1882</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART B плёнка строительная пароизоляционная
 30м</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="10" t="n">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="G57" s="10" t="n">
-        <v>920</v>
+        <v>893</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>ПАРОИЗОЛЯЦИЯ ISOVER Паранет (B) 70 м2</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D58" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F58" s="10" t="n">
+      <c r="D58" s="10" t="n">
         <v>1960</v>
       </c>
-      <c r="G58" s="10" t="n">
+      <c r="E58" s="10" t="n">
         <v>1890</v>
       </c>
-    </row>
-[...118 lines deleted...]
-      <c r="G63" s="11" t="inlineStr"/>
+      <c r="F58" s="11" t="inlineStr"/>
+      <c r="G58" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>