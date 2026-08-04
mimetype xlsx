--- v0 (2026-06-16)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (16.06.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,214 +760,214 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х50 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х100 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х20 мм (0,278 м3;
 20 шт) 13,86 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
         <v>2180</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>3380</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х50 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х100 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (0,267м3; 13шт) 8,8972м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>1890</v>
+        <v>2210</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>1837</v>
+        <v>1940</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х50мм (0,205м3; 6шт) 4,1064м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="10" t="n">
         <v>1790</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х100мм (0,273м3; 4шт) 2,7376м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>1950</v>
+        <v>2280</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>1920</v>
+        <v>2025</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х100 мм (0,2772 м3;
 4 шт) 2,7729 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
         <v>2350</v>
       </c>
       <c r="G15" s="10" t="n">
@@ -1057,78 +1057,78 @@
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1200х600х 20мм (0,288м3; 20шт) 14,4м2</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
-        <v>2180</v>
+        <v>2510</v>
       </c>
       <c r="E20" s="10" t="n">
-        <v>2115</v>
+        <v>2220</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х 50мм (0,27376м3; 8шт) 5,475
 м2</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
-        <v>1870</v>
+        <v>2195</v>
       </c>
       <c r="E21" s="10" t="n">
-        <v>1745</v>
+        <v>1945</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (1 лист)</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
         <v>179</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
@@ -1187,58 +1187,58 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>285</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>XPS "КАЛКАН" 1185х585х50</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="D26" s="10" t="n">
+      <c r="D26" s="11" t="inlineStr"/>
+      <c r="E26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
         <v>1550</v>
       </c>
-      <c r="E26" s="10" t="n">
+      <c r="G26" s="10" t="n">
         <v>1500</v>
       </c>
-      <c r="F26" s="11" t="inlineStr"/>
-      <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС 14-Р-А 1000х1000х100 мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
         <v>325</v>
       </c>
       <c r="G27" s="10" t="n">
         <v>325</v>
       </c>
     </row>
   </sheetData>