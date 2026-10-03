--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,375 +760,383 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х50 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х100 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х20 мм (0,278 м3;
 20 шт) 13,86 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>2180</v>
+        <v>2615</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>3380</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х50 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х100 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (0,267м3; 13шт) 8,8972м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>2210</v>
+        <v>1915</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>1940</v>
+        <v>1900</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х50мм (0,205м3; 6шт) 4,1064м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>1930</v>
+      </c>
       <c r="G13" s="10" t="n">
-        <v>1790</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х100мм (0,273м3; 4шт) 2,7376м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>2280</v>
+        <v>1940</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>2025</v>
+        <v>1920</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х100 мм (0,2772 м3;
 4 шт) 2,7729 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="D15" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F15" s="10" t="n">
+      <c r="D15" s="10" t="n">
         <v>2350</v>
       </c>
-      <c r="G15" s="10" t="n">
+      <c r="E15" s="10" t="n">
         <v>2340</v>
       </c>
+      <c r="F15" s="11" t="inlineStr"/>
+      <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х30 мм (0,2704 м3;
 13 шт) 9,01 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
-        <v>1919</v>
+        <v>2250</v>
       </c>
       <c r="G16" s="10" t="n">
-        <v>3185</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х50 мм (0,2429 м3;
 7 шт) 4,8526 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
-        <v>1680</v>
+        <v>2350</v>
       </c>
       <c r="G17" s="10" t="n">
-        <v>2716</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Фундамент 1185*585*50 Т-15 (4,8525 м2,
 0,2429 м3, 7шт) (Пеноплекс)</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>2745</v>
+      </c>
       <c r="G18" s="10" t="n">
-        <v>3108</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х 40 мм (0,2493
 м3; 9 шт) 6,24 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>2808</v>
+      </c>
+      <c r="G19" s="10" t="n">
+        <v>2808</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1200х600х 20мм (0,288м3; 20шт) 14,4м2</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
-        <v>2510</v>
+        <v>2270</v>
       </c>
       <c r="E20" s="10" t="n">
         <v>2220</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х 50мм (0,27376м3; 8шт) 5,475
 м2</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
-        <v>2195</v>
+        <v>1890</v>
       </c>
       <c r="E21" s="10" t="n">
-        <v>1945</v>
+        <v>1870</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (1 лист)</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
         <v>179</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
@@ -1187,81 +1195,58 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>285</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>XPS "КАЛКАН" 1185х585х50</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="D26" s="11" t="inlineStr"/>
-[...29 lines deleted...]
-      </c>
+      <c r="D26" s="10" t="n">
+        <v>1800</v>
+      </c>
+      <c r="E26" s="10" t="n">
+        <v>1750</v>
+      </c>
+      <c r="F26" s="11" t="inlineStr"/>
+      <c r="G26" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>