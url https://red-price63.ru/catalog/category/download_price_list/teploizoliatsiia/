--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H178"/>
+  <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -859,108 +859,108 @@
       </c>
       <c r="H10" s="10" t="n">
         <v>2500</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х50 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="10" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="F11" s="10" t="n">
         <v>180</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
       <c r="H11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х100 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="10" t="n">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="F12" s="10" t="n">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER САУНА 0,75м3 (1200х12500х50мм
 1шт) 15м2</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E13" s="10" t="n">
-        <v>3200</v>
+        <v>3085</v>
       </c>
       <c r="F13" s="10" t="n">
         <v>2910</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х50мм 0,432 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
@@ -1050,82 +1050,82 @@
       </c>
       <c r="H17" s="10" t="n">
         <v>3380</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х50 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="10" t="n">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F18" s="10" t="n">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х100 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="F19" s="10" t="n">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 75 м2</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
@@ -1188,54 +1188,54 @@
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х100мм 0,432 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="10" t="n">
-        <v>1120</v>
+        <v>1730</v>
       </c>
       <c r="H23" s="10" t="n">
-        <v>1100</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Теплоролл Технониколь 0,6м3 (5000х1200х50мм)</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
       <c r="H24" s="11" t="inlineStr"/>
@@ -1502,138 +1502,138 @@
       <c r="G34" s="11" t="inlineStr"/>
       <c r="H34" s="10" t="n">
         <v>1083</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (0,267м3; 13шт) 8,8972м2</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E35" s="10" t="n">
-        <v>1760</v>
+        <v>2210</v>
       </c>
       <c r="F35" s="10" t="n">
-        <v>1720</v>
+        <v>1940</v>
       </c>
       <c r="G35" s="11" t="inlineStr"/>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х50мм (0,205м3; 6шт) 4,1064м2</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
       <c r="H36" s="10" t="n">
         <v>1790</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х100мм (0,273м3; 4шт) 2,7376м2</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E37" s="10" t="n">
-        <v>1790</v>
+        <v>2280</v>
       </c>
       <c r="F37" s="10" t="n">
-        <v>1775</v>
+        <v>2025</v>
       </c>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА+
 TS 037 Aquastatic 0,6м3 (плиты 1230х610х100мм
 8 шт) 6м2</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E38" s="10" t="n">
-        <v>2090</v>
+        <v>1780</v>
       </c>
       <c r="F38" s="10" t="n">
-        <v>2090</v>
+        <v>1750</v>
       </c>
       <c r="G38" s="11" t="inlineStr"/>
       <c r="H38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноВент 1200х600х50 (6шт, 0,216м3,
 4,32м2)</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
@@ -1883,83 +1883,83 @@
       <c r="H48" s="10" t="n">
         <v>673</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E49" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="F49" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="G49" s="11" t="inlineStr"/>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="F50" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
       <c r="H50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr"/>
@@ -2333,54 +2333,54 @@
         <v>3169</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА
 TS 037 Aquastatic 0,6м3 (плиты 1230х610х50мм
 16 шт) 12м2</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E66" s="10" t="n">
-        <v>2090</v>
+        <v>1780</v>
       </c>
       <c r="F66" s="10" t="n">
-        <v>2090</v>
+        <v>1750</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
       <c r="H66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый дом Твин
 0,854м3 (1220х7000х50мм 2шт) 17м2</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E67" s="10" t="n">
@@ -2391,112 +2391,112 @@
       </c>
       <c r="G67" s="11" t="inlineStr"/>
       <c r="H67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый Дом Плита
 50мм (610х1170 14шт) 10м2 0,5м3</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E68" s="10" t="n">
-        <v>1428</v>
+        <v>1180</v>
       </c>
       <c r="F68" s="10" t="n">
-        <v>1375</v>
+        <v>1160</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый Дом Плита
 100мм (610х1170 7шт) 5м2 0,5м3</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E69" s="10" t="n">
-        <v>1428</v>
+        <v>1180</v>
       </c>
       <c r="F69" s="10" t="n">
-        <v>1375</v>
+        <v>1160</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х50мм 0,288 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E70" s="10" t="n">
-        <v>1120</v>
+        <v>1092</v>
       </c>
       <c r="F70" s="10" t="n">
-        <v>1100</v>
+        <v>967</v>
       </c>
       <c r="G70" s="11" t="inlineStr"/>
       <c r="H70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Экоролл Кнауф ECOROLL EXTRA 12м2
 TS 037 Aquastatik 0,6м3 (плита 1230х610х50мм
 16 шт)</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
@@ -2910,83 +2910,83 @@
       <c r="H86" s="10" t="n">
         <v>910</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Мастер Теплых Стен
 0,24м3 (600х1000х50мм 8шт) 4,8м2</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E87" s="10" t="n">
+        <v>970</v>
+      </c>
+      <c r="F87" s="10" t="n">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="G87" s="11" t="inlineStr"/>
       <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Мастер Теплых Стен
 0,24м3 (600х1000х100мм 4шт) 2,4м2</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E88" s="10" t="n">
+        <v>970</v>
+      </c>
+      <c r="F88" s="10" t="n">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="G88" s="11" t="inlineStr"/>
       <c r="H88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>Вспененный полиэтилен 10мм 1х25м (25кв.м.)</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E89" s="10" t="n">
         <v>90</v>
@@ -3241,170 +3241,170 @@
       <c r="F98" s="11" t="inlineStr"/>
       <c r="G98" s="11" t="inlineStr"/>
       <c r="H98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ПРОФИ - ТВИН
 0,5м3 (610х4100х50мм 4шт) 10м2</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E99" s="10" t="n">
-        <v>1320</v>
+        <v>1030</v>
       </c>
       <c r="F99" s="10" t="n">
-        <v>1280</v>
+        <v>1010</v>
       </c>
       <c r="G99" s="11" t="inlineStr"/>
       <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ПРОФИ - 0,5м3
 (610х4100х100мм 2шт) 5м2</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E100" s="10" t="n">
-        <v>1320</v>
+        <v>1300</v>
       </c>
       <c r="F100" s="10" t="n">
-        <v>1280</v>
+        <v>1260</v>
       </c>
       <c r="G100" s="11" t="inlineStr"/>
       <c r="H100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплые стены Стронг
 50мм (610х1000 10шт) 6,1м2 0,305м3</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E101" s="10" t="n">
-        <v>1225</v>
+        <v>1120</v>
       </c>
       <c r="F101" s="10" t="n">
-        <v>1165</v>
+        <v>1050</v>
       </c>
       <c r="G101" s="11" t="inlineStr"/>
       <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплые стены Стронг
 100мм (610х1000 5шт) 3,05м2 0,305м3</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E102" s="10" t="n">
-        <v>1225</v>
+        <v>1120</v>
       </c>
       <c r="F102" s="10" t="n">
-        <v>1165</v>
+        <v>1050</v>
       </c>
       <c r="G102" s="11" t="inlineStr"/>
       <c r="H102" s="11" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплая крыша Стронг
 0,732м3 (1220х4000х150мм) 4,88м2</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E103" s="10" t="n">
-        <v>2694</v>
+        <v>2410</v>
       </c>
       <c r="F103" s="10" t="n">
-        <v>2450</v>
+        <v>2380</v>
       </c>
       <c r="G103" s="11" t="inlineStr"/>
       <c r="H103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х100мм 2шт 1,44м2) 0,144м3</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E104" s="11" t="inlineStr"/>
@@ -3718,54 +3718,54 @@
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="11" t="inlineStr"/>
       <c r="G116" s="11" t="inlineStr"/>
       <c r="H116" s="11" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" s="10" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1200х600х 20мм (0,288м3; 20шт) 14,4м2</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E117" s="10" t="n">
-        <v>2015</v>
+        <v>2510</v>
       </c>
       <c r="F117" s="10" t="n">
-        <v>2000</v>
+        <v>2220</v>
       </c>
       <c r="G117" s="11" t="inlineStr"/>
       <c r="H117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>Пленка пароизоляционная двухслойная Skipton B light
 (ш 1.6, 35м2)</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E118" s="11" t="inlineStr"/>
@@ -3855,54 +3855,54 @@
       <c r="H121" s="10" t="n">
         <v>983</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Шумка 610х1000х50мм, 6м2,
 0,305м3, 10шт в уп</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E122" s="10" t="n">
-        <v>1231</v>
+        <v>982</v>
       </c>
       <c r="F122" s="10" t="n">
-        <v>1120</v>
+        <v>970</v>
       </c>
       <c r="G122" s="11" t="inlineStr"/>
       <c r="H122" s="11" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Утеплители BASWOOL</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Басвул Экорок BASWOOL ECOROCK 30
 (1200*600*50, 0.288 куб м)</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E123" s="11" t="inlineStr"/>
@@ -4149,51 +4149,51 @@
         <v>5300</v>
       </c>
       <c r="G132" s="11" t="inlineStr"/>
       <c r="H132" s="11" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Самоклеящаяся лента Изоспан ML Proff (25м)</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E133" s="10" t="n">
-        <v>2293</v>
+        <v>1970</v>
       </c>
       <c r="F133" s="10" t="n">
         <v>1950</v>
       </c>
       <c r="G133" s="11" t="inlineStr"/>
       <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Двусторонняя самоклеящаяся лента Изоспан KL+ 25м</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
@@ -4205,82 +4205,84 @@
         <v>1200</v>
       </c>
       <c r="G134" s="11" t="inlineStr"/>
       <c r="H134" s="11" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" s="10" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>Тисма TR044 Aquastatik 0,996м3 (рул. 1200х8300х50мм
 2шт) 19,92м2</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="E135" s="11" t="inlineStr"/>
+      <c r="E135" s="10" t="n">
+        <v>2090</v>
+      </c>
       <c r="F135" s="10" t="n">
         <v>2090</v>
       </c>
       <c r="G135" s="11" t="inlineStr"/>
       <c r="H135" s="11" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="10" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х 50мм (0,27376м3; 8шт) 5,475
 м2</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E136" s="10" t="n">
-        <v>1695</v>
+        <v>2195</v>
       </c>
       <c r="F136" s="10" t="n">
-        <v>1680</v>
+        <v>1945</v>
       </c>
       <c r="G136" s="11" t="inlineStr"/>
       <c r="H136" s="11" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" s="10" t="n">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C137" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus ЛАЙТ 35
 (1200х600х100мм 4шт 2,88м2) 0,288м3</t>
         </is>
       </c>
       <c r="D137" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E137" s="11" t="inlineStr"/>
@@ -4527,58 +4529,58 @@
       <c r="E146" s="11" t="inlineStr"/>
       <c r="F146" s="11" t="inlineStr"/>
       <c r="G146" s="11" t="inlineStr"/>
       <c r="H146" s="11" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" s="10" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>ISOVER Каркасный дом 0,24м3 (600х1000х100мм 4шт)
 2,4м2 базальт</t>
         </is>
       </c>
       <c r="D147" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E147" s="10" t="n">
+      <c r="E147" s="11" t="inlineStr"/>
+      <c r="F147" s="11" t="inlineStr"/>
+      <c r="G147" s="10" t="n">
         <v>783</v>
       </c>
-      <c r="F147" s="10" t="n">
+      <c r="H147" s="10" t="n">
         <v>770</v>
       </c>
-      <c r="G147" s="11" t="inlineStr"/>
-      <c r="H147" s="11" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" s="10" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>ISOVER Каркасный дом 0,24м3 (600х1000х50мм 8шт)
 4,8м2 базальт</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E148" s="10" t="n">
         <v>783</v>
       </c>
       <c r="F148" s="10" t="n">
@@ -4586,83 +4588,83 @@
       </c>
       <c r="G148" s="11" t="inlineStr"/>
       <c r="H148" s="11" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" s="10" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х50мм
 16шт) 12,48м2</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E149" s="10" t="n">
-        <v>1700</v>
+        <v>1480</v>
       </c>
       <c r="F149" s="10" t="n">
-        <v>1650</v>
+        <v>1450</v>
       </c>
       <c r="G149" s="11" t="inlineStr"/>
       <c r="H149" s="11" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" s="10" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х100мм
 8шт) 6,24м2</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E150" s="10" t="n">
-        <v>1700</v>
+        <v>1480</v>
       </c>
       <c r="F150" s="10" t="n">
-        <v>1650</v>
+        <v>1450</v>
       </c>
       <c r="G150" s="11" t="inlineStr"/>
       <c r="H150" s="11" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" s="10" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>Тисма B - Пароизоляционная пленка 60м2
 (пароизоляция кнауф) (1,6мх37,5м)</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E151" s="11" t="inlineStr"/>
@@ -5159,83 +5161,83 @@
       <c r="F169" s="10" t="n">
         <v>825</v>
       </c>
       <c r="G169" s="11" t="inlineStr"/>
       <c r="H169" s="11" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" s="10" t="n">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C170" s="10" t="inlineStr">
         <is>
           <t>XPS "КАЛКАН" 1185х585х50</t>
         </is>
       </c>
       <c r="D170" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="E170" s="10" t="n">
+      <c r="E170" s="11" t="inlineStr"/>
+      <c r="F170" s="11" t="inlineStr"/>
+      <c r="G170" s="10" t="n">
         <v>1550</v>
       </c>
-      <c r="F170" s="10" t="n">
+      <c r="H170" s="10" t="n">
         <v>1500</v>
       </c>
-      <c r="G170" s="11" t="inlineStr"/>
-      <c r="H170" s="11" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" s="10" t="n">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C171" s="10" t="inlineStr">
         <is>
           <t>ISOVER Утепляев-ТВИН (50х1220х6150 2шт) Рулон 15м2/0,75м3</t>
         </is>
       </c>
       <c r="D171" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E171" s="10" t="n">
-        <v>1615</v>
+        <v>1360</v>
       </c>
       <c r="F171" s="10" t="n">
-        <v>1470</v>
+        <v>1300</v>
       </c>
       <c r="G171" s="11" t="inlineStr"/>
       <c r="H171" s="11" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" s="10" t="n">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C172" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС 14-Р-А 1000х1000х100 мм</t>
         </is>
       </c>
       <c r="D172" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E172" s="11" t="inlineStr"/>
       <c r="F172" s="11" t="inlineStr"/>
@@ -5360,86 +5362,202 @@
         <v>1215</v>
       </c>
       <c r="G176" s="11" t="inlineStr"/>
       <c r="H176" s="11" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" s="10" t="n">
         <v>171</v>
       </c>
       <c r="B177" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C177" s="10" t="inlineStr">
         <is>
           <t>Spanizol D гидро-пароизоляция универсальная(ш 1.6, 35м2)
 Спанизол</t>
         </is>
       </c>
       <c r="D177" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E177" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G177" s="10" t="n">
+      <c r="E177" s="10" t="n">
         <v>800</v>
       </c>
-      <c r="H177" s="10" t="n">
+      <c r="F177" s="10" t="n">
         <v>750</v>
       </c>
+      <c r="G177" s="11" t="inlineStr"/>
+      <c r="H177" s="11" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" s="10" t="n">
         <v>172</v>
       </c>
       <c r="B178" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C178" s="10" t="inlineStr">
         <is>
           <t>ISOVER КТ-Специал-ТВИН 1,037м3 (1220х8500х50мм 2шт) 20,74м2</t>
         </is>
       </c>
       <c r="D178" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E178" s="10" t="n">
-        <v>2070</v>
+        <v>1800</v>
       </c>
       <c r="F178" s="10" t="n">
-        <v>2030</v>
+        <v>1675</v>
       </c>
       <c r="G178" s="11" t="inlineStr"/>
       <c r="H178" s="11" t="inlineStr"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="10" t="n">
+        <v>173</v>
+      </c>
+      <c r="B179" s="10" t="inlineStr">
+        <is>
+          <t>Утеплители Технониколь</t>
+        </is>
+      </c>
+      <c r="C179" s="10" t="inlineStr">
+        <is>
+          <t>XPS100 Изобокс 1180x580x50мм (8 плит, 5,48
+кв м)</t>
+        </is>
+      </c>
+      <c r="D179" s="10" t="inlineStr">
+        <is>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="E179" s="10" t="n">
+        <v>1870</v>
+      </c>
+      <c r="F179" s="10" t="n">
+        <v>1835</v>
+      </c>
+      <c r="G179" s="11" t="inlineStr"/>
+      <c r="H179" s="11" t="inlineStr"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="10" t="n">
+        <v>174</v>
+      </c>
+      <c r="B180" s="10" t="inlineStr">
+        <is>
+          <t>Утеплители Технониколь</t>
+        </is>
+      </c>
+      <c r="C180" s="10" t="inlineStr">
+        <is>
+          <t>XPS100 Изобокс 1200x600х20мм (20 плит, 14,4
+кв.м)</t>
+        </is>
+      </c>
+      <c r="D180" s="10" t="inlineStr">
+        <is>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="E180" s="10" t="n">
+        <v>2125</v>
+      </c>
+      <c r="F180" s="10" t="n">
+        <v>2080</v>
+      </c>
+      <c r="G180" s="11" t="inlineStr"/>
+      <c r="H180" s="11" t="inlineStr"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="10" t="n">
+        <v>175</v>
+      </c>
+      <c r="B181" s="10" t="inlineStr">
+        <is>
+          <t>Утеплители Технониколь</t>
+        </is>
+      </c>
+      <c r="C181" s="10" t="inlineStr">
+        <is>
+          <t>XPS100 Изобокс 1180x580х30мм (13 плит, 8,8972
+кв.м)</t>
+        </is>
+      </c>
+      <c r="D181" s="10" t="inlineStr">
+        <is>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="E181" s="10" t="n">
+        <v>1885</v>
+      </c>
+      <c r="F181" s="10" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G181" s="11" t="inlineStr"/>
+      <c r="H181" s="11" t="inlineStr"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="10" t="n">
+        <v>176</v>
+      </c>
+      <c r="B182" s="10" t="inlineStr">
+        <is>
+          <t>Утеплители Технониколь</t>
+        </is>
+      </c>
+      <c r="C182" s="10" t="inlineStr">
+        <is>
+          <t>XPS100 Изобокс 1180x585x100мм (4 плиты, 2,7376
+кв.м)</t>
+        </is>
+      </c>
+      <c r="D182" s="10" t="inlineStr">
+        <is>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="E182" s="10" t="n">
+        <v>1940</v>
+      </c>
+      <c r="F182" s="10" t="n">
+        <v>1900</v>
+      </c>
+      <c r="G182" s="11" t="inlineStr"/>
+      <c r="H182" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>