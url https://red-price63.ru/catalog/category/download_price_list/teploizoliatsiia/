--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H182"/>
+  <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -749,80 +749,84 @@
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Утеплители Rockwool</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ROCKWOOL Роквул Лайт Баттс Скандик
 0,288 м3 (800х600х100 мм 6 шт)</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
+      <c r="G7" s="10" t="n">
+        <v>1299</v>
+      </c>
       <c r="H7" s="10" t="n">
         <v>1249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Утеплители Rockwool</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ROCKWOOL Роквул Лайт Баттс Скандик
 0,288 м3 (800х600х50 мм 12 шт)</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
+      <c r="G8" s="10" t="n">
+        <v>995</v>
+      </c>
       <c r="H8" s="10" t="n">
-        <v>1249</v>
+        <v>925</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Утеплители Rockwool</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ROCKWOOL Роквул Фасад Баттс Оптима
 1000х600х100мм (0,18 м3, 1,8м2)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="10" t="n">
@@ -859,142 +863,142 @@
       </c>
       <c r="H10" s="10" t="n">
         <v>2500</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х50 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="10" t="n">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="F11" s="10" t="n">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
       <c r="H11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС13-Р-А 1000х1000х100 мм (ПСБ25)</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="10" t="n">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F12" s="10" t="n">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER САУНА 0,75м3 (1200х12500х50мм
 1шт) 15м2</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E13" s="10" t="n">
-        <v>3085</v>
+        <v>3745</v>
       </c>
       <c r="F13" s="10" t="n">
-        <v>2910</v>
+        <v>3730</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х50мм 0,432 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="10" t="n">
-        <v>1189</v>
+        <v>1870</v>
       </c>
       <c r="H14" s="10" t="n">
-        <v>1459</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Джутовое полотно 150мм</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
@@ -1024,695 +1028,737 @@
       <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х20 мм (0,278 м3;
 20 шт) 13,86 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="10" t="n">
-        <v>2180</v>
+        <v>2615</v>
       </c>
       <c r="H17" s="10" t="n">
-        <v>3380</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х50 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="10" t="n">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F18" s="10" t="n">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Пенопласт ППС8-Р-А 1000х1000х100 мм (ПСБ15)</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="F19" s="10" t="n">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 75 м2</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
-      <c r="H20" s="11" t="inlineStr"/>
+      <c r="G20" s="10" t="n">
+        <v>1945</v>
+      </c>
+      <c r="H20" s="10" t="n">
+        <v>1920</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Влаго-ветроизоляция для стен A100 75
 м2</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
-      <c r="G21" s="11" t="inlineStr"/>
-      <c r="H21" s="11" t="inlineStr"/>
+      <c r="G21" s="10" t="n">
+        <v>2730</v>
+      </c>
+      <c r="H21" s="10" t="n">
+        <v>2500</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Подкровельная гидроизоляция RV 100 75
 м2</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="10" t="n">
-        <v>2448</v>
+        <v>2577</v>
       </c>
       <c r="H22" s="10" t="n">
-        <v>2602</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х100мм 0,432 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="10" t="n">
-        <v>1730</v>
+        <v>1870</v>
       </c>
       <c r="H23" s="10" t="n">
-        <v>1715</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Теплоролл Технониколь 0,6м3 (5000х1200х50мм)</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
-      <c r="G24" s="11" t="inlineStr"/>
-      <c r="H24" s="11" t="inlineStr"/>
+      <c r="G24" s="10" t="n">
+        <v>745</v>
+      </c>
+      <c r="H24" s="10" t="n">
+        <v>723</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Джутовое полотно 100мм</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Супердиффузионная мембрана SA115 75 м2</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
-      <c r="G26" s="11" t="inlineStr"/>
+      <c r="G26" s="10" t="n">
+        <v>4834</v>
+      </c>
       <c r="H26" s="10" t="n">
-        <v>4106</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Супердиффузионная мембрана SA130 75 м2</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
-      <c r="G27" s="11" t="inlineStr"/>
+      <c r="G27" s="10" t="n">
+        <v>6690</v>
+      </c>
       <c r="H27" s="10" t="n">
         <v>5960</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
-          <t>Spanizol А влаго-ветроизоляция (ш 1.6, 70
-м2) Спанизол</t>
+          <t>ОНДУТИС Влаго-ветроизоляция для стен A100 35
+м2</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E28" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H28" s="11" t="inlineStr"/>
+      <c r="E28" s="11" t="inlineStr"/>
+      <c r="F28" s="11" t="inlineStr"/>
+      <c r="G28" s="10" t="n">
+        <v>1385</v>
+      </c>
+      <c r="H28" s="10" t="n">
+        <v>1275</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Пароизоляция для стен и кровли
 R70 35 м2</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
-      <c r="G29" s="11" t="inlineStr"/>
-      <c r="H29" s="11" t="inlineStr"/>
+      <c r="G29" s="10" t="n">
+        <v>975</v>
+      </c>
+      <c r="H29" s="10" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Гидроизоляция RV100 35 м2</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
+      <c r="G30" s="10" t="n">
+        <v>1366</v>
+      </c>
       <c r="H30" s="10" t="n">
-        <v>1236</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Теплоотражающая пароизоляция R Termo 50
 75 м2</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>2478</v>
+      </c>
       <c r="H31" s="10" t="n">
         <v>2261</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Теплоотражающая пароизоляция R Termo 25
 35 м2</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
+      <c r="G32" s="10" t="n">
+        <v>1295</v>
+      </c>
       <c r="H32" s="10" t="n">
-        <v>1284</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Двусторонняя самоклеящаяся лента ML 38
 мм х 50 м</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="11" t="inlineStr"/>
-      <c r="G33" s="11" t="inlineStr"/>
+      <c r="G33" s="10" t="n">
+        <v>1362</v>
+      </c>
       <c r="H33" s="10" t="n">
         <v>1322</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС Двусторонняя самоклеящаяся лента BL 15
 мм х 50 м</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="11" t="inlineStr"/>
-      <c r="G34" s="11" t="inlineStr"/>
+      <c r="G34" s="10" t="n">
+        <v>632</v>
+      </c>
       <c r="H34" s="10" t="n">
-        <v>1083</v>
+        <v>614</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х30мм (0,267м3; 13шт) 8,8972м2</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E35" s="10" t="n">
-        <v>2210</v>
+        <v>1915</v>
       </c>
       <c r="F35" s="10" t="n">
-        <v>1940</v>
+        <v>1900</v>
       </c>
       <c r="G35" s="11" t="inlineStr"/>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х50мм (0,205м3; 6шт) 4,1064м2</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
+      <c r="G36" s="10" t="n">
+        <v>1930</v>
+      </c>
       <c r="H36" s="10" t="n">
-        <v>1790</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х100мм (0,273м3; 4шт) 2,7376м2</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E37" s="10" t="n">
-        <v>2280</v>
+        <v>1940</v>
       </c>
       <c r="F37" s="10" t="n">
-        <v>2025</v>
+        <v>1920</v>
       </c>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА+
 TS 037 Aquastatic 0,6м3 (плиты 1230х610х100мм
 8 шт) 6м2</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E38" s="10" t="n">
-        <v>1780</v>
+        <v>2090</v>
       </c>
       <c r="F38" s="10" t="n">
-        <v>1750</v>
+        <v>2090</v>
       </c>
       <c r="G38" s="11" t="inlineStr"/>
       <c r="H38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноВент 1200х600х50 (6шт, 0,216м3,
 4,32м2)</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="11" t="inlineStr"/>
-      <c r="G39" s="11" t="inlineStr"/>
-      <c r="H39" s="11" t="inlineStr"/>
+      <c r="G39" s="10" t="n">
+        <v>814</v>
+      </c>
+      <c r="H39" s="10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноВент 1200х600х100 (4шт, 0,288м3,
 2,88м2)</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
-      <c r="H40" s="11" t="inlineStr"/>
+      <c r="G40" s="10" t="n">
+        <v>1124</v>
+      </c>
+      <c r="H40" s="10" t="n">
+        <v>1060</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноБлок Стандарт 1200х600х50мм (8шт,
 0,288м3, 5,76м2)</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr"/>
       <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
+      <c r="G41" s="10" t="n">
+        <v>1811</v>
+      </c>
       <c r="H41" s="10" t="n">
-        <v>1399</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноБлок Стандарт 1200х600х100мм (4шт,
 0,288м3, 2,88м2)</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E42" s="10" t="n">
         <v>1811</v>
       </c>
@@ -1770,196 +1816,200 @@
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
       <c r="H44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х100 мм (0,2772 м3;
 4 шт) 2,7729 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="E45" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G45" s="10" t="n">
+      <c r="E45" s="10" t="n">
         <v>2350</v>
       </c>
-      <c r="H45" s="10" t="n">
+      <c r="F45" s="10" t="n">
         <v>2340</v>
       </c>
+      <c r="G45" s="11" t="inlineStr"/>
+      <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х30 мм (0,2704 м3;
 13 шт) 9,01 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="10" t="n">
-        <v>1919</v>
+        <v>2250</v>
       </c>
       <c r="H46" s="10" t="n">
-        <v>3185</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ВЕНТИ оптимал 0,216м3
 (1200х600х50мм 6шт) 4,32м2</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="11" t="inlineStr"/>
-      <c r="G47" s="11" t="inlineStr"/>
+      <c r="G47" s="10" t="n">
+        <v>694</v>
+      </c>
       <c r="H47" s="10" t="n">
         <v>673</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ВЕНТИ оптимал 0,216м3
 (1200х600х100мм 3шт) 2,16м2</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
-      <c r="G48" s="11" t="inlineStr"/>
+      <c r="G48" s="10" t="n">
+        <v>694</v>
+      </c>
       <c r="H48" s="10" t="n">
         <v>673</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E49" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="F49" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="G49" s="11" t="inlineStr"/>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="F50" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
       <c r="H50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr"/>
@@ -2000,558 +2050,612 @@
         <v>2270</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 2мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
-      <c r="G53" s="11" t="inlineStr"/>
-      <c r="H53" s="11" t="inlineStr"/>
+      <c r="G53" s="10" t="n">
+        <v>29</v>
+      </c>
+      <c r="H53" s="10" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 3мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
-      <c r="G54" s="11" t="inlineStr"/>
-      <c r="H54" s="11" t="inlineStr"/>
+      <c r="G54" s="10" t="n">
+        <v>32</v>
+      </c>
+      <c r="H54" s="10" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 5мм (1,2х25м) отражающая теплоизоляция
 (30м2/рулон)</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
-      <c r="G55" s="11" t="inlineStr"/>
-      <c r="H55" s="11" t="inlineStr"/>
+      <c r="G55" s="10" t="n">
+        <v>43</v>
+      </c>
+      <c r="H55" s="10" t="n">
+        <v>42</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Мегафол А 10мм (1,2х15м) отражающая теплоизоляция
 (18м2/рулон)</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="11" t="inlineStr"/>
-      <c r="G56" s="11" t="inlineStr"/>
-      <c r="H56" s="11" t="inlineStr"/>
+      <c r="G56" s="10" t="n">
+        <v>74</v>
+      </c>
+      <c r="H56" s="10" t="n">
+        <v>72.3</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 2мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="11" t="inlineStr"/>
-      <c r="G57" s="11" t="inlineStr"/>
-      <c r="H57" s="11" t="inlineStr"/>
+      <c r="G57" s="10" t="n">
+        <v>146</v>
+      </c>
+      <c r="H57" s="10" t="n">
+        <v>139</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 3мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="11" t="inlineStr"/>
-      <c r="G58" s="11" t="inlineStr"/>
-      <c r="H58" s="11" t="inlineStr"/>
+      <c r="G58" s="10" t="n">
+        <v>160</v>
+      </c>
+      <c r="H58" s="10" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 4мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="11" t="inlineStr"/>
-      <c r="G59" s="11" t="inlineStr"/>
-      <c r="H59" s="11" t="inlineStr"/>
+      <c r="G59" s="10" t="n">
+        <v>169</v>
+      </c>
+      <c r="H59" s="10" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 5мм Отражающая теплоизоляция
 для бань и саун 1,2х25м, 30м2</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="11" t="inlineStr"/>
-      <c r="G60" s="11" t="inlineStr"/>
-      <c r="H60" s="11" t="inlineStr"/>
+      <c r="G60" s="10" t="n">
+        <v>185</v>
+      </c>
+      <c r="H60" s="10" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 8мм Отражающая теплоизоляция
 для бань и саун 1,2х18м, 21.6м2</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E61" s="11" t="inlineStr"/>
       <c r="F61" s="11" t="inlineStr"/>
-      <c r="G61" s="11" t="inlineStr"/>
-      <c r="H61" s="11" t="inlineStr"/>
+      <c r="G61" s="10" t="n">
+        <v>269</v>
+      </c>
+      <c r="H61" s="10" t="n">
+        <v>256</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Пенотерм НПП ЛФ 10мм Отражающая теплоизоляция
 для бань и саун 1,2х15м, 18м2</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
-      <c r="G62" s="11" t="inlineStr"/>
-      <c r="H62" s="11" t="inlineStr"/>
+      <c r="G62" s="10" t="n">
+        <v>308</v>
+      </c>
+      <c r="H62" s="10" t="n">
+        <v>293</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF AkustiKNAUF (АкустиКнауф)
 AS 0,6м3 (плиты 1230х610х50мм 16 шт)
 12м2 ЗВУКОИЗОЛЯЦИЯ</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E63" s="11" t="inlineStr"/>
       <c r="F63" s="11" t="inlineStr"/>
-      <c r="G63" s="11" t="inlineStr"/>
-      <c r="H63" s="11" t="inlineStr"/>
+      <c r="G63" s="10" t="n">
+        <v>1400</v>
+      </c>
+      <c r="H63" s="10" t="n">
+        <v>1400</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х50 мм (0,2429 м3;
 7 шт) 4,8526 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
       <c r="G64" s="10" t="n">
-        <v>1680</v>
+        <v>2350</v>
       </c>
       <c r="H64" s="10" t="n">
-        <v>2716</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КРОВЛИ
 TR 037 Aquastatik 1м3 (рулон 5500х1220х150мм
 1 шт) 6,7м2</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
-      <c r="G65" s="11" t="inlineStr"/>
+      <c r="G65" s="10" t="n">
+        <v>3380</v>
+      </c>
       <c r="H65" s="10" t="n">
-        <v>3169</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА
 TS 037 Aquastatic 0,6м3 (плиты 1230х610х50мм
 16 шт) 12м2</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E66" s="10" t="n">
-        <v>1780</v>
+        <v>2090</v>
       </c>
       <c r="F66" s="10" t="n">
-        <v>1750</v>
+        <v>2090</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
       <c r="H66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый дом Твин
 0,854м3 (1220х7000х50мм 2шт) 17м2</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E67" s="10" t="n">
-        <v>2291</v>
+        <v>1620</v>
       </c>
       <c r="F67" s="10" t="n">
-        <v>2122</v>
+        <v>1590</v>
       </c>
       <c r="G67" s="11" t="inlineStr"/>
       <c r="H67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый Дом Плита
 50мм (610х1170 14шт) 10м2 0,5м3</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E68" s="10" t="n">
+        <v>1195</v>
+      </c>
+      <c r="F68" s="10" t="n">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплый Дом Плита
 100мм (610х1170 7шт) 5м2 0,5м3</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E69" s="10" t="n">
+        <v>1195</v>
+      </c>
+      <c r="F69" s="10" t="n">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь РОКЛАЙТ 1200х600х50мм 0,288 м3
 базальтовый утеплитель</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E70" s="10" t="n">
-        <v>1092</v>
+        <v>1030</v>
       </c>
       <c r="F70" s="10" t="n">
-        <v>967</v>
+        <v>1010</v>
       </c>
       <c r="G70" s="11" t="inlineStr"/>
       <c r="H70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Экоролл Кнауф ECOROLL EXTRA 12м2
 TS 037 Aquastatik 0,6м3 (плита 1230х610х50мм
 16 шт)</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
-      <c r="G71" s="11" t="inlineStr"/>
-      <c r="H71" s="11" t="inlineStr"/>
+      <c r="G71" s="10" t="n">
+        <v>999</v>
+      </c>
+      <c r="H71" s="10" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф ECOROLL EXTRA TS 037
 Aquastatik 0,6м3 (плита 1230х610х100мм 8 шт)
 6м2</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
-      <c r="H72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>999</v>
+      </c>
+      <c r="H72" s="10" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноФас Эффект 1200х600х50мм (0,216
 м3, 4,32м2)</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
       <c r="H73" s="11" t="inlineStr"/>
@@ -2579,54 +2683,54 @@
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="11" t="inlineStr"/>
       <c r="G74" s="11" t="inlineStr"/>
       <c r="H74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН А Ветро-влагозащитная паропроницаемая мембрана 35м2</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E75" s="10" t="n">
-        <v>2415</v>
+        <v>2590</v>
       </c>
       <c r="F75" s="10" t="n">
-        <v>2290</v>
+        <v>2450</v>
       </c>
       <c r="G75" s="11" t="inlineStr"/>
       <c r="H75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН А Ветро-влагозащитная паропроницаемая мембрана 70м2</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E76" s="10" t="n">
         <v>4620</v>
@@ -2635,79 +2739,79 @@
         <v>3900</v>
       </c>
       <c r="G76" s="11" t="inlineStr"/>
       <c r="H76" s="11" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН B Пароизоляция 35м2</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E77" s="10" t="n">
-        <v>1645</v>
+        <v>1680</v>
       </c>
       <c r="F77" s="10" t="n">
         <v>1550</v>
       </c>
       <c r="G77" s="11" t="inlineStr"/>
       <c r="H77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН B Пароизоляция 70м2</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E78" s="10" t="n">
-        <v>3150</v>
+        <v>3080</v>
       </c>
       <c r="F78" s="10" t="n">
         <v>2900</v>
       </c>
       <c r="G78" s="11" t="inlineStr"/>
       <c r="H78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН D-серебристый Паро-гидроизоляция повышенной прочности 35м2</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
@@ -2749,272 +2853,284 @@
       <c r="G80" s="11" t="inlineStr"/>
       <c r="H80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка D 1,5 м х
 20 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="11" t="inlineStr"/>
-      <c r="G81" s="11" t="inlineStr"/>
+      <c r="G81" s="10" t="n">
+        <v>645</v>
+      </c>
       <c r="H81" s="10" t="n">
-        <v>812</v>
+        <v>625</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка D 1,5 м х
 46,67 м (рулон 70 м2)</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
-      <c r="G82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>1032</v>
+      </c>
       <c r="H82" s="10" t="n">
-        <v>1470</v>
+        <v>910</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка А 1,6 м х
 18,75 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
-      <c r="G83" s="11" t="inlineStr"/>
+      <c r="G83" s="10" t="n">
+        <v>485</v>
+      </c>
       <c r="H83" s="10" t="n">
-        <v>601</v>
+        <v>470</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка А 1,6 м х
 43,75 м (рулон 70м2)</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="11" t="inlineStr"/>
-      <c r="G84" s="11" t="inlineStr"/>
+      <c r="G84" s="10" t="n">
+        <v>829</v>
+      </c>
       <c r="H84" s="10" t="n">
-        <v>983</v>
+        <v>804</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка В 1,6 м х
 18,75 м (рулон 30 м2)</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="11" t="inlineStr"/>
-      <c r="G85" s="11" t="inlineStr"/>
+      <c r="G85" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="H85" s="10" t="n">
-        <v>499</v>
+        <v>357</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Гидроспан пленка В 1,6м х 43,75
 м (рулон 70м2)</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
-      <c r="G86" s="11" t="inlineStr"/>
+      <c r="G86" s="10" t="n">
+        <v>654</v>
+      </c>
       <c r="H86" s="10" t="n">
-        <v>910</v>
+        <v>634</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Мастер Теплых Стен
 0,24м3 (600х1000х50мм 8шт) 4,8м2</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E87" s="10" t="n">
-        <v>970</v>
+        <v>920</v>
       </c>
       <c r="F87" s="10" t="n">
-        <v>950</v>
+        <v>905</v>
       </c>
       <c r="G87" s="11" t="inlineStr"/>
       <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Мастер Теплых Стен
-0,24м3 (600х1000х100мм 4шт) 2,4м2</t>
+0,24м3 (600х1000х100мм 8шт) 2,4м2</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E88" s="10" t="n">
-        <v>970</v>
+        <v>920</v>
       </c>
       <c r="F88" s="10" t="n">
-        <v>950</v>
+        <v>905</v>
       </c>
       <c r="G88" s="11" t="inlineStr"/>
       <c r="H88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>Вспененный полиэтилен 10мм 1х25м (25кв.м.)</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E89" s="10" t="n">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="F89" s="10" t="n">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="G89" s="11" t="inlineStr"/>
       <c r="H89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Утепление стен срубов и бань</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>Вспененный полиэтилен 2мм 1х25м (25кв.м.)</t>
         </is>
       </c>
       <c r="D90" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E90" s="10" t="n">
         <v>33</v>
@@ -3081,132 +3197,144 @@
       <c r="G92" s="11" t="inlineStr"/>
       <c r="H92" s="11" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Фундамент 1185*585*50 Т-15 (4,8525 м2,
 0,2429 м3, 7шт) (Пеноплекс)</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E93" s="11" t="inlineStr"/>
       <c r="F93" s="11" t="inlineStr"/>
-      <c r="G93" s="11" t="inlineStr"/>
+      <c r="G93" s="10" t="n">
+        <v>2745</v>
+      </c>
       <c r="H93" s="10" t="n">
-        <v>3108</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тепло KNAUF для КОТТЕДЖА
 МИНИ TS 037 Aquastatik 0,305м3 (610х1000х50мм
 10 шт) 6,1м2</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
-      <c r="G94" s="11" t="inlineStr"/>
+      <c r="G94" s="10" t="n">
+        <v>1033</v>
+      </c>
       <c r="H94" s="10" t="n">
-        <v>999</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Лайт 45
 (1200х600х50мм 8шт 5,76м2) 0,288м3</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E95" s="11" t="inlineStr"/>
       <c r="F95" s="11" t="inlineStr"/>
-      <c r="G95" s="11" t="inlineStr"/>
-      <c r="H95" s="11" t="inlineStr"/>
+      <c r="G95" s="10" t="n">
+        <v>795</v>
+      </c>
+      <c r="H95" s="10" t="n">
+        <v>773</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Лайт 45
 (1200х600х100мм 4шт 2,88м2) 0,288м3</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="11" t="inlineStr"/>
-      <c r="G96" s="11" t="inlineStr"/>
-      <c r="H96" s="11" t="inlineStr"/>
+      <c r="G96" s="10" t="n">
+        <v>795</v>
+      </c>
+      <c r="H96" s="10" t="n">
+        <v>773</v>
+      </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф GreenTerm TS 037 Aquastatik
 0,6м3 (плита 1230х610х50мм 16 шт) 12м2
 Гринтерм</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E97" s="10" t="n">
         <v>1790</v>
       </c>
@@ -3217,330 +3345,346 @@
       <c r="H97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф GreenTerm TS 037 Aquastatik
 0,6м3 (плита 1230х610х100мм 8 шт) 6м2
 Гринтерм</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
-      <c r="G98" s="11" t="inlineStr"/>
-      <c r="H98" s="11" t="inlineStr"/>
+      <c r="G98" s="10" t="n">
+        <v>1790</v>
+      </c>
+      <c r="H98" s="10" t="n">
+        <v>1744</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ПРОФИ - ТВИН
 0,5м3 (610х4100х50мм 4шт) 10м2</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E99" s="10" t="n">
-        <v>1030</v>
+        <v>1500</v>
       </c>
       <c r="F99" s="10" t="n">
-        <v>1010</v>
+        <v>1500</v>
       </c>
       <c r="G99" s="11" t="inlineStr"/>
       <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ПРОФИ - 0,5м3
 (610х4100х100мм 2шт) 5м2</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E100" s="10" t="n">
-        <v>1300</v>
+        <v>1500</v>
       </c>
       <c r="F100" s="10" t="n">
-        <v>1260</v>
+        <v>1500</v>
       </c>
       <c r="G100" s="11" t="inlineStr"/>
       <c r="H100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплые стены Стронг
 50мм (610х1000 10шт) 6,1м2 0,305м3</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E101" s="10" t="n">
-        <v>1120</v>
+        <v>1015</v>
       </c>
       <c r="F101" s="10" t="n">
-        <v>1050</v>
+        <v>1015</v>
       </c>
       <c r="G101" s="11" t="inlineStr"/>
       <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплые стены Стронг
 100мм (610х1000 5шт) 3,05м2 0,305м3</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E102" s="10" t="n">
-        <v>1120</v>
+        <v>1015</v>
       </c>
       <c r="F102" s="10" t="n">
-        <v>1050</v>
+        <v>1015</v>
       </c>
       <c r="G102" s="11" t="inlineStr"/>
       <c r="H102" s="11" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Теплая крыша Стронг
 0,732м3 (1220х4000х150мм) 4,88м2</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E103" s="10" t="n">
-        <v>2410</v>
+        <v>2600</v>
       </c>
       <c r="F103" s="10" t="n">
-        <v>2380</v>
+        <v>2550</v>
       </c>
       <c r="G103" s="11" t="inlineStr"/>
       <c r="H103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х100мм 2шт 1,44м2) 0,144м3</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E104" s="11" t="inlineStr"/>
       <c r="F104" s="11" t="inlineStr"/>
-      <c r="G104" s="11" t="inlineStr"/>
-      <c r="H104" s="11" t="inlineStr"/>
+      <c r="G104" s="10" t="n">
+        <v>518</v>
+      </c>
+      <c r="H104" s="10" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х50мм 4шт 2,88м2) 0,144м3</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
-      <c r="G105" s="11" t="inlineStr"/>
-      <c r="H105" s="11" t="inlineStr"/>
+      <c r="G105" s="10" t="n">
+        <v>461</v>
+      </c>
+      <c r="H105" s="10" t="n">
+        <v>461</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ISOBOX Изобокс Экстралайт 50% компрес.
 800х600х50мм 15 плит 0,36м3/уп 7,2м2</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="11" t="inlineStr"/>
       <c r="G106" s="10" t="n">
-        <v>649</v>
+        <v>1486</v>
       </c>
       <c r="H106" s="10" t="n">
-        <v>1219</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ISOBOX Изобокс Экстралайт 50% компрес.
 800х600х100мм 8 плит 0,384м3/уп 3,84м2</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="11" t="inlineStr"/>
       <c r="G107" s="10" t="n">
-        <v>699</v>
+        <v>1486</v>
       </c>
       <c r="H107" s="10" t="n">
-        <v>1299</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>Пеноплэкс Комфорт 1185х585х 40 мм (0,2493
 м3; 9 шт) 6,24 м2 (Пеноплекс)</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E108" s="11" t="inlineStr"/>
       <c r="F108" s="11" t="inlineStr"/>
-      <c r="G108" s="11" t="inlineStr"/>
-      <c r="H108" s="11" t="inlineStr"/>
+      <c r="G108" s="10" t="n">
+        <v>2808</v>
+      </c>
+      <c r="H108" s="10" t="n">
+        <v>2808</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Утеплители BASWOOL</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Басвул BASWOOL Лайт 45 (1200*600*50,
 0.216 куб м)</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
       <c r="G109" s="11" t="inlineStr"/>
       <c r="H109" s="11" t="inlineStr"/>
@@ -3718,191 +3862,199 @@
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="11" t="inlineStr"/>
       <c r="G116" s="11" t="inlineStr"/>
       <c r="H116" s="11" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" s="10" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1200х600х 20мм (0,288м3; 20шт) 14,4м2</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E117" s="10" t="n">
-        <v>2510</v>
+        <v>2270</v>
       </c>
       <c r="F117" s="10" t="n">
         <v>2220</v>
       </c>
       <c r="G117" s="11" t="inlineStr"/>
       <c r="H117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>Пленка пароизоляционная двухслойная Skipton B light
 (ш 1.6, 35м2)</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E118" s="11" t="inlineStr"/>
       <c r="F118" s="11" t="inlineStr"/>
-      <c r="G118" s="11" t="inlineStr"/>
+      <c r="G118" s="10" t="n">
+        <v>525</v>
+      </c>
       <c r="H118" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>Пленка пароизоляционная двухслойная Skipton B light
 (ш 1,6, 70м2)</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E119" s="11" t="inlineStr"/>
-      <c r="F119" s="10" t="n">
+      <c r="F119" s="11" t="inlineStr"/>
+      <c r="G119" s="10" t="n">
+        <v>952</v>
+      </c>
+      <c r="H119" s="10" t="n">
         <v>910</v>
       </c>
-      <c r="G119" s="11" t="inlineStr"/>
-      <c r="H119" s="11" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>Мембрана влаго-ветрозащитная однослойная Skipton A light
 (ш 1.6, 35м2)</t>
         </is>
       </c>
       <c r="D120" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E120" s="11" t="inlineStr"/>
       <c r="F120" s="11" t="inlineStr"/>
-      <c r="G120" s="11" t="inlineStr"/>
+      <c r="G120" s="10" t="n">
+        <v>633</v>
+      </c>
       <c r="H120" s="10" t="n">
         <v>601</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="10" t="n">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C121" s="10" t="inlineStr">
         <is>
           <t>Мембрана влаго-ветрозащитная однослойная Skipton A light
 (ш 1.6, 70м2)</t>
         </is>
       </c>
       <c r="D121" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E121" s="11" t="inlineStr"/>
       <c r="F121" s="11" t="inlineStr"/>
-      <c r="G121" s="11" t="inlineStr"/>
+      <c r="G121" s="10" t="n">
+        <v>1027</v>
+      </c>
       <c r="H121" s="10" t="n">
         <v>983</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Шумка 610х1000х50мм, 6м2,
 0,305м3, 10шт в уп</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E122" s="10" t="n">
-        <v>982</v>
+        <v>1010</v>
       </c>
       <c r="F122" s="10" t="n">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="G122" s="11" t="inlineStr"/>
       <c r="H122" s="11" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Утеплители BASWOOL</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Басвул Экорок BASWOOL ECOROCK 30
 (1200*600*50, 0.288 куб м)</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E123" s="11" t="inlineStr"/>
@@ -4066,77 +4218,77 @@
     </row>
     <row r="130">
       <c r="A130" s="10" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AS 130 гидро-ветрозащитаная паропроницаемая мембрана
 70м2</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E130" s="10" t="n">
         <v>9520</v>
       </c>
       <c r="F130" s="10" t="n">
-        <v>9050</v>
+        <v>8175</v>
       </c>
       <c r="G130" s="11" t="inlineStr"/>
       <c r="H130" s="11" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" s="10" t="n">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AQ 188 proff Гидро-ветрозащита паропроницаемая
 3-х слойная мембрана (70м2) профессиональная</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E131" s="10" t="n">
-        <v>10340</v>
+        <v>10360</v>
       </c>
       <c r="F131" s="10" t="n">
         <v>9720</v>
       </c>
       <c r="G131" s="11" t="inlineStr"/>
       <c r="H131" s="11" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" s="10" t="n">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C132" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AQ 188 proff Гидро-ветрозащита паропроницаемая
 3-х слойная мембрана (35м2) профессиональная</t>
         </is>
       </c>
       <c r="D132" s="10" t="inlineStr">
         <is>
           <t>шт</t>
@@ -4149,51 +4301,51 @@
         <v>5300</v>
       </c>
       <c r="G132" s="11" t="inlineStr"/>
       <c r="H132" s="11" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Самоклеящаяся лента Изоспан ML Proff (25м)</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E133" s="10" t="n">
-        <v>1970</v>
+        <v>2293</v>
       </c>
       <c r="F133" s="10" t="n">
         <v>1950</v>
       </c>
       <c r="G133" s="11" t="inlineStr"/>
       <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Двусторонняя самоклеящаяся лента Изоспан KL+ 25м</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
@@ -4206,302 +4358,312 @@
       </c>
       <c r="G134" s="11" t="inlineStr"/>
       <c r="H134" s="11" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" s="10" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>Тисма TR044 Aquastatik 0,996м3 (рул. 1200х8300х50мм
 2шт) 19,92м2</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E135" s="10" t="n">
-        <v>2090</v>
+        <v>1821</v>
       </c>
       <c r="F135" s="10" t="n">
-        <v>2090</v>
+        <v>1805</v>
       </c>
       <c r="G135" s="11" t="inlineStr"/>
       <c r="H135" s="11" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="10" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>ТЕХНОПЛЕКС 1180х580х 50мм (0,27376м3; 8шт) 5,475
 м2</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E136" s="10" t="n">
-        <v>2195</v>
+        <v>1890</v>
       </c>
       <c r="F136" s="10" t="n">
-        <v>1945</v>
+        <v>1870</v>
       </c>
       <c r="G136" s="11" t="inlineStr"/>
       <c r="H136" s="11" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" s="10" t="n">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C137" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus ЛАЙТ 35
 (1200х600х100мм 4шт 2,88м2) 0,288м3</t>
         </is>
       </c>
       <c r="D137" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E137" s="11" t="inlineStr"/>
       <c r="F137" s="11" t="inlineStr"/>
-      <c r="G137" s="11" t="inlineStr"/>
-      <c r="H137" s="11" t="inlineStr"/>
+      <c r="G137" s="10" t="n">
+        <v>529</v>
+      </c>
+      <c r="H137" s="10" t="n">
+        <v>514</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus ЛАЙТ 35
 (1200х600х50мм 8шт 5,76м2) 0,288м3</t>
         </is>
       </c>
       <c r="D138" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E138" s="11" t="inlineStr"/>
       <c r="F138" s="11" t="inlineStr"/>
-      <c r="G138" s="11" t="inlineStr"/>
-      <c r="H138" s="11" t="inlineStr"/>
+      <c r="G138" s="10" t="n">
+        <v>529</v>
+      </c>
+      <c r="H138" s="10" t="n">
+        <v>514</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол А Влаго-ветрозащита 70м2</t>
         </is>
       </c>
       <c r="D139" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E139" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G139" s="10" t="n">
+      <c r="E139" s="10" t="n">
         <v>1871</v>
       </c>
-      <c r="H139" s="10" t="n">
+      <c r="F139" s="10" t="n">
         <v>1777</v>
       </c>
+      <c r="G139" s="11" t="inlineStr"/>
+      <c r="H139" s="11" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" s="10" t="n">
         <v>134</v>
       </c>
       <c r="B140" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C140" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол А Влаго-ветрозащита 35м2</t>
         </is>
       </c>
       <c r="D140" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E140" s="11" t="inlineStr"/>
-      <c r="F140" s="11" t="inlineStr"/>
+      <c r="E140" s="10" t="n">
+        <v>928</v>
+      </c>
+      <c r="F140" s="10" t="n">
+        <v>882</v>
+      </c>
       <c r="G140" s="11" t="inlineStr"/>
-      <c r="H140" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="11" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" s="10" t="n">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C141" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол D Гидропароизоляция высокой прочности 35м2</t>
         </is>
       </c>
       <c r="D141" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E141" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G141" s="10" t="n">
+      <c r="E141" s="10" t="n">
         <v>869</v>
       </c>
-      <c r="H141" s="10" t="n">
+      <c r="F141" s="10" t="n">
         <v>825</v>
       </c>
+      <c r="G141" s="11" t="inlineStr"/>
+      <c r="H141" s="11" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" s="10" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол D Гидропароизоляция высокой прочности 70м2</t>
         </is>
       </c>
       <c r="D142" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E142" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="F142" s="10" t="n">
         <v>1995</v>
       </c>
       <c r="G142" s="11" t="inlineStr"/>
       <c r="H142" s="11" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" s="10" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол В Пароизоляция 70м2</t>
         </is>
       </c>
       <c r="D143" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E143" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G143" s="10" t="n">
+      <c r="E143" s="10" t="n">
         <v>1437</v>
       </c>
-      <c r="H143" s="10" t="n">
+      <c r="F143" s="10" t="n">
         <v>1365</v>
       </c>
+      <c r="G143" s="11" t="inlineStr"/>
+      <c r="H143" s="11" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>ТехноИзол В Пароизоляция 35м2</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E144" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G144" s="10" t="n">
+      <c r="E144" s="10" t="n">
         <v>722</v>
       </c>
-      <c r="H144" s="10" t="n">
+      <c r="F144" s="10" t="n">
         <v>686</v>
       </c>
+      <c r="G144" s="11" t="inlineStr"/>
+      <c r="H144" s="11" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" s="10" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="inlineStr">
         <is>
           <t>Утеплители Эковер</t>
         </is>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ЭКОВЕР ГлавРосТепло Лайт 2 1000Х600Х100
 (0,36м3, 3,6 м2, 6 шт) 25кг/м3</t>
         </is>
       </c>
       <c r="D145" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E145" s="11" t="inlineStr"/>
       <c r="F145" s="11" t="inlineStr"/>
       <c r="G145" s="11" t="inlineStr"/>
       <c r="H145" s="11" t="inlineStr"/>
@@ -4529,58 +4691,58 @@
       <c r="E146" s="11" t="inlineStr"/>
       <c r="F146" s="11" t="inlineStr"/>
       <c r="G146" s="11" t="inlineStr"/>
       <c r="H146" s="11" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" s="10" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>ISOVER Каркасный дом 0,24м3 (600х1000х100мм 4шт)
 2,4м2 базальт</t>
         </is>
       </c>
       <c r="D147" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E147" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G147" s="10" t="n">
+      <c r="E147" s="10" t="n">
         <v>783</v>
       </c>
-      <c r="H147" s="10" t="n">
+      <c r="F147" s="10" t="n">
         <v>770</v>
       </c>
+      <c r="G147" s="11" t="inlineStr"/>
+      <c r="H147" s="11" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" s="10" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>ISOVER Каркасный дом 0,24м3 (600х1000х50мм 8шт)
 4,8м2 базальт</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E148" s="10" t="n">
         <v>783</v>
       </c>
       <c r="F148" s="10" t="n">
@@ -4588,115 +4750,115 @@
       </c>
       <c r="G148" s="11" t="inlineStr"/>
       <c r="H148" s="11" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" s="10" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х50мм
 16шт) 12,48м2</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E149" s="10" t="n">
-        <v>1480</v>
+        <v>1700</v>
       </c>
       <c r="F149" s="10" t="n">
-        <v>1450</v>
+        <v>1650</v>
       </c>
       <c r="G149" s="11" t="inlineStr"/>
       <c r="H149" s="11" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" s="10" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="inlineStr">
         <is>
           <t>Утеплители Knauf insulation</t>
         </is>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Кнауф Тисма S38MR 0,624м3 (1300х600х100мм
 8шт) 6,24м2</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E150" s="10" t="n">
-        <v>1480</v>
+        <v>1700</v>
       </c>
       <c r="F150" s="10" t="n">
-        <v>1450</v>
+        <v>1650</v>
       </c>
       <c r="G150" s="11" t="inlineStr"/>
       <c r="H150" s="11" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" s="10" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>Тисма B - Пароизоляционная пленка 60м2
 (пароизоляция кнауф) (1,6мх37,5м)</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E151" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G151" s="10" t="n">
+      <c r="E151" s="10" t="n">
         <v>1595</v>
       </c>
-      <c r="H151" s="10" t="n">
+      <c r="F151" s="10" t="n">
         <v>1595</v>
       </c>
+      <c r="G151" s="11" t="inlineStr"/>
+      <c r="H151" s="11" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" s="10" t="n">
         <v>146</v>
       </c>
       <c r="B152" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C152" s="10" t="inlineStr">
         <is>
           <t>ИЗОСПАН AM Гидро-ветрозащитная паропроницаемая 3-х слойная
 мембрана 70 м2</t>
         </is>
       </c>
       <c r="D152" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E152" s="10" t="n">
         <v>6720</v>
       </c>
       <c r="F152" s="10" t="n">
@@ -4705,133 +4867,139 @@
       <c r="G152" s="11" t="inlineStr"/>
       <c r="H152" s="11" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" s="10" t="n">
         <v>147</v>
       </c>
       <c r="B153" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C153" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 70м2 (А100)</t>
         </is>
       </c>
       <c r="D153" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E153" s="11" t="inlineStr"/>
       <c r="F153" s="11" t="inlineStr"/>
-      <c r="G153" s="11" t="inlineStr"/>
+      <c r="G153" s="10" t="n">
+        <v>2910</v>
+      </c>
       <c r="H153" s="10" t="n">
-        <v>2519</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="n">
         <v>148</v>
       </c>
       <c r="B154" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C154" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART Termo плёнка строительная пароизоляционная
 отражающая 70м2 (R-Termo)</t>
         </is>
       </c>
       <c r="D154" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E154" s="11" t="inlineStr"/>
       <c r="F154" s="11" t="inlineStr"/>
-      <c r="G154" s="11" t="inlineStr"/>
+      <c r="G154" s="10" t="n">
+        <v>2862</v>
+      </c>
       <c r="H154" s="10" t="n">
-        <v>2303</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="n">
         <v>149</v>
       </c>
       <c r="B155" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C155" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС СМАРТ Termo плёнка строительная пароизоляционная
 отражающая 30м2 (R-Termo)</t>
         </is>
       </c>
       <c r="D155" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E155" s="11" t="inlineStr"/>
       <c r="F155" s="11" t="inlineStr"/>
-      <c r="G155" s="11" t="inlineStr"/>
+      <c r="G155" s="10" t="n">
+        <v>1274</v>
+      </c>
       <c r="H155" s="10" t="n">
-        <v>1008</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="n">
         <v>150</v>
       </c>
       <c r="B156" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C156" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 70м2</t>
         </is>
       </c>
       <c r="D156" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E156" s="11" t="inlineStr"/>
       <c r="F156" s="11" t="inlineStr"/>
       <c r="G156" s="10" t="n">
-        <v>2580</v>
+        <v>2758</v>
       </c>
       <c r="H156" s="10" t="n">
         <v>2518</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="n">
         <v>151</v>
       </c>
       <c r="B157" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C157" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART A плёнка строительная ветрозащитная
 30м2</t>
         </is>
       </c>
       <c r="D157" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
@@ -4902,111 +5070,113 @@
       <c r="G159" s="11" t="inlineStr"/>
       <c r="H159" s="11" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" s="10" t="n">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C160" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART B плёнка строительная пароизоляционная
 70м2</t>
         </is>
       </c>
       <c r="D160" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E160" s="11" t="inlineStr"/>
       <c r="F160" s="11" t="inlineStr"/>
-      <c r="G160" s="11" t="inlineStr"/>
+      <c r="G160" s="10" t="n">
+        <v>2040</v>
+      </c>
       <c r="H160" s="10" t="n">
-        <v>1882</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>ОНДУТИС SMART B плёнка строительная пароизоляционная
 30м</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E161" s="11" t="inlineStr"/>
       <c r="F161" s="11" t="inlineStr"/>
       <c r="G161" s="10" t="n">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="H161" s="10" t="n">
-        <v>920</v>
+        <v>893</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="10" t="n">
         <v>156</v>
       </c>
       <c r="B162" s="10" t="inlineStr">
         <is>
           <t>Подкровельные пленки</t>
         </is>
       </c>
       <c r="C162" s="10" t="inlineStr">
         <is>
           <t>ПАРОИЗОЛЯЦИЯ ISOVER Паранет (B) 70 м2</t>
         </is>
       </c>
       <c r="D162" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E162" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G162" s="10" t="n">
+      <c r="E162" s="10" t="n">
         <v>1960</v>
       </c>
-      <c r="H162" s="10" t="n">
+      <c r="F162" s="10" t="n">
         <v>1890</v>
       </c>
+      <c r="G162" s="11" t="inlineStr"/>
+      <c r="H162" s="11" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" s="10" t="n">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C163" s="10" t="inlineStr">
         <is>
           <t>Утеплитель ИЗОВЕР ТЕПЛАЯ КРЫША СТРОНГ 100Х1220Х4100/Е</t>
         </is>
       </c>
       <c r="D163" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E163" s="11" t="inlineStr"/>
       <c r="F163" s="11" t="inlineStr"/>
       <c r="G163" s="11" t="inlineStr"/>
       <c r="H163" s="11" t="inlineStr"/>
     </row>
@@ -5109,455 +5279,138 @@
       </c>
       <c r="E167" s="11" t="inlineStr"/>
       <c r="F167" s="11" t="inlineStr"/>
       <c r="G167" s="10" t="n">
         <v>285</v>
       </c>
       <c r="H167" s="11" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" s="10" t="n">
         <v>162</v>
       </c>
       <c r="B168" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C168" s="10" t="inlineStr">
         <is>
           <t>ISOVER Мастер Теплых Крыш 0,24м3 (600х1000х50мм
 8шт) 4,8м2</t>
         </is>
       </c>
       <c r="D168" s="11" t="inlineStr"/>
       <c r="E168" s="10" t="n">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="F168" s="10" t="n">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="G168" s="11" t="inlineStr"/>
       <c r="H168" s="11" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" s="10" t="n">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C169" s="10" t="inlineStr">
         <is>
           <t>ISOVER Мастер Теплых Крыш 0,24м3 (600х1000х100мм
 4шт) 2,4м2</t>
         </is>
       </c>
       <c r="D169" s="11" t="inlineStr"/>
       <c r="E169" s="10" t="n">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="F169" s="10" t="n">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="G169" s="11" t="inlineStr"/>
       <c r="H169" s="11" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" s="10" t="n">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="inlineStr">
         <is>
           <t>Пенополистиролы</t>
         </is>
       </c>
       <c r="C170" s="10" t="inlineStr">
         <is>
           <t>XPS "КАЛКАН" 1185х585х50</t>
         </is>
       </c>
       <c r="D170" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="E170" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E170" s="10" t="n">
+        <v>1800</v>
+      </c>
+      <c r="F170" s="10" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G170" s="11" t="inlineStr"/>
+      <c r="H170" s="11" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" s="10" t="n">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C171" s="10" t="inlineStr">
         <is>
           <t>ISOVER Утепляев-ТВИН (50х1220х6150 2шт) Рулон 15м2/0,75м3</t>
         </is>
       </c>
       <c r="D171" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E171" s="10" t="n">
-        <v>1360</v>
+        <v>1440</v>
       </c>
       <c r="F171" s="10" t="n">
-        <v>1300</v>
+        <v>1420</v>
       </c>
       <c r="G171" s="11" t="inlineStr"/>
       <c r="H171" s="11" t="inlineStr"/>
-    </row>
-[...315 lines deleted...]
-      <c r="H182" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>