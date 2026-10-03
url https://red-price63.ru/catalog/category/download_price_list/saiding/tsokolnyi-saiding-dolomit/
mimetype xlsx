--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -810,141 +810,149 @@
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
         <v>373</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>362</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Скалистый Риф
 Люкс" 2х0,22м (бесшовная) Янтарь</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>373</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>362</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Имперский камень"
 3х0,18м Слоновая кость</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>289</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>286</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Имперский камень"
 3х0,18м Орех</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>289</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>286</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Альпийский" 3х0,22м
 Орех</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="G12" s="10" t="n">
         <v>407</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Сланец" 3х0,22м
 Слоновая кость</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>430</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>410</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "RockVin" 3х0,26м
 Слоновая кость</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
         <v>366</v>
       </c>
       <c r="G14" s="10" t="n">
@@ -1042,51 +1050,53 @@
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
         <v>420</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>402</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Окрашенный в
 массе" 2х0,22м (бесшовный) Орех</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>341</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>325</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Окрашенный в
 массе" 3х0,22м Корица</t>
         </is>
       </c>
       <c r="C20" s="11" t="inlineStr"/>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="10" t="n">
         <v>429</v>
       </c>
       <c r="G20" s="10" t="n">
         <v>408</v>
       </c>
     </row>
     <row r="21">
@@ -1132,143 +1142,149 @@
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
         <v>472</v>
       </c>
       <c r="G22" s="10" t="n">
         <v>449</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Выделенные швы"
 3х0,22м Серо-голубой</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>472</v>
+      </c>
       <c r="G23" s="10" t="n">
         <v>449</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Эксклюзивный" 3х0,22м
 Агат</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>505</v>
       </c>
       <c r="G24" s="10" t="n">
         <v>481</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Эксклюзивный" 3х0,22м
 Капучино</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>505</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>481</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Сланец" 3х0,22м
 Шампань</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
         <v>430</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>410</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "RockVin" 3х0,26м
 Орех</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>366</v>
+      </c>
       <c r="G27" s="10" t="n">
         <v>363</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Альпийский" 3х0,22м
 Шампань</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
         <v>420</v>
       </c>
       <c r="G28" s="10" t="n">
@@ -1362,189 +1378,197 @@
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
         <v>278</v>
       </c>
       <c r="G32" s="10" t="n">
         <v>273</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под кирпич "Славянка" 0,215*1,84м
 (бесшовная) Корица</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
-      <c r="F33" s="11" t="inlineStr"/>
+      <c r="F33" s="10" t="n">
+        <v>278</v>
+      </c>
       <c r="G33" s="10" t="n">
         <v>273</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Окрашенный в
 массе" 2х0,22м (бесшовный) Слоновая кость</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="10" t="n">
         <v>341</v>
       </c>
       <c r="G34" s="10" t="n">
         <v>325</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Окрашенный в
 массе" 3х0,22м Орех</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="G35" s="10" t="n">
         <v>402</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Выделенные швы"
 2х0,22м (бесшовная) Слоновая кость</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="10" t="n">
         <v>394</v>
       </c>
       <c r="G36" s="10" t="n">
         <v>376</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Выделенные швы"
 2х0,22м (бесшовная) Орех</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>394</v>
+      </c>
       <c r="G37" s="10" t="n">
         <v>376</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Выделенные швы"
 2х0,22м (бесшовная) Шампань</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="10" t="n">
         <v>394</v>
       </c>
       <c r="G38" s="10" t="n">
         <v>376</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Доломит Сайдинг под камень "Эксклюзивный" 2х0,22м
 Капучино</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>409</v>
+      </c>
       <c r="G39" s="10" t="n">
         <v>389</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>