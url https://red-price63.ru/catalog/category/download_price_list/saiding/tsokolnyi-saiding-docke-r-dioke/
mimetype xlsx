--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -830,51 +830,53 @@
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
         <v>532</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>512</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Fels Жемчужный</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>560</v>
+      </c>
       <c r="G10" s="10" t="n">
         <v>539</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Berg Коричневый</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
         <v>504</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>485</v>
@@ -897,51 +899,53 @@
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
         <v>504</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>485</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Berg Серый</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>504</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>485</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Berg Вишневый</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
         <v>504</v>
       </c>
       <c r="G14" s="10" t="n">
         <v>485</v>
@@ -987,51 +991,53 @@
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
         <v>532</v>
       </c>
       <c r="G16" s="10" t="n">
         <v>512</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Burg Оливковый</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>532</v>
+      </c>
       <c r="G17" s="10" t="n">
         <v>512</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Burg Песчаный</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
         <v>532</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>512</v>
@@ -1146,51 +1152,53 @@
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
         <v>560</v>
       </c>
       <c r="G23" s="10" t="n">
         <v>539</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Stein Темный орех</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
-      <c r="F24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>560</v>
+      </c>
       <c r="G24" s="10" t="n">
         <v>539</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель Stein Осенний лес</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>560</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>539</v>
@@ -1397,51 +1405,53 @@
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="10" t="n">
         <v>370</v>
       </c>
       <c r="G34" s="10" t="n">
         <v>359</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель EDEL Яшма</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G35" s="10" t="n">
         <v>359</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель EDEL Кварц</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="10" t="n">
         <v>370</v>
       </c>
       <c r="G36" s="10" t="n">
         <v>359</v>
@@ -1464,51 +1474,53 @@
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="10" t="n">
         <v>532</v>
       </c>
       <c r="G37" s="10" t="n">
         <v>511</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель STERN Марракеш</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
-      <c r="F38" s="11" t="inlineStr"/>
+      <c r="F38" s="10" t="n">
+        <v>532</v>
+      </c>
       <c r="G38" s="10" t="n">
         <v>511</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Docke-R Фасадная панель STERN Навахо</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="10" t="n">
         <v>532</v>
       </c>
       <c r="G39" s="10" t="n">
         <v>511</v>