--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -785,51 +785,53 @@
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
         <v>205</v>
       </c>
       <c r="G7" s="10" t="n">
         <v>199</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>VOX Панель SX-05 SYSTEM MAX-3 3,85х0,25м
 Дуб</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>482</v>
+      </c>
       <c r="G8" s="10" t="n">
         <v>467</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>VOX Сайдинг S-01, SV-01 3,85х0,25м Белый</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
         <v>205</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>199</v>
@@ -898,51 +900,53 @@
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
         <v>205</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>199</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>VOX Сайдинг S-01, SV-01 3,85х0,25м Светло-зеленый</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>205</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>199</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>VOX Сайдинг S-01, SV-01 3,85х0,25м Янтарный</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
         <v>205</v>
       </c>
       <c r="G14" s="10" t="n">
         <v>199</v>