--- v0 (2026-05-25)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (25.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">