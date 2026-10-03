--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -1122,51 +1122,53 @@
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="10" t="n">
         <v>209</v>
       </c>
       <c r="G21" s="10" t="n">
         <v>202</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Tecos Сайдинг "Корабельный брус" 3,66х0,23м 0,84кв.м.
 Фламинго</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
-      <c r="F22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>209</v>
+      </c>
       <c r="G22" s="10" t="n">
         <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Tecos Сайдинг "Корабельный брус" 3,66х0,23м 0,84кв.м.
 Изумруд</t>
         </is>
       </c>
       <c r="C23" s="11" t="inlineStr"/>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
         <v>212</v>
       </c>
       <c r="G23" s="10" t="n">
         <v>206</v>
       </c>
     </row>
     <row r="24">
@@ -1272,51 +1274,53 @@
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
         <v>223</v>
       </c>
       <c r="G28" s="10" t="n">
         <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Tecos Сайдинг "Блок-хаус двойной" 3,66х0,23м 0,84кв.м.
 Слоновая кость</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>223</v>
+      </c>
       <c r="G29" s="10" t="n">
         <v>216</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Tecos Сайдинг "Блок-хаус двойной" 3,66х0,23м 0,84кв.м.
 Кофе с молоком</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="10" t="n">
         <v>223</v>
       </c>
       <c r="G30" s="10" t="n">