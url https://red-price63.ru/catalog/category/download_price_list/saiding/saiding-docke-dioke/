--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -835,54 +835,54 @@
       <c r="F9" s="10" t="n">
         <v>312</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>302</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Docke PREMIUM Сайдинг виниловый "Корабельный брус"
 3,66х0,23 м Фисташки</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
-        <v>290</v>
+        <v>470</v>
       </c>
       <c r="G10" s="10" t="n">
-        <v>285</v>
+        <v>453</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Docke PREMIUM Сайдинг виниловый "Корабельный брус"
 3,66х0,23 м Капучино</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
         <v>470</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>453</v>
       </c>
@@ -1122,51 +1122,53 @@
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="10" t="n">
         <v>239</v>
       </c>
       <c r="G21" s="10" t="n">
         <v>239</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Docke PREMIUM Сайдинг виниловый "Блок Хаус"
 3,66х0,24 м Лимон</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
-      <c r="F22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>239</v>
+      </c>
       <c r="G22" s="10" t="n">
         <v>239</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Docke PREMIUM Сайдинг виниловый "Блок Хаус"
 3,66х0,24 м Персик</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
         <v>239</v>
       </c>
       <c r="G23" s="10" t="n">
@@ -1216,51 +1218,53 @@
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>312</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>302</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Сайдинг виниловый "Елочка" 3,05х0,255
 м Халва</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>312</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>302</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Сайдинг виниловый "Елочка" 3,05х0,255
 м Пломбир</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
         <v>312</v>
       </c>
       <c r="G27" s="10" t="n">
@@ -1334,98 +1338,100 @@
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="10" t="n">
         <v>136</v>
       </c>
       <c r="G30" s="10" t="n">
         <v>132</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Docke PREMIUM Сайдинг виниловый "Вертикальный" 3,05х0,179
 м Пломбир</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>136</v>
+      </c>
       <c r="G31" s="10" t="n">
         <v>132</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Сайдинг D4 "Корабельный брус"
 3,00х0,203м 0,61м2 (Верде)</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
         <v>330</v>
       </c>
       <c r="G32" s="10" t="n">
         <v>325</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Сайдинг D4 "Корабельный брус"
 3,00х0,203м 0,61м2 (Шампань)</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="10" t="n">
-        <v>161</v>
+        <v>330</v>
       </c>
       <c r="G33" s="10" t="n">
         <v>325</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Сайдинг D4 "Корабельный брус"
 3,00х0,203м 0,61м2 (Дольче)</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="10" t="n">
         <v>330</v>
       </c>
@@ -1637,51 +1643,53 @@
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="10" t="n">
         <v>1150</v>
       </c>
       <c r="G43" s="10" t="n">
         <v>980</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Околооконный профиль Docke 200мм (Персик)</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
-      <c r="F44" s="11" t="inlineStr"/>
+      <c r="F44" s="10" t="n">
+        <v>1150</v>
+      </c>
       <c r="G44" s="10" t="n">
         <v>980</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Околооконный профиль Docke 200мм (Банан)</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="10" t="n">
         <v>1150</v>
       </c>
       <c r="G45" s="10" t="n">
         <v>980</v>
@@ -2066,77 +2074,77 @@
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="10" t="n">
         <v>275</v>
       </c>
       <c r="G62" s="10" t="n">
         <v>246</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>J-профиль Docke 3м Графит</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D63" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F63" s="10" t="n">
+      <c r="D63" s="10" t="n">
         <v>330</v>
       </c>
-      <c r="G63" s="10" t="n">
+      <c r="E63" s="10" t="n">
         <v>315</v>
       </c>
+      <c r="F63" s="11" t="inlineStr"/>
+      <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>J-профиль Docke 3м Шоколад</t>
         </is>
       </c>
       <c r="C64" s="11" t="inlineStr"/>
-      <c r="D64" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G64" s="11" t="inlineStr"/>
+      <c r="D64" s="11" t="inlineStr"/>
+      <c r="E64" s="11" t="inlineStr"/>
+      <c r="F64" s="10" t="n">
+        <v>355</v>
+      </c>
+      <c r="G64" s="10" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>J-профиль Docke 3м Пралине</t>
         </is>
       </c>
       <c r="C65" s="11" t="inlineStr"/>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="10" t="n">
         <v>322</v>
       </c>
       <c r="G65" s="10" t="n">
         <v>288</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">