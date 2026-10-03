--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G44"/>
+  <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -761,873 +761,917 @@
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>GrandLine Универсальный J-профиль 3м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>143</v>
+      </c>
       <c r="G7" s="10" t="n">
         <v>139</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>GrandLine Наборная планка (наличник) для составного
 угла 3м</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>244</v>
+      </c>
       <c r="G8" s="10" t="n">
         <v>237</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>GrandLine Радиусная планка для составного угла
 3м</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>372</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>361</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line клинкерный кирпич
 БЕЖЕВЫЙ</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G10" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Стартовая планка "Я-фасад" Grand Line</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>14.4</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line клинкерный кирпич
 КОРИЧНЕВЫЙ</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G12" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line клинкерный кирпич
 МОЛОЧНЫЙ</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line клинкерный кирпич
 ПЕСОЧНЫЙ</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G14" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line клинкерный кирпич
 ТЕРРАКОТОВЫЙ</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G15" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line крупный камень
 БЕЖЕВЫЙ</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line крупный камень
 КОРИЧНЕВЫЙ</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>406</v>
+      </c>
       <c r="G17" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line крупный камень
 МОЛОЧНЫЙ</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G18" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line состаренный кирпич
 БЕЖЕВЫЙ</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line состаренный кирпич
 МОЛОЧНЫЙ</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G20" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line состаренный кирпич
 ПЕСОЧНЫЙ</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Наружний угол Grand Line состаренный кирпич
 ТЕРРАКОТОВЫЙ</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
-      <c r="F22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>376</v>
+      </c>
       <c r="G22" s="10" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
-          <t>Стартовый профиль для фасадных панелей Grand
-Line 2м металлический</t>
+          <t>Угол радиусный Grand Line Я-ФАСАД 3м
+темный дуб</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
-        <v>175</v>
+        <v>608</v>
       </c>
       <c r="G23" s="10" t="n">
-        <v>165</v>
+        <v>583</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
-          <t>Угол радиусный Grand Line Я-ФАСАД 3м
-темный дуб</t>
+          <t>Стартовый профиль для фасадных панелей Grand
+Line 2м металлический</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
-        <v>583</v>
+        <v>175</v>
       </c>
       <c r="G24" s="10" t="n">
-        <v>583</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
-          <t>Стартовый профиль для фасадных панелей Grand
-Line 2м металлический</t>
+          <t>Grand Line Фасадная панель "Я-фасад" Крымский
+сланец 1,48х0,312м</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>281</v>
+      </c>
       <c r="G25" s="10" t="n">
-        <v>165</v>
+        <v>273</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Grand Line Фасадная панель "Я-фасад" Крымский
-сланец 1,48х0,312м</t>
+сланец 1,49х0,306м</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>299</v>
+      </c>
       <c r="G26" s="10" t="n">
-        <v>273</v>
+        <v>299</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Фасадная панель "Я-фасад" Крымский
-сланец 1,49х0,306м</t>
+          <t>Grand Line Фасадная панель "Я-фасад" Екатерининский
+камень 1,32х0,294м</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
-        <v>299</v>
+        <v>249</v>
       </c>
       <c r="G27" s="10" t="n">
-        <v>299</v>
+        <v>242</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Фасадная панель "Я-фасад" Екатерининский
-камень 1,32х0,294м</t>
+          <t>Grand Line Фасадная панель "Я-фасад" Демидовский
+кирпич 1,48х0,306м</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>312</v>
+      </c>
       <c r="G28" s="10" t="n">
-        <v>242</v>
+        <v>303</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Фасадная панель "Я-фасад" Демидовский
-кирпич 1,48х0,306м</t>
+          <t>Grand Line Фасадная панель "Я-фасад" Скала
+1,48х0,312м Жемчуг</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>423</v>
+      </c>
       <c r="G29" s="10" t="n">
-        <v>303</v>
+        <v>398</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Grand Line Фасадная панель "Я-фасад" Скала
-1,48х0,312м Жемчуг</t>
+1,48х0,312м Слоновая кость</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>281</v>
+      </c>
       <c r="G30" s="10" t="n">
-        <v>281</v>
+        <v>273</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Фасадная панель "Я-фасад" Скала
-1,48х0,312м Слоновая кость</t>
+          <t>Фасадная панель Grand Line Сланец песочный
+0,39 м2</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>шт.</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G31" s="10" t="n">
-        <v>273</v>
+        <v>329</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
-          <t>Фасадная панель Grand Line Сланец песочный
+          <t>Фасадная панель Grand Line Сланец молочный
 0,39 м2</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
-      <c r="F32" s="11" t="inlineStr"/>
+      <c r="F32" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G32" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
-          <t>Фасадная панель Grand Line Сланец молочный
+          <t>Фасадная панель Grand Line Сланец коричневая
 0,39 м2</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="10" t="n">
-        <v>580</v>
+        <v>329</v>
       </c>
       <c r="G33" s="10" t="n">
-        <v>560</v>
+        <v>329</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
-          <t>Фасадная панель Grand Line Сланец коричневая
+          <t>Фасадная панель Grand Line Сланец бежевый
 0,39 м2</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
-      <c r="F34" s="11" t="inlineStr"/>
+      <c r="F34" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G34" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
-          <t>Фасадная панель Grand Line Сланец бежевый
-0,39 м2</t>
+          <t>Фасадная панель Grand Line Крупный камень
+песочная (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G35" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line Крупный камень
-песочная (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
+молочная (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
-      <c r="F36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G36" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line Крупный камень
-молочная (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
+коричневая (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>385</v>
+      </c>
       <c r="G37" s="10" t="n">
-        <v>329</v>
+        <v>375</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line Крупный камень
-коричневая (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
+бежевая (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
-      <c r="F38" s="11" t="inlineStr"/>
+      <c r="F38" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G38" s="10" t="n">
-        <v>375</v>
+        <v>329</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
-          <t>Фасадная панель Grand Line Крупный камень
-бежевая (1,1025(0,982) х 0,412(0,390) 0,37 м2</t>
+          <t>Фасадная панель Grand Line клинкерный кирпич
+стандарт терракотовая (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G39" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line клинкерный кирпич
-стандарт терракотовая (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
+стандарт песочная (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
-      <c r="F40" s="11" t="inlineStr"/>
+      <c r="F40" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G40" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line клинкерный кирпич
-стандарт песочная (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
+стандарт молочная (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr"/>
       <c r="E41" s="11" t="inlineStr"/>
-      <c r="F41" s="11" t="inlineStr"/>
+      <c r="F41" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G41" s="10" t="n">
         <v>329</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line клинкерный кирпич
-стандарт молочная (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
+стандарт коричневая (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
-      <c r="F42" s="11" t="inlineStr"/>
+      <c r="F42" s="10" t="n">
+        <v>384</v>
+      </c>
       <c r="G42" s="10" t="n">
-        <v>329</v>
+        <v>374</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Фасадная панель Grand Line клинкерный кирпич
-стандарт коричневая (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
+стандарт бежевая (1,105(0,968)х0,41(0,39)) 0,38 м2</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
-      <c r="F43" s="11" t="inlineStr"/>
+      <c r="F43" s="10" t="n">
+        <v>329</v>
+      </c>
       <c r="G43" s="10" t="n">
-        <v>329</v>
-[...20 lines deleted...]
-      <c r="G44" s="10" t="n">
         <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>