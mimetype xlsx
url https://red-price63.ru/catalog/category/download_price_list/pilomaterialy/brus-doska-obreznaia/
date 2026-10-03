--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -1038,74 +1038,78 @@
         <v>1040</v>
       </c>
       <c r="E18" s="10" t="n">
         <v>1040</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,040х0,200х6м</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
-        <v>856</v>
+        <v>878</v>
       </c>
       <c r="G19" s="10" t="n">
-        <v>856</v>
+        <v>878</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,030х0,150х6м</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>508</v>
+      </c>
+      <c r="G20" s="10" t="n">
+        <v>508</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,150х6м</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
         <v>270</v>
       </c>
       <c r="E21" s="10" t="n">
         <v>270</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
@@ -1148,54 +1152,54 @@
       <c r="D23" s="10" t="n">
         <v>568</v>
       </c>
       <c r="E23" s="10" t="n">
         <v>568</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная ГОСТ сорт 2 сечение
 0,030х0,150х6м</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="10" t="n">
-        <v>324</v>
+        <v>399.6</v>
       </c>
       <c r="E24" s="10" t="n">
-        <v>324</v>
+        <v>399.6</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,150х3м</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
@@ -1212,618 +1216,700 @@
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,200х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="G27" s="10" t="n">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,050х0,200х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="10" t="n">
-        <v>720</v>
+        <v>888</v>
       </c>
       <c r="E28" s="10" t="n">
-        <v>720</v>
+        <v>888</v>
       </c>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,100х3м</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
-      <c r="G29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>1</v>
+      </c>
+      <c r="G29" s="10" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,150х3м</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>1</v>
+      </c>
+      <c r="G30" s="10" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,100х3м</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>1</v>
+      </c>
+      <c r="G31" s="10" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,100х3м</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,100х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D33" s="11" t="inlineStr"/>
-      <c r="E33" s="11" t="inlineStr"/>
+      <c r="D33" s="10" t="n">
+        <v>222</v>
+      </c>
+      <c r="E33" s="10" t="n">
+        <v>222</v>
+      </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,100х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D34" s="11" t="inlineStr"/>
-      <c r="E34" s="11" t="inlineStr"/>
+      <c r="D34" s="10" t="n">
+        <v>300</v>
+      </c>
+      <c r="E34" s="10" t="n">
+        <v>300</v>
+      </c>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,150х3м</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>149</v>
+      </c>
+      <c r="G35" s="10" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,150х3м</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,025х0,150х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D37" s="11" t="inlineStr"/>
-      <c r="E37" s="11" t="inlineStr"/>
+      <c r="D37" s="10" t="n">
+        <v>333</v>
+      </c>
+      <c r="E37" s="10" t="n">
+        <v>333</v>
+      </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,150х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="E38" s="10" t="n">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,025х0,200х6м</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
-      <c r="G39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>549</v>
+      </c>
+      <c r="G39" s="10" t="n">
+        <v>549</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная ГОСТ сорт 1 сечение
 0,030х0,150х6м</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D40" s="11" t="inlineStr"/>
-      <c r="E40" s="11" t="inlineStr"/>
+      <c r="D40" s="10" t="n">
+        <v>540</v>
+      </c>
+      <c r="E40" s="10" t="n">
+        <v>540</v>
+      </c>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,030х0,150х6м</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="10" t="n">
-        <v>13450</v>
-[...1 lines deleted...]
-      <c r="E41" s="11" t="inlineStr"/>
+        <v>405</v>
+      </c>
+      <c r="E41" s="10" t="n">
+        <v>405</v>
+      </c>
       <c r="F41" s="11" t="inlineStr"/>
       <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,040х0,150х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D42" s="11" t="inlineStr"/>
-      <c r="E42" s="11" t="inlineStr"/>
+      <c r="D42" s="10" t="n">
+        <v>720</v>
+      </c>
+      <c r="E42" s="10" t="n">
+        <v>720</v>
+      </c>
       <c r="F42" s="11" t="inlineStr"/>
       <c r="G42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,040х0,200х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
-      <c r="F43" s="11" t="inlineStr"/>
-      <c r="G43" s="11" t="inlineStr"/>
+      <c r="F43" s="10" t="n">
+        <v>960</v>
+      </c>
+      <c r="G43" s="10" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,050х0,100х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="10" t="n">
-        <v>556</v>
+        <v>600</v>
       </c>
       <c r="E44" s="10" t="n">
-        <v>556</v>
+        <v>600</v>
       </c>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,050х0,150х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="10" t="n">
-        <v>833</v>
+        <v>900</v>
       </c>
       <c r="E45" s="10" t="n">
-        <v>833</v>
+        <v>900</v>
       </c>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,050х0,150х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D46" s="11" t="inlineStr"/>
-      <c r="E46" s="11" t="inlineStr"/>
+      <c r="D46" s="10" t="n">
+        <v>666</v>
+      </c>
+      <c r="E46" s="10" t="n">
+        <v>666</v>
+      </c>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 1 сечение 0,050х0,200х6м
 ГОСТ</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D47" s="11" t="inlineStr"/>
-      <c r="E47" s="11" t="inlineStr"/>
+      <c r="D47" s="10" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E47" s="10" t="n">
+        <v>1200</v>
+      </c>
       <c r="F47" s="11" t="inlineStr"/>
       <c r="G47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Доска обрезная сорт 2 сечение 0,050х0,200х6м</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D48" s="11" t="inlineStr"/>
-      <c r="E48" s="11" t="inlineStr"/>
+      <c r="D48" s="10" t="n">
+        <v>900</v>
+      </c>
+      <c r="E48" s="10" t="n">
+        <v>900</v>
+      </c>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>БРУС сорт 1 сечение 0,100х0,150х6м ГОСТ</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D49" s="11" t="inlineStr"/>
-      <c r="E49" s="11" t="inlineStr"/>
+      <c r="D49" s="10" t="n">
+        <v>1800</v>
+      </c>
+      <c r="E49" s="10" t="n">
+        <v>1800</v>
+      </c>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>БРУС сорт 1 сечение 0,100х0,200х6м ГОСТ</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D50" s="11" t="inlineStr"/>
-      <c r="E50" s="11" t="inlineStr"/>
+      <c r="D50" s="10" t="n">
+        <v>2376</v>
+      </c>
+      <c r="E50" s="10" t="n">
+        <v>2376</v>
+      </c>
       <c r="F50" s="11" t="inlineStr"/>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>БРУС сорт 1 сечение 0,150х0,150х6м ГОСТ</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D51" s="11" t="inlineStr"/>
-      <c r="E51" s="11" t="inlineStr"/>
+      <c r="D51" s="10" t="n">
+        <v>2700</v>
+      </c>
+      <c r="E51" s="10" t="n">
+        <v>2700</v>
+      </c>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>БРУС сорт 1 сечение 0,150х0,200х6м ГОСТ</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
-      <c r="D52" s="11" t="inlineStr"/>
-      <c r="E52" s="11" t="inlineStr"/>
+      <c r="D52" s="10" t="n">
+        <v>3600</v>
+      </c>
+      <c r="E52" s="10" t="n">
+        <v>3600</v>
+      </c>
       <c r="F52" s="11" t="inlineStr"/>
       <c r="G52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>БРУС сорт 1 сечение 0,200х0,200х6м ГОСТ</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D53" s="11" t="inlineStr"/>
-      <c r="E53" s="11" t="inlineStr"/>
+      <c r="D53" s="10" t="n">
+        <v>4800</v>
+      </c>
+      <c r="E53" s="10" t="n">
+        <v>4800</v>
+      </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
-      <c r="F54" s="11" t="inlineStr"/>
+      <c r="F54" s="10" t="n">
+        <v>127</v>
+      </c>
       <c r="G54" s="10" t="n">
         <v>119</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
-      <c r="F55" s="11" t="inlineStr"/>
+      <c r="F55" s="10" t="n">
+        <v>135</v>
+      </c>
       <c r="G55" s="10" t="n">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>