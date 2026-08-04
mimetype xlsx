--- v0 (2026-05-03)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (03.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -783,54 +783,54 @@
       </c>
       <c r="D7" s="10" t="n">
         <v>515</v>
       </c>
       <c r="E7" s="10" t="n">
         <v>470</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная СТАРАТЕЛИ КР 20кг</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ быстр/тверд 25кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="10" t="n">
         <v>304</v>
       </c>
     </row>
@@ -1205,121 +1205,121 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки ЕК 3000 25кг</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="E27" s="10" t="n">
-        <v>341</v>
+        <v>300</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая СЕРАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="10" t="n">
         <v>323</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Слой 30 кг</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
-        <v>619</v>
+        <v>490</v>
       </c>
       <c r="E29" s="10" t="n">
-        <v>619</v>
+        <v>470</v>
       </c>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Пласт 30 кг</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="10" t="n">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E30" s="10" t="n">
-        <v>361</v>
+        <v>340</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Клей для гипсовых плит ВОЛМА -
 Монтаж 30 кг</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="10" t="n">
         <v>351</v>
       </c>
@@ -1340,51 +1340,51 @@
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 11 28кг</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="10" t="n">
         <v>275</v>
       </c>
       <c r="E33" s="10" t="n">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Наливной пол Бергауф Изи Боден самовыравнивающийся
 Bergauf "Easy Boden" 25кг</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="10" t="n">
         <v>331</v>
       </c>
@@ -1446,54 +1446,54 @@
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="10" t="n">
         <v>245</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 21 Шпатлевка гипсовая финишная белая
 25кг</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
-        <v>428</v>
+        <v>403</v>
       </c>
       <c r="E38" s="10" t="n">
-        <v>408</v>
+        <v>364</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 51 Клей цементный для керамической
 плитки 25кг</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="10" t="n">
         <v>305</v>
       </c>
       <c r="G39" s="10" t="n">
@@ -1603,103 +1603,103 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 10 Professional 30кг</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="10" t="n">
-        <v>337</v>
+        <v>302</v>
       </c>
       <c r="E45" s="10" t="n">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Гидроизоляция обмазочная Бергауф Гидростоп цементного типа
 Bergauf "Hydrostop" 20 кг</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="10" t="n">
         <v>690</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 55 Клей цементный для газобетона
 25кг</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D47" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G47" s="11" t="inlineStr"/>
+      <c r="D47" s="11" t="inlineStr"/>
+      <c r="E47" s="11" t="inlineStr"/>
+      <c r="F47" s="10" t="n">
+        <v>320</v>
+      </c>
+      <c r="G47" s="10" t="n">
+        <v>310</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Клей для плитки 25кг</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
@@ -1729,101 +1729,101 @@
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="11" t="inlineStr"/>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная ФОРМАН 61 25кг</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="10" t="n">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E51" s="10" t="n">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 23 Шпаклевка гипсовая высокопрочная 5кг</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D52" s="11" t="inlineStr"/>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="10" t="n">
         <v>120</v>
       </c>
       <c r="G52" s="10" t="n">
         <v>118</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 41 Клей гипсовый для монтажа
 ГКЛ</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="10" t="n">
         <v>359</v>
       </c>
       <c r="E53" s="10" t="n">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик Максимум для всех
 видов плитки Bergauf "Keramik Maximum" 25кг</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
       <c r="G54" s="10" t="n">
         <v>349</v>
       </c>
@@ -1958,54 +1958,54 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D60" s="11" t="inlineStr"/>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="11" t="inlineStr"/>
       <c r="G60" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь (ЦПС) М200 25кг БУЛАТ</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D61" s="10" t="n">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="E61" s="10" t="n">
-        <v>135</v>
+        <v>175</v>
       </c>
       <c r="F61" s="11" t="inlineStr"/>
       <c r="G61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>ВОЛМА ДОМ МОЙ Шпаклевка гипсовая финишная
 25кг (1пал = 45шт)</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
@@ -2156,75 +2156,75 @@
         <v>505</v>
       </c>
       <c r="F69" s="11" t="inlineStr"/>
       <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Клей усиленный плиточный Плитонит, для наружных
 и внутренних работ Plitonit В, 25
 кг</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D70" s="10" t="n">
         <v>391</v>
       </c>
       <c r="E70" s="10" t="n">
-        <v>372</v>
+        <v>350</v>
       </c>
       <c r="F70" s="11" t="inlineStr"/>
       <c r="G70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки и камня Плитонит
 Plitonit B+, 25 кг</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D71" s="10" t="n">
         <v>626</v>
       </c>
       <c r="E71" s="10" t="n">
-        <v>596</v>
+        <v>567</v>
       </c>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
 10 кг</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="11" t="inlineStr"/>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
       <c r="G72" s="10" t="n">
         <v>362</v>
       </c>
@@ -2362,58 +2362,58 @@
         </is>
       </c>
       <c r="D78" s="10" t="n">
         <v>590</v>
       </c>
       <c r="E78" s="10" t="n">
         <v>550</v>
       </c>
       <c r="F78" s="11" t="inlineStr"/>
       <c r="G78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 5КГ</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D79" s="10" t="n">
+      <c r="D79" s="11" t="inlineStr"/>
+      <c r="E79" s="11" t="inlineStr"/>
+      <c r="F79" s="10" t="n">
         <v>360</v>
       </c>
-      <c r="E79" s="10" t="n">
+      <c r="G79" s="10" t="n">
         <v>360</v>
       </c>
-      <c r="F79" s="11" t="inlineStr"/>
-      <c r="G79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 20КГ</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr"/>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="10" t="n">
         <v>1005</v>
       </c>
       <c r="G80" s="10" t="n">
         <v>1005</v>
       </c>
     </row>
     <row r="81">
@@ -2532,78 +2532,78 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D86" s="11" t="inlineStr"/>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
       <c r="G86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН №32 Наливной пол финишный самовыравнивающийся
 быстротвердеющий</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="10" t="n">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="E87" s="10" t="n">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="F87" s="11" t="inlineStr"/>
       <c r="G87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН №33 Наливной пол финишный для
 сухих и влажных помещений</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D88" s="10" t="n">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="E88" s="10" t="n">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="F88" s="11" t="inlineStr"/>
       <c r="G88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>ШГР-Стандарт Быстрой Штукатурка гипсовая ручного нанесения,
 30кг</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr"/>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="10" t="n">
         <v>303</v>
       </c>
       <c r="G89" s="10" t="n">
@@ -2676,126 +2676,126 @@
       <c r="D92" s="11" t="inlineStr"/>
       <c r="E92" s="11" t="inlineStr"/>
       <c r="F92" s="10" t="n">
         <v>383</v>
       </c>
       <c r="G92" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Наливной пол ВОЛМА - Нивелир Экспресс
 25 кг</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D93" s="10" t="n">
-        <v>551</v>
+        <v>435</v>
       </c>
       <c r="E93" s="10" t="n">
-        <v>551</v>
+        <v>430</v>
       </c>
       <c r="F93" s="11" t="inlineStr"/>
       <c r="G93" s="11" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Штукатурка "Волма-Максимум" ручного и машинного нанесения,
 30кг</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D94" s="10" t="n">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="E94" s="10" t="n">
-        <v>290</v>
+        <v>256</v>
       </c>
       <c r="F94" s="11" t="inlineStr"/>
       <c r="G94" s="11" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>МАГМА Портландцемент ЦЕМ I 42,5Н ГОСТ
 31108-2020 50 кг</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D95" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G95" s="11" t="inlineStr"/>
+      <c r="D95" s="11" t="inlineStr"/>
+      <c r="E95" s="11" t="inlineStr"/>
+      <c r="F95" s="10" t="n">
+        <v>509</v>
+      </c>
+      <c r="G95" s="10" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Клей для пенополистирола, минваты, нанесения армирующего
 слоя Декоратор DK 6000 THERMO (25кг)</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D96" s="10" t="n">
+        <v>395</v>
+      </c>
+      <c r="E96" s="10" t="n">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F96" s="11" t="inlineStr"/>
       <c r="G96" s="11" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Шпатлевка цементная финишная фасадная Декоратор DK
 310 (0,3-5мм) белая (25 кг)</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D97" s="10" t="n">
         <v>608</v>
       </c>
       <c r="E97" s="10" t="n">
         <v>580</v>
       </c>