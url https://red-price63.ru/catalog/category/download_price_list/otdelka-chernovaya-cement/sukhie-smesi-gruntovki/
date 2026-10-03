--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G98"/>
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,366 +760,386 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Цемент Цемрос М-500 50 кг</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>515</v>
+        <v>465</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная СТАРАТЕЛИ КР 20кг</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>590</v>
+        <v>480</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ быстр/тверд 25кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>320</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>304</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Клей плиточный для внутренних работ помещения
 weber.vetonit optima Вебер, 25кг</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>300</v>
+      </c>
       <c r="G10" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки и керамогранита Вебер
 Ветонит Weber.vetonit easy fix 25кг</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>268</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>249</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Наливной пол Финишный weber.vetonit 3000 Вебер,
 20кг</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>764</v>
+      </c>
       <c r="G12" s="10" t="n">
-        <v>959</v>
+        <v>728</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка weber.vetonit VН белая Вебер, 20кг</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>590</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>561</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка для затирки швов гипсокартона weber.vetonit
 JS Вебер, 20кг</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>749</v>
+      </c>
       <c r="G14" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Вебер Ветонит LR+ Weber.vetonit
 20кг</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>934</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Вебер Ветонит КR Weber.vetonit
 20кг</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>446</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>446</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Клей монтажный для гипсокартона и утеплителя
 Кнауф Перлфикс ( Knauf Perlfix )
 30кг</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
         <v>552</v>
       </c>
       <c r="E17" s="10" t="n">
         <v>590</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка гипсовая Кнауф Фуген Knauf FUGEN
 25кг</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>699</v>
+      </c>
       <c r="G18" s="10" t="n">
         <v>659</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Кнауф Унифлот Knauf Uniflot
 25кг</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
-        <v>1924</v>
+        <v>1995</v>
       </c>
       <c r="G19" s="10" t="n">
         <v>1949</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки СТАРАТЕЛИ стандартный 25кг</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>209</v>
+      </c>
       <c r="G20" s="10" t="n">
         <v>202</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ (30-100мм) толстый 25кг</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>247</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ (1-20мм) тонкий 25кг</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
         <v>450</v>
       </c>
       <c r="E22" s="10" t="n">
         <v>450</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
@@ -1143,424 +1163,452 @@
       <c r="D23" s="10" t="n">
         <v>460</v>
       </c>
       <c r="E23" s="10" t="n">
         <v>440</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка фасадная СТАРАТЕЛИ 20кг</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
-      <c r="F24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>358</v>
+      </c>
       <c r="G24" s="10" t="n">
         <v>347</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая БЕЛАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>358</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки ЕК 2000 25кг</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>250</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки ЕК 3000 25кг</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E27" s="10" t="n">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая СЕРАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>340</v>
+      </c>
       <c r="G28" s="10" t="n">
         <v>323</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Слой 30 кг</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="E29" s="10" t="n">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Пласт 30 кг</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="10" t="n">
-        <v>360</v>
+        <v>322</v>
       </c>
       <c r="E30" s="10" t="n">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Клей для гипсовых плит ВОЛМА -
 Монтаж 30 кг</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="G31" s="10" t="n">
         <v>351</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Клей для газобетона ВОЛМА - Блок
 25 кг</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 11 28кг</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="10" t="n">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="E33" s="10" t="n">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Наливной пол Бергауф Изи Боден самовыравнивающийся
 Bergauf "Easy Boden" 25кг</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
-      <c r="F34" s="11" t="inlineStr"/>
+      <c r="F34" s="10" t="n">
+        <v>342</v>
+      </c>
       <c r="G34" s="10" t="n">
         <v>331</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь М200 30кг KLEBER</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="G35" s="10" t="n">
+        <v>115</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик для керамической плитки
 и керамогранита Bergauf "Keramik" 25к</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
-      <c r="F36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>242</v>
+      </c>
       <c r="G36" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик Про усиленный для
 керамической плитки Bergauf "Keramik Pro" 25кг</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>252</v>
+      </c>
       <c r="G37" s="10" t="n">
         <v>245</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 21 Шпатлевка гипсовая финишная белая
 25кг</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="E38" s="10" t="n">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 51 Клей цементный для керамической
 плитки 25кг</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="10" t="n">
-        <v>305</v>
+        <v>232</v>
       </c>
       <c r="G39" s="10" t="n">
-        <v>284</v>
+        <v>232</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Цемент Нolcim Profi CEM 400 М400
 (г. Вольск) 50кг</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
-      <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
+      <c r="F40" s="10" t="n">
+        <v>430</v>
+      </c>
+      <c r="G40" s="10" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШПГ-Финиш Шпаклевка гипсовая финишная 25
 кг</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr"/>
       <c r="E41" s="11" t="inlineStr"/>
-      <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
+      <c r="F41" s="10" t="n">
+        <v>285</v>
+      </c>
+      <c r="G41" s="10" t="n">
+        <v>281</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШЦ-Короед Штукатурка декоративная Короед 2мм
 25кг</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D42" s="10" t="n">
         <v>540</v>
       </c>
       <c r="E42" s="10" t="n">
         <v>537</v>
       </c>
       <c r="F42" s="11" t="inlineStr"/>
       <c r="G42" s="11" t="inlineStr"/>
     </row>
@@ -1583,1270 +1631,1131 @@
         <v>439</v>
       </c>
       <c r="E43" s="10" t="n">
         <v>430</v>
       </c>
       <c r="F43" s="11" t="inlineStr"/>
       <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Клей для ячеистых блоков Быстрой КЦ-Газобетон
 30 кг</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
-      <c r="F44" s="11" t="inlineStr"/>
+      <c r="F44" s="10" t="n">
+        <v>216</v>
+      </c>
       <c r="G44" s="10" t="n">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 10 Professional 30кг</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D45" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G45" s="11" t="inlineStr"/>
+      <c r="D45" s="11" t="inlineStr"/>
+      <c r="E45" s="11" t="inlineStr"/>
+      <c r="F45" s="10" t="n">
+        <v>326</v>
+      </c>
+      <c r="G45" s="10" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Гидроизоляция обмазочная Бергауф Гидростоп цементного типа
 Bergauf "Hydrostop" 20 кг</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
-      <c r="F46" s="11" t="inlineStr"/>
+      <c r="F46" s="10" t="n">
+        <v>709</v>
+      </c>
       <c r="G46" s="10" t="n">
         <v>690</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 55 Клей цементный для газобетона
 25кг</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D47" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D47" s="10" t="n">
+        <v>255</v>
+      </c>
+      <c r="E47" s="10" t="n">
+        <v>255</v>
+      </c>
+      <c r="F47" s="11" t="inlineStr"/>
+      <c r="G47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Клей для плитки 25кг</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
-      <c r="F48" s="11" t="inlineStr"/>
-      <c r="G48" s="11" t="inlineStr"/>
+      <c r="F48" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="G48" s="10" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Шпаклевка полимерная финишная 19кг</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr"/>
       <c r="E49" s="11" t="inlineStr"/>
-      <c r="F49" s="11" t="inlineStr"/>
-      <c r="G49" s="11" t="inlineStr"/>
+      <c r="F49" s="10" t="n">
+        <v>331</v>
+      </c>
+      <c r="G49" s="10" t="n">
+        <v>322</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Штукатурка гипсовая легкая 25кг</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
-      <c r="F50" s="11" t="inlineStr"/>
-      <c r="G50" s="11" t="inlineStr"/>
+      <c r="F50" s="10" t="n">
+        <v>179</v>
+      </c>
+      <c r="G50" s="10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная ФОРМАН 61 25кг</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="10" t="n">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="E51" s="10" t="n">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 23 Шпаклевка гипсовая высокопрочная 5кг</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D52" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F52" s="10" t="n">
+      <c r="D52" s="10" t="n">
         <v>120</v>
       </c>
-      <c r="G52" s="10" t="n">
+      <c r="E52" s="10" t="n">
         <v>118</v>
       </c>
+      <c r="F52" s="11" t="inlineStr"/>
+      <c r="G52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 41 Клей гипсовый для монтажа
 ГКЛ</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="10" t="n">
-        <v>359</v>
+        <v>320</v>
       </c>
       <c r="E53" s="10" t="n">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик Максимум для всех
 видов плитки Bergauf "Keramik Maximum" 25кг</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
-      <c r="F54" s="11" t="inlineStr"/>
+      <c r="F54" s="10" t="n">
+        <v>360</v>
+      </c>
       <c r="G54" s="10" t="n">
         <v>349</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Мозаик белый сверхсильный для
 мозаики и прозрачной плитки Bergauf "Mosaik"
 25кг</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
-      <c r="F55" s="11" t="inlineStr"/>
-      <c r="G55" s="11" t="inlineStr"/>
+      <c r="F55" s="10" t="n">
+        <v>650</v>
+      </c>
+      <c r="G55" s="10" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Штукатурка декоративная Бергауф Декор Зима "короед"
 Bergauf "Dekor Winter" 2,5мм 25кг</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D56" s="11" t="inlineStr"/>
       <c r="E56" s="11" t="inlineStr"/>
-      <c r="F56" s="11" t="inlineStr"/>
+      <c r="F56" s="10" t="n">
+        <v>515</v>
+      </c>
       <c r="G56" s="10" t="n">
         <v>490</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Изофикс для пенополистирола, минваты
 и нанесения армир. слоя Bergauf "Isofix"
 25кг</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
-      <c r="F57" s="11" t="inlineStr"/>
+      <c r="F57" s="10" t="n">
+        <v>395</v>
+      </c>
       <c r="G57" s="10" t="n">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Смесь Бергауф База для предварительного выравнивания
 пола на цементной основе Bergauf "Base"
 25 кг</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
-      <c r="F58" s="11" t="inlineStr"/>
+      <c r="F58" s="10" t="n">
+        <v>242</v>
+      </c>
       <c r="G58" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная Бергауф Путцемент для фасада
 морозостойкая 5-30 мм Bergauf "Bau Putz
 Zement" 25 кг</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D59" s="11" t="inlineStr"/>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="10" t="n">
         <v>235</v>
       </c>
       <c r="G59" s="10" t="n">
         <v>230</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка Бергауф Финиш Цемент сверхбелая фасадно-финишная
 влагостойкая 0,5-3 мм Bergauf "Finish Zement"
 20 кг</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D60" s="11" t="inlineStr"/>
       <c r="E60" s="11" t="inlineStr"/>
-      <c r="F60" s="11" t="inlineStr"/>
+      <c r="F60" s="10" t="n">
+        <v>559</v>
+      </c>
       <c r="G60" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь (ЦПС) М200 25кг БУЛАТ</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D61" s="10" t="n">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="E61" s="10" t="n">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="F61" s="11" t="inlineStr"/>
       <c r="G61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>ВОЛМА ДОМ МОЙ Шпаклевка гипсовая финишная
 25кг (1пал = 45шт)</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
-      <c r="F62" s="11" t="inlineStr"/>
-      <c r="G62" s="11" t="inlineStr"/>
+      <c r="F62" s="10" t="n">
+        <v>349</v>
+      </c>
+      <c r="G62" s="10" t="n">
+        <v>342</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Клей для наружных и
 внутренних работ 25кг</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D63" s="11" t="inlineStr"/>
       <c r="E63" s="11" t="inlineStr"/>
-      <c r="F63" s="11" t="inlineStr"/>
+      <c r="F63" s="10" t="n">
+        <v>204</v>
+      </c>
       <c r="G63" s="10" t="n">
         <v>198</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШЦ-Интерьер Штукатурка цементная для внутренних
 работ 30 кг</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr"/>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="10" t="n">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="G64" s="11" t="inlineStr"/>
+        <v>222</v>
+      </c>
+      <c r="G64" s="10" t="n">
+        <v>216</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Цемент Евро М-400 40 кг. Жигулевск</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
-      <c r="F65" s="11" t="inlineStr"/>
-      <c r="G65" s="11" t="inlineStr"/>
+      <c r="F65" s="10" t="n">
+        <v>240</v>
+      </c>
+      <c r="G65" s="10" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь "ВОЛМИКС" ЦПС M200 25кг
 (KLEBER)</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D66" s="11" t="inlineStr"/>
       <c r="E66" s="11" t="inlineStr"/>
-      <c r="F66" s="11" t="inlineStr"/>
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="F66" s="10" t="n">
+        <v>99</v>
+      </c>
+      <c r="G66" s="10" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 12 Штукатурка гипсовая машинного нанесения
 30кг</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D67" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F67" s="10" t="n">
+      <c r="D67" s="10" t="n">
         <v>279</v>
       </c>
-      <c r="G67" s="10" t="n">
+      <c r="E67" s="10" t="n">
         <v>270</v>
       </c>
+      <c r="F67" s="11" t="inlineStr"/>
+      <c r="G67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь (ЦПС) PlitaMiks М200 (25
 кг)</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D68" s="11" t="inlineStr"/>
       <c r="E68" s="11" t="inlineStr"/>
-      <c r="F68" s="11" t="inlineStr"/>
-      <c r="G68" s="11" t="inlineStr"/>
+      <c r="F68" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="G68" s="10" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ Пластификатор ЩСПК 5л</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D69" s="10" t="n">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="E69" s="10" t="n">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="F69" s="11" t="inlineStr"/>
       <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
-          <t>Клей усиленный плиточный Плитонит, для наружных
-[...1 lines deleted...]
-кг</t>
+          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
+10 кг</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
-[...9 lines deleted...]
-      <c r="G70" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D70" s="11" t="inlineStr"/>
+      <c r="E70" s="11" t="inlineStr"/>
+      <c r="F70" s="10" t="n">
+        <v>372</v>
+      </c>
+      <c r="G70" s="10" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
-          <t>Клей для плитки и камня Плитонит
-Plitonit B+, 25 кг</t>
+          <t>Штукатурка цементная Волма Аквапласт, базовая, 25
+кг</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D71" s="10" t="n">
-        <v>626</v>
+        <v>255</v>
       </c>
       <c r="E71" s="10" t="n">
-        <v>567</v>
+        <v>255</v>
       </c>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
-10 кг</t>
+          <t>Гипс строительный Г-5 Б II 35кг
+Форман (1 под = 35шт)</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="11" t="inlineStr"/>
       <c r="E72" s="11" t="inlineStr"/>
-      <c r="F72" s="11" t="inlineStr"/>
+      <c r="F72" s="10" t="n">
+        <v>262</v>
+      </c>
       <c r="G72" s="10" t="n">
-        <v>362</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка цементная Волма Аквапласт, базовая, 25
-кг</t>
+          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
+28кг/17л SHEETROCK /Шитрок</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D73" s="10" t="n">
-        <v>300</v>
+        <v>2390</v>
       </c>
       <c r="E73" s="10" t="n">
-        <v>283</v>
+        <v>2329</v>
       </c>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
-          <t>Гипс строительный Г-5 Б II 35кг
-Форман (1 под = 35шт)</t>
+          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D74" s="11" t="inlineStr"/>
-      <c r="E74" s="11" t="inlineStr"/>
+      <c r="D74" s="10" t="n">
+        <v>445</v>
+      </c>
+      <c r="E74" s="10" t="n">
+        <v>445</v>
+      </c>
       <c r="F74" s="11" t="inlineStr"/>
-      <c r="G74" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
-          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
-28кг/17л SHEETROCK /Шитрок</t>
+          <t>weber.vetonit Easy fix Цементный клей для
+плитки 25кг</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="D75" s="10" t="n">
-        <v>2619</v>
+        <v>550</v>
       </c>
       <c r="E75" s="10" t="n">
-        <v>2600</v>
+        <v>540</v>
       </c>
       <c r="F75" s="11" t="inlineStr"/>
       <c r="G75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
-          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
+          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
+20кг</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D76" s="10" t="n">
-        <v>445</v>
+        <v>590</v>
       </c>
       <c r="E76" s="10" t="n">
-        <v>445</v>
+        <v>550</v>
       </c>
       <c r="F76" s="11" t="inlineStr"/>
       <c r="G76" s="11" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
-          <t>weber.vetonit Easy fix Цементный клей для
-плитки 25кг</t>
+          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 5КГ</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D77" s="10" t="n">
-        <v>550</v>
+        <v>360</v>
       </c>
       <c r="E77" s="10" t="n">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="F77" s="11" t="inlineStr"/>
       <c r="G77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
-20кг</t>
+          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 20КГ</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D78" s="10" t="n">
-        <v>590</v>
+        <v>1005</v>
       </c>
       <c r="E78" s="10" t="n">
-        <v>550</v>
+        <v>1005</v>
       </c>
       <c r="F78" s="11" t="inlineStr"/>
       <c r="G78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 5КГ</t>
+          <t>Полимерная финишная шпаклевка Vetonit LR+ (Ветонит
+ЛР+), 5 кг</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr"/>
       <c r="E79" s="11" t="inlineStr"/>
-      <c r="F79" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F79" s="11" t="inlineStr"/>
+      <c r="G79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 20КГ</t>
+          <t>Суперфинишная шпаклёвка под покраску Vetonit LR
+Pasta Brilliant (Ветонит ЛР паста бриллиант),
+18 кг</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr"/>
       <c r="E80" s="11" t="inlineStr"/>
-      <c r="F80" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="11" t="inlineStr"/>
+      <c r="G80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
-          <t>Полимерная финишная шпаклевка Vetonit LR+ (Ветонит
-ЛР+), 5 кг</t>
+          <t>Штукатурка усиленная гипсовая Vetonit Profi Gyps
+(Ветонит профи гипс), 25 кг</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D81" s="11" t="inlineStr"/>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="11" t="inlineStr"/>
       <c r="G81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
-          <t>Суперфинишная шпаклёвка под покраску Vetonit LR
-[...1 lines deleted...]
-18 кг</t>
+          <t>Штукатурка цементная универсальная Vetonit TT40 (Ветонит),
+25 кг</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D82" s="11" t="inlineStr"/>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
       <c r="G82" s="11" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка усиленная гипсовая Vetonit Profi Gyps
-(Ветонит профи гипс), 25 кг</t>
+          <t>Клей для облицовки фасадов камнем и
+керамогранитом Vetonit Ultra Fix (Ветонит ультра
+фикс), 25 кг</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D83" s="11" t="inlineStr"/>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
       <c r="G83" s="11" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка цементная универсальная Vetonit TT40 (Ветонит),
-25 кг</t>
+          <t>Универсальный наливной пол Vetonit Fast (Ветонит
+фаст) 4000, 20 кг</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D84" s="11" t="inlineStr"/>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="11" t="inlineStr"/>
       <c r="G84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
-          <t>Клей для облицовки фасадов камнем и
-[...1 lines deleted...]
-фикс), 25 кг</t>
+          <t>ФОРМАН №32 Наливной пол финишный самовыравнивающийся
+быстротвердеющий</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D85" s="11" t="inlineStr"/>
-      <c r="E85" s="11" t="inlineStr"/>
+      <c r="D85" s="10" t="n">
+        <v>280</v>
+      </c>
+      <c r="E85" s="10" t="n">
+        <v>280</v>
+      </c>
       <c r="F85" s="11" t="inlineStr"/>
       <c r="G85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
-          <t>Универсальный наливной пол Vetonit Fast (Ветонит
-фаст) 4000, 20 кг</t>
+          <t>ФОРМАН №33 Наливной пол финишный для
+сухих и влажных помещений</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D86" s="11" t="inlineStr"/>
-      <c r="E86" s="11" t="inlineStr"/>
+      <c r="D86" s="10" t="n">
+        <v>300</v>
+      </c>
+      <c r="E86" s="10" t="n">
+        <v>300</v>
+      </c>
       <c r="F86" s="11" t="inlineStr"/>
       <c r="G86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН №32 Наливной пол финишный самовыравнивающийся
-быстротвердеющий</t>
+          <t>ШГР-Стандарт Быстрой Штукатурка гипсовая ручного нанесения,
+30кг</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="10" t="n">
-        <v>330</v>
+        <v>265</v>
       </c>
       <c r="E87" s="10" t="n">
-        <v>299</v>
+        <v>265</v>
       </c>
       <c r="F87" s="11" t="inlineStr"/>
       <c r="G87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН №33 Наливной пол финишный для
-сухих и влажных помещений</t>
+          <t>Клей плиточный на цементном вяжущем С2ТЕ
+ВОЛМА-Экстраклей 25 кг</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="D88" s="10" t="n">
-        <v>313</v>
+        <v>758</v>
       </c>
       <c r="E88" s="10" t="n">
-        <v>283</v>
+        <v>758</v>
       </c>
       <c r="F88" s="11" t="inlineStr"/>
       <c r="G88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
-          <t>ШГР-Стандарт Быстрой Штукатурка гипсовая ручного нанесения,
-30кг</t>
+          <t>Плиточный клей на цементном вяжущем С1
+Т ВОЛМА-Мультиклей 25 кг</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      </c>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="D89" s="10" t="n">
+        <v>490</v>
+      </c>
+      <c r="E89" s="10" t="n">
+        <v>490</v>
+      </c>
+      <c r="F89" s="11" t="inlineStr"/>
+      <c r="G89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
-          <t>Клей плиточный на цементном вяжущем С2ТЕ
-ВОЛМА-Экстраклей 25 кг</t>
+          <t>Штукатурка "Волма-Максимум" ручного и машинного нанесения,
+30кг</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D90" s="10" t="n">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="E90" s="10" t="n">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="F90" s="11" t="inlineStr"/>
       <c r="G90" s="11" t="inlineStr"/>
-    </row>
-[...190 lines deleted...]
-      <c r="G98" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>