--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,54 +760,54 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 50х50 3 м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профиль штукатурный маячковый оцинкованный Н=6 3м</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>32</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
@@ -875,77 +875,77 @@
       </c>
       <c r="D11" s="10" t="n">
         <v>188</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>180</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 75х50 3 м</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 3 м</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный направляющий 28х27 3 м</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
         <v>95</v>
       </c>
       <c r="E14" s="10" t="n">
         <v>91</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
@@ -990,103 +990,103 @@
       </c>
       <c r="D16" s="10" t="n">
         <v>252</v>
       </c>
       <c r="E16" s="10" t="n">
         <v>242</v>
       </c>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Профиль направляющий 50х40 3 м</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Соединитель профиля одноуровневый Краб 0,7мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="n">
         <v>20</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Прямой подвес усиленный 0,8 мм</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D19" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F19" s="10" t="n">
+      <c r="D19" s="10" t="n">
         <v>10</v>
       </c>
-      <c r="G19" s="10" t="n">
+      <c r="E19" s="10" t="n">
         <v>9</v>
       </c>
+      <c r="F19" s="11" t="inlineStr"/>
+      <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Удлинитель профиля 60х27</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="10" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
@@ -1102,78 +1102,78 @@
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="10" t="n">
         <v>203</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный ПС-2 50х50, 0,5мм 3
 м</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="E22" s="10" t="n">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 0,5мм, 3
 м</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="10" t="n">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="E23" s="10" t="n">
-        <v>167</v>
+        <v>140</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Уголок сетчатый штукатурный с ЦПВС 3м</t>
         </is>
       </c>
       <c r="C24" s="11" t="inlineStr"/>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>33</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
@@ -1209,58 +1209,58 @@
         </is>
       </c>
       <c r="D26" s="10" t="n">
         <v>435</v>
       </c>
       <c r="E26" s="10" t="n">
         <v>435</v>
       </c>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 50х37-3000мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D27" s="10" t="n">
+      <c r="D27" s="11" t="inlineStr"/>
+      <c r="E27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
         <v>309</v>
       </c>
-      <c r="E27" s="10" t="n">
+      <c r="G27" s="10" t="n">
         <v>299</v>
       </c>
-      <c r="F27" s="11" t="inlineStr"/>
-      <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 75х37-3000мм</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="10" t="n">
         <v>361</v>
       </c>
       <c r="E28" s="10" t="n">
         <v>354</v>
       </c>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
@@ -1372,58 +1372,58 @@
         </is>
       </c>
       <c r="D33" s="10" t="n">
         <v>520</v>
       </c>
       <c r="E33" s="10" t="n">
         <v>514</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 50х40-3000мм</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D34" s="10" t="n">
+      <c r="D34" s="11" t="inlineStr"/>
+      <c r="E34" s="11" t="inlineStr"/>
+      <c r="F34" s="10" t="n">
         <v>378</v>
       </c>
-      <c r="E34" s="10" t="n">
+      <c r="G34" s="10" t="n">
         <v>371</v>
       </c>
-      <c r="F34" s="11" t="inlineStr"/>
-      <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 75х40-3000мм</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="10" t="n">
         <v>439</v>
       </c>
       <c r="E35" s="10" t="n">
         <v>431</v>
       </c>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">