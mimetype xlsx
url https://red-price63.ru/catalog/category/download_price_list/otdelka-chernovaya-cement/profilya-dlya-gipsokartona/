--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,54 +760,54 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 50х50 3 м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профиль штукатурный маячковый оцинкованный Н=6 3м</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>32</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
@@ -875,100 +875,100 @@
       </c>
       <c r="D11" s="10" t="n">
         <v>188</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>180</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 75х50 3 м</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 3 м</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный направляющий 28х27 3 м</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Профиль направляющий 100х40 3 м</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
         <v>220</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>215</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
@@ -990,54 +990,54 @@
       </c>
       <c r="D16" s="10" t="n">
         <v>252</v>
       </c>
       <c r="E16" s="10" t="n">
         <v>242</v>
       </c>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Профиль направляющий 50х40 3 м</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Соединитель профиля одноуровневый Краб 0,7мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="n">
         <v>20</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
@@ -1060,390 +1060,396 @@
       <c r="D19" s="10" t="n">
         <v>10</v>
       </c>
       <c r="E19" s="10" t="n">
         <v>9</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Удлинитель профиля 60х27</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>12</v>
+      </c>
       <c r="G20" s="10" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Сетка серпянка 43мм*90м самоклеющаяся, ячейка 2*2мм</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>210</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>203</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный ПС-2 50х50, 0,5мм 3
 м</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D22" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G22" s="11" t="inlineStr"/>
+      <c r="D22" s="11" t="inlineStr"/>
+      <c r="E22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>210</v>
+      </c>
+      <c r="G22" s="10" t="n">
+        <v>208</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 0,5мм, 3
 м</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="10" t="n">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="E23" s="10" t="n">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Уголок сетчатый штукатурный с ЦПВС 3м</t>
         </is>
       </c>
       <c r="C24" s="11" t="inlineStr"/>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>33</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Сетка серпянка 43мм*45м самоклеющаяся, ячейка 2*2мм</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
-      <c r="E25" s="10" t="n">
+      <c r="E25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>108</v>
+      </c>
+      <c r="G25" s="10" t="n">
         <v>104</v>
       </c>
-      <c r="F25" s="11" t="inlineStr"/>
-      <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 100х37-3000мм</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="10" t="n">
         <v>435</v>
       </c>
       <c r="E26" s="10" t="n">
         <v>435</v>
       </c>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 50х37-3000мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D27" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F27" s="10" t="n">
+      <c r="D27" s="10" t="n">
         <v>309</v>
       </c>
-      <c r="G27" s="10" t="n">
+      <c r="E27" s="10" t="n">
         <v>299</v>
       </c>
+      <c r="F27" s="11" t="inlineStr"/>
+      <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 75х37-3000мм</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="10" t="n">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="E28" s="10" t="n">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПП 47х17 -
 3000мм</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D29" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F29" s="10" t="n">
+      <c r="D29" s="10" t="n">
         <v>210</v>
       </c>
-      <c r="G29" s="10" t="n">
+      <c r="E29" s="10" t="n">
         <v>210</v>
       </c>
+      <c r="F29" s="11" t="inlineStr"/>
+      <c r="G29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПП 60х27-3000мм</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="10" t="n">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="E30" s="10" t="n">
-        <v>335</v>
+        <v>290</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ППН 20х18 -
 3000мм</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="10" t="n">
         <v>140</v>
       </c>
       <c r="E31" s="10" t="n">
         <v>140</v>
       </c>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ППН 28х27-3000мм</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="10" t="n">
         <v>229</v>
       </c>
       <c r="E32" s="10" t="n">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 100х40-3000мм</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="10" t="n">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="E33" s="10" t="n">
-        <v>514</v>
+        <v>480</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 50х40-3000мм</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D34" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D34" s="10" t="n">
+        <v>370</v>
+      </c>
+      <c r="E34" s="10" t="n">
+        <v>360</v>
+      </c>
+      <c r="F34" s="11" t="inlineStr"/>
+      <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 75х40-3000мм</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="10" t="n">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="E35" s="10" t="n">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Подвес 60х27 Гипрок 0,9</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
         <v>19</v>
       </c>
       <c r="E36" s="10" t="n">
         <v>18</v>
       </c>
       <c r="F36" s="11" t="inlineStr"/>
@@ -1465,100 +1471,102 @@
       </c>
       <c r="D37" s="10" t="n">
         <v>18</v>
       </c>
       <c r="E37" s="10" t="n">
         <v>17</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Соединитель одноуровневый «Краб» 60х27 Гипрок</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
-      <c r="E38" s="10" t="n">
+      <c r="E38" s="11" t="inlineStr"/>
+      <c r="F38" s="10" t="n">
+        <v>33</v>
+      </c>
+      <c r="G38" s="10" t="n">
         <v>31</v>
       </c>
-      <c r="F38" s="11" t="inlineStr"/>
-      <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Удлинитель ПП 47х17 Гипрок</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="10" t="n">
         <v>9</v>
       </c>
       <c r="E39" s="10" t="n">
         <v>8</v>
       </c>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Удлинитель ПП 60х27 Гипрок</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="10" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G40" s="10" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Лента углоформирующая бумажная для швов 0,05х50
 м</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="10" t="n">
         <v>110</v>
       </c>
       <c r="E41" s="10" t="n">
         <v>105</v>
       </c>
       <c r="F41" s="11" t="inlineStr"/>
       <c r="G41" s="11" t="inlineStr"/>