--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,480 +760,494 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Аква Лайт 2500х1200х9,5</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>460</v>
+        <v>498</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 2500х1200х9,5 мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>317</v>
+        <v>289</v>
       </c>
       <c r="E9" s="10" t="n">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон влагостойкий 2500х1200х9,5 мм</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>394</v>
+        <v>354</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон влагостойкий 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Стронг 2500х1200х15 мм</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>555</v>
+        <v>629</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Аква Оптима 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
-      <c r="D13" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D13" s="10" t="n">
+        <v>539</v>
+      </c>
+      <c r="E13" s="10" t="n">
+        <v>539</v>
+      </c>
+      <c r="F13" s="11" t="inlineStr"/>
+      <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Лайт 2500х1200х9,5</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок влагостойкий 3000х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>409</v>
+      </c>
       <c r="G15" s="10" t="n">
-        <v>540</v>
+        <v>397</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Оптима 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="10" t="n">
-        <v>418</v>
+        <v>479</v>
       </c>
       <c r="E16" s="10" t="n">
-        <v>399</v>
+        <v>479</v>
       </c>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок ОГНЕСТОЙКИЙ 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>414</v>
+      </c>
       <c r="G17" s="10" t="n">
-        <v>590</v>
+        <v>402</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 9,5 мм Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>192</v>
+      </c>
       <c r="G18" s="10" t="n">
-        <v>243</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 12,5 мм Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>230</v>
+      </c>
       <c r="G19" s="10" t="n">
-        <v>289</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 9,5 мм влагостойкий Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>304</v>
+      </c>
       <c r="G20" s="10" t="n">
-        <v>349</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 12,5 мм влагостойкий Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>305</v>
+      </c>
       <c r="G21" s="10" t="n">
-        <v>385</v>
+        <v>305</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Магма 2500х1200х9,5мм</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="G22" s="10" t="n">
-        <v>243</v>
+        <v>192</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Магма 2500х1200х12,5мм</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="10" t="n">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="G23" s="10" t="n">
-        <v>289</v>
+        <v>343</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Кц влагостойкий 2500х1200х9,5мм</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D24" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F24" s="10" t="n">
+      <c r="D24" s="10" t="n">
         <v>355</v>
       </c>
-      <c r="G24" s="10" t="n">
+      <c r="E24" s="10" t="n">
         <v>350</v>
       </c>
+      <c r="F24" s="11" t="inlineStr"/>
+      <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Кц влагостойкий 2500х1200х12,5мм</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>375</v>
+      </c>
       <c r="G25" s="10" t="n">
-        <v>385</v>
+        <v>375</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Аква Стронг 2500х1200х15 мм</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D26" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F26" s="10" t="n">
+      <c r="D26" s="10" t="n">
         <v>699</v>
       </c>
-      <c r="G26" s="10" t="n">
+      <c r="E26" s="10" t="n">
         <v>679</v>
       </c>
+      <c r="F26" s="11" t="inlineStr"/>
+      <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Влагостойкая гипсовая строительная плита Гипрок Аква
 Оптима 1950Х1200Х12,5 мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>