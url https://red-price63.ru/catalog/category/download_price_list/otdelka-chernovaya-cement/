--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -144,84 +144,84 @@
       <top style="thin">
         <color rgb="00ffffff"/>
       </top>
       <bottom style="thin">
         <color rgb="00ffffff"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="00000000"/>
       </left>
       <right style="thin">
         <color rgb="00000000"/>
       </right>
       <top style="thin">
         <color rgb="00000000"/>
       </top>
       <bottom style="thin">
         <color rgb="00000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="2"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="0"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H219"/>
+  <dimension ref="A1:H213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,192 +748,194 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Смл- стекло-магнезитовый лист</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Стекломагнезитовый лист СМЛ (Стандарт с фаской)
 2500х1220, 8 мм</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E7" s="10" t="n">
+        <v>1290</v>
+      </c>
+      <c r="F7" s="10" t="n">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 50х50 3 м</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E8" s="10" t="n">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="F8" s="10" t="n">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Цемент Цемрос М-500 50 кг</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="10" t="n">
-        <v>515</v>
+        <v>465</v>
       </c>
       <c r="F9" s="10" t="n">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная СТАРАТЕЛИ КР 20кг</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E10" s="10" t="n">
-        <v>600</v>
+        <v>480</v>
       </c>
       <c r="F10" s="10" t="n">
-        <v>590</v>
+        <v>480</v>
       </c>
       <c r="G10" s="11" t="inlineStr"/>
       <c r="H10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ быстр/тверд 25кг</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>320</v>
+      </c>
       <c r="H11" s="10" t="n">
         <v>304</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Аква Лайт 2500х1200х9,5</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="10" t="n">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="F12" s="10" t="n">
-        <v>460</v>
+        <v>498</v>
       </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Профиль штукатурный маячковый оцинкованный Н=6 3м</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="10" t="n">
         <v>33</v>
@@ -1026,196 +1028,196 @@
         <v>180</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
       <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 2500х1200х9,5 мм</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="10" t="n">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="F17" s="10" t="n">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный 75х50 3 м</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="10" t="n">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="F18" s="10" t="n">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Смл- стекло-магнезитовый лист</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Стекломагнезитовый лист СМЛ (Стандарт с фаской)
 2500х1220, 6 мм</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E19" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E19" s="10" t="n">
+        <v>1142</v>
+      </c>
+      <c r="F19" s="10" t="n">
+        <v>1130</v>
+      </c>
+      <c r="G19" s="11" t="inlineStr"/>
+      <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Смл- стекло-магнезитовый лист</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Стекломагнезитовый лист СМЛ (Стандарт с фаской)
 2500х1220, 10 мм</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E20" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E20" s="10" t="n">
+        <v>1630</v>
+      </c>
+      <c r="F20" s="10" t="n">
+        <v>1618</v>
+      </c>
+      <c r="G20" s="11" t="inlineStr"/>
+      <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 3 м</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="10" t="n">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="F21" s="10" t="n">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G21" s="11" t="inlineStr"/>
       <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный направляющий 28х27 3 м</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="10" t="n">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="F22" s="10" t="n">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
       <c r="H22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Профиль направляющий 100х40 3 м</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="10" t="n">
         <v>220</v>
@@ -1252,54 +1254,54 @@
         <v>242</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
       <c r="H24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Профиль направляющий 50х40 3 м</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E25" s="10" t="n">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="F25" s="10" t="n">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Соединитель профиля одноуровневый Краб 0,7мм</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="10" t="n">
         <v>22</v>
@@ -1338,241 +1340,255 @@
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КЛЕЕР БЕТОНКОНТАКТ акриловая универсальная армирующая
 3,5л</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
-      <c r="G28" s="11" t="inlineStr"/>
+      <c r="G28" s="10" t="n">
+        <v>201</v>
+      </c>
       <c r="H28" s="10" t="n">
         <v>191</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Клей плиточный для внутренних работ помещения
 weber.vetonit optima Вебер, 25кг</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
-      <c r="G29" s="11" t="inlineStr"/>
+      <c r="G29" s="10" t="n">
+        <v>300</v>
+      </c>
       <c r="H29" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки и керамогранита Вебер
 Ветонит Weber.vetonit easy fix 25кг</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
+      <c r="G30" s="10" t="n">
+        <v>268</v>
+      </c>
       <c r="H30" s="10" t="n">
         <v>249</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>Наливной пол Финишный weber.vetonit 3000 Вебер,
 20кг</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>764</v>
+      </c>
       <c r="H31" s="10" t="n">
-        <v>959</v>
+        <v>728</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка weber.vetonit VН белая Вебер, 20кг</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
+      <c r="G32" s="10" t="n">
+        <v>590</v>
+      </c>
       <c r="H32" s="10" t="n">
         <v>561</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка для затирки швов гипсокартона weber.vetonit
 JS Вебер, 20кг</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="11" t="inlineStr"/>
-      <c r="G33" s="11" t="inlineStr"/>
+      <c r="G33" s="10" t="n">
+        <v>749</v>
+      </c>
       <c r="H33" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Вебер Ветонит LR+ Weber.vetonit
 20кг</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E34" s="10" t="n">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="F34" s="10" t="n">
         <v>934</v>
       </c>
       <c r="G34" s="11" t="inlineStr"/>
       <c r="H34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Вебер Ветонит КR Weber.vetonit
 20кг</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="G35" s="10" t="n">
+        <v>446</v>
+      </c>
       <c r="H35" s="10" t="n">
         <v>446</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>Клей монтажный для гипсокартона и утеплителя
 Кнауф Перлфикс ( Knauf Perlfix )
 30кг</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
@@ -1585,132 +1601,138 @@
       <c r="G36" s="11" t="inlineStr"/>
       <c r="H36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка гипсовая Кнауф Фуген Knauf FUGEN
 25кг</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
-      <c r="G37" s="11" t="inlineStr"/>
+      <c r="G37" s="10" t="n">
+        <v>699</v>
+      </c>
       <c r="H37" s="10" t="n">
         <v>659</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка финишная Кнауф Унифлот Knauf Uniflot
 25кг</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="10" t="n">
-        <v>1924</v>
+        <v>1995</v>
       </c>
       <c r="H38" s="10" t="n">
         <v>1949</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки СТАРАТЕЛИ стандартный 25кг</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="11" t="inlineStr"/>
-      <c r="G39" s="11" t="inlineStr"/>
+      <c r="G39" s="10" t="n">
+        <v>209</v>
+      </c>
       <c r="H39" s="10" t="n">
         <v>202</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ (30-100мм) толстый 25кг</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
+      <c r="G40" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="H40" s="10" t="n">
         <v>247</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Наливной пол СТАРАТЕЛИ (1-20мм) тонкий 25кг</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E41" s="10" t="n">
         <v>450</v>
@@ -1749,378 +1771,390 @@
       </c>
       <c r="G42" s="11" t="inlineStr"/>
       <c r="H42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка фасадная СТАРАТЕЛИ 20кг</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="11" t="inlineStr"/>
-      <c r="G43" s="11" t="inlineStr"/>
+      <c r="G43" s="10" t="n">
+        <v>358</v>
+      </c>
       <c r="H43" s="10" t="n">
         <v>347</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая БЕЛАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
-      <c r="G44" s="11" t="inlineStr"/>
+      <c r="G44" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="H44" s="10" t="n">
         <v>358</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки ЕК 2000 25кг</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="11" t="inlineStr"/>
-      <c r="G45" s="11" t="inlineStr"/>
+      <c r="G45" s="10" t="n">
+        <v>250</v>
+      </c>
       <c r="H45" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Клей для плитки ЕК 3000 25кг</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E46" s="10" t="n">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="F46" s="10" t="n">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="G46" s="11" t="inlineStr"/>
       <c r="H46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E47" s="10" t="n">
-        <v>317</v>
+        <v>289</v>
       </c>
       <c r="F47" s="10" t="n">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="G47" s="11" t="inlineStr"/>
       <c r="H47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон влагостойкий 2500х1200х9,5 мм</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E48" s="10" t="n">
-        <v>394</v>
+        <v>354</v>
       </c>
       <c r="F48" s="10" t="n">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="G48" s="11" t="inlineStr"/>
       <c r="H48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон влагостойкий 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E49" s="10" t="n">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="F49" s="10" t="n">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="G49" s="11" t="inlineStr"/>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Стронг 2500х1200х15 мм</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="F50" s="10" t="n">
-        <v>555</v>
+        <v>629</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
       <c r="H50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Аква Оптима 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
-      <c r="E51" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E51" s="10" t="n">
+        <v>539</v>
+      </c>
+      <c r="F51" s="10" t="n">
+        <v>539</v>
+      </c>
+      <c r="G51" s="11" t="inlineStr"/>
+      <c r="H51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Лайт 2500х1200х9,5</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="E52" s="10" t="n">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="F52" s="10" t="n">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="G52" s="11" t="inlineStr"/>
       <c r="H52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок влагостойкий 3000х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
-      <c r="G53" s="11" t="inlineStr"/>
+      <c r="G53" s="10" t="n">
+        <v>409</v>
+      </c>
       <c r="H53" s="10" t="n">
-        <v>540</v>
+        <v>397</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая СЕРАЯ СТАРАТЕЛИ 30кг</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
-      <c r="G54" s="11" t="inlineStr"/>
+      <c r="G54" s="10" t="n">
+        <v>340</v>
+      </c>
       <c r="H54" s="10" t="n">
         <v>323</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КЛЕЕР БЕТОНКОНТАКТ акриловая универсальная армирующая
 7л</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
-      <c r="G55" s="11" t="inlineStr"/>
+      <c r="G55" s="10" t="n">
+        <v>374</v>
+      </c>
       <c r="H55" s="10" t="n">
         <v>356</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>ЧЕСТНЫЙ ГРУНТ 5% акриловый 5л универсальный
 глубокопроникающий</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E56" s="10" t="n">
@@ -2132,586 +2166,624 @@
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КЛЕЕР МУЛЬТИ - ПРАЙМЕР акриловая
 универсальная 10л</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="11" t="inlineStr"/>
-      <c r="G57" s="11" t="inlineStr"/>
+      <c r="G57" s="10" t="n">
+        <v>217</v>
+      </c>
       <c r="H57" s="10" t="n">
         <v>206</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КЛЕЕР СУПЕР - ПРАЙМЕР акриловая
 универсальная 5л</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="11" t="inlineStr"/>
-      <c r="G58" s="11" t="inlineStr"/>
+      <c r="G58" s="10" t="n">
+        <v>141</v>
+      </c>
       <c r="H58" s="10" t="n">
         <v>134</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КЛЕЕР СУПЕР - ПРАЙМЕР акриловая
 универсальная 10л</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="11" t="inlineStr"/>
-      <c r="G59" s="11" t="inlineStr"/>
+      <c r="G59" s="10" t="n">
+        <v>276</v>
+      </c>
       <c r="H59" s="10" t="n">
         <v>262</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КРИСТАЛЛ акриловая универсальная 5л</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="11" t="inlineStr"/>
-      <c r="G60" s="11" t="inlineStr"/>
-      <c r="H60" s="11" t="inlineStr"/>
+      <c r="G60" s="10" t="n">
+        <v>108</v>
+      </c>
+      <c r="H60" s="10" t="n">
+        <v>105</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Грунтовка КРИСТАЛЛ акриловая универсальная 10л</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E61" s="11" t="inlineStr"/>
       <c r="F61" s="11" t="inlineStr"/>
-      <c r="G61" s="11" t="inlineStr"/>
-      <c r="H61" s="11" t="inlineStr"/>
+      <c r="G61" s="10" t="n">
+        <v>202</v>
+      </c>
+      <c r="H61" s="10" t="n">
+        <v>192</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Слой 30 кг</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E62" s="10" t="n">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="F62" s="10" t="n">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="G62" s="11" t="inlineStr"/>
       <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Штукатурка ВОЛМА - Пласт 30 кг</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E63" s="10" t="n">
-        <v>360</v>
+        <v>322</v>
       </c>
       <c r="F63" s="10" t="n">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="G63" s="11" t="inlineStr"/>
       <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Клей для гипсовых плит ВОЛМА -
 Монтаж 30 кг</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
-      <c r="G64" s="11" t="inlineStr"/>
+      <c r="G64" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="H64" s="10" t="n">
         <v>351</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Клей для газобетона ВОЛМА - Блок
 25 кг</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
       <c r="G65" s="11" t="inlineStr"/>
       <c r="H65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ СТ 17 Грунтовка глубокого проникновения
 Ceresit 10л</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E66" s="10" t="n">
-        <v>1320</v>
+        <v>1100</v>
       </c>
       <c r="F66" s="10" t="n">
-        <v>1300</v>
+        <v>1090</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
       <c r="H66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Удлинитель профиля 60х27</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>12</v>
+      </c>
       <c r="H67" s="10" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Сетка серпянка 43мм*90м самоклеющаяся, ячейка 2*2мм</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="11" t="inlineStr"/>
-      <c r="G68" s="11" t="inlineStr"/>
+      <c r="G68" s="10" t="n">
+        <v>210</v>
+      </c>
       <c r="H68" s="10" t="n">
         <v>203</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 11 28кг</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E69" s="10" t="n">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="F69" s="10" t="n">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Наливной пол Бергауф Изи Боден самовыравнивающийся
 Bergauf "Easy Boden" 25кг</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="11" t="inlineStr"/>
-      <c r="G70" s="11" t="inlineStr"/>
+      <c r="G70" s="10" t="n">
+        <v>342</v>
+      </c>
       <c r="H70" s="10" t="n">
         <v>331</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь М200 30кг KLEBER</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
-      <c r="G71" s="11" t="inlineStr"/>
-      <c r="H71" s="11" t="inlineStr"/>
+      <c r="G71" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="H71" s="10" t="n">
+        <v>115</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик для керамической плитки
 и керамогранита Bergauf "Keramik" 25к</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>242</v>
+      </c>
       <c r="H72" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик Про усиленный для
 керамической плитки Bergauf "Keramik Pro" 25кг</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
-      <c r="G73" s="11" t="inlineStr"/>
+      <c r="G73" s="10" t="n">
+        <v>252</v>
+      </c>
       <c r="H73" s="10" t="n">
         <v>245</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 21 Шпатлевка гипсовая финишная белая
 25кг</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="10" t="n">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="F74" s="10" t="n">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="G74" s="11" t="inlineStr"/>
       <c r="H74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 51 Клей цементный для керамической
 плитки 25кг</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
       <c r="G75" s="10" t="n">
-        <v>305</v>
+        <v>232</v>
       </c>
       <c r="H75" s="10" t="n">
-        <v>284</v>
+        <v>232</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Цемент Нolcim Profi CEM 400 М400
 (г. Вольск) 50кг</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
-      <c r="H76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>430</v>
+      </c>
+      <c r="H76" s="10" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШПГ-Финиш Шпаклевка гипсовая финишная 25
 кг</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
-      <c r="H77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>285</v>
+      </c>
+      <c r="H77" s="10" t="n">
+        <v>281</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШЦ-Короед Штукатурка декоративная Короед 2мм
 25кг</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E78" s="10" t="n">
         <v>540</v>
       </c>
       <c r="F78" s="10" t="n">
@@ -2749,770 +2821,830 @@
       <c r="G79" s="11" t="inlineStr"/>
       <c r="H79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Клей для ячеистых блоков Быстрой КЦ-Газобетон
 30 кг</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
+      <c r="G80" s="10" t="n">
+        <v>216</v>
+      </c>
       <c r="H80" s="10" t="n">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок Оптима 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E81" s="10" t="n">
-        <v>418</v>
+        <v>479</v>
       </c>
       <c r="F81" s="10" t="n">
-        <v>399</v>
+        <v>479</v>
       </c>
       <c r="G81" s="11" t="inlineStr"/>
       <c r="H81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Гипрок ОГНЕСТОЙКИЙ 2500х1200х12,5 мм</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
-      <c r="G82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>414</v>
+      </c>
       <c r="H82" s="10" t="n">
-        <v>590</v>
+        <v>402</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 75 - 0,5 комплект</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
-      <c r="G83" s="11" t="inlineStr"/>
+      <c r="G83" s="10" t="n">
+        <v>1890</v>
+      </c>
       <c r="H83" s="10" t="n">
         <v>1890</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 150 - 1,0 комплект</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="11" t="inlineStr"/>
-      <c r="G84" s="11" t="inlineStr"/>
+      <c r="G84" s="10" t="n">
+        <v>2415</v>
+      </c>
       <c r="H84" s="10" t="n">
         <v>2415</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 225 - 1,5 комплект</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="11" t="inlineStr"/>
-      <c r="G85" s="11" t="inlineStr"/>
+      <c r="G85" s="10" t="n">
+        <v>3299</v>
+      </c>
       <c r="H85" s="10" t="n">
         <v>3299</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 300 - 2,0 комплект</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
-      <c r="G86" s="11" t="inlineStr"/>
+      <c r="G86" s="10" t="n">
+        <v>3499</v>
+      </c>
       <c r="H86" s="10" t="n">
         <v>3499</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 450 - 3,0 комплект</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E87" s="11" t="inlineStr"/>
       <c r="F87" s="11" t="inlineStr"/>
-      <c r="G87" s="11" t="inlineStr"/>
+      <c r="G87" s="10" t="n">
+        <v>4399</v>
+      </c>
       <c r="H87" s="10" t="n">
         <v>4399</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 600 - 4,0 комплект</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E88" s="11" t="inlineStr"/>
       <c r="F88" s="11" t="inlineStr"/>
-      <c r="G88" s="11" t="inlineStr"/>
+      <c r="G88" s="10" t="n">
+        <v>5499</v>
+      </c>
       <c r="H88" s="10" t="n">
         <v>5499</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 900 - 6,0 комплект</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="11" t="inlineStr"/>
-      <c r="G89" s="11" t="inlineStr"/>
+      <c r="G89" s="10" t="n">
+        <v>7286</v>
+      </c>
       <c r="H89" s="10" t="n">
         <v>7286</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>Инфракрасный пленочный пол Q-Term 50 см</t>
         </is>
       </c>
       <c r="D90" s="10" t="inlineStr">
         <is>
           <t>пог. м</t>
         </is>
       </c>
       <c r="E90" s="11" t="inlineStr"/>
       <c r="F90" s="11" t="inlineStr"/>
-      <c r="G90" s="11" t="inlineStr"/>
+      <c r="G90" s="10" t="n">
+        <v>299</v>
+      </c>
       <c r="H90" s="10" t="n">
         <v>290</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>Зажим контакт (краб)</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E91" s="11" t="inlineStr"/>
-      <c r="F91" s="10" t="n">
+      <c r="F91" s="11" t="inlineStr"/>
+      <c r="G91" s="10" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="H91" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="G91" s="11" t="inlineStr"/>
-      <c r="H91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 230
 белый</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E92" s="11" t="inlineStr"/>
       <c r="F92" s="11" t="inlineStr"/>
-      <c r="G92" s="11" t="inlineStr"/>
+      <c r="G92" s="10" t="n">
+        <v>1917</v>
+      </c>
       <c r="H92" s="10" t="n">
         <v>1917</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 230
 кремовый</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E93" s="11" t="inlineStr"/>
-      <c r="F93" s="10" t="n">
+      <c r="F93" s="11" t="inlineStr"/>
+      <c r="G93" s="10" t="n">
         <v>1933</v>
       </c>
-      <c r="G93" s="11" t="inlineStr"/>
-      <c r="H93" s="11" t="inlineStr"/>
+      <c r="H93" s="10" t="n">
+        <v>1933</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 530</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
-      <c r="G94" s="11" t="inlineStr"/>
+      <c r="G94" s="10" t="n">
+        <v>2763</v>
+      </c>
       <c r="H94" s="10" t="n">
         <v>2763</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 440
 белый</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E95" s="11" t="inlineStr"/>
-      <c r="F95" s="10" t="n">
+      <c r="F95" s="11" t="inlineStr"/>
+      <c r="G95" s="10" t="n">
         <v>3326</v>
       </c>
-      <c r="G95" s="11" t="inlineStr"/>
-      <c r="H95" s="11" t="inlineStr"/>
+      <c r="H95" s="10" t="n">
+        <v>3326</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 70</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="11" t="inlineStr"/>
-      <c r="G96" s="11" t="inlineStr"/>
+      <c r="G96" s="10" t="n">
+        <v>1247</v>
+      </c>
       <c r="H96" s="10" t="n">
         <v>1185</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 08</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
-      <c r="G97" s="11" t="inlineStr"/>
+      <c r="G97" s="10" t="n">
+        <v>4244</v>
+      </c>
       <c r="H97" s="10" t="n">
         <v>4032</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 07</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
-      <c r="G98" s="11" t="inlineStr"/>
+      <c r="G98" s="10" t="n">
+        <v>4740</v>
+      </c>
       <c r="H98" s="10" t="n">
         <v>4503</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Профиль стоечный ПС-2 50х50, 0,5мм 3
 м</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E99" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H99" s="11" t="inlineStr"/>
+      <c r="E99" s="11" t="inlineStr"/>
+      <c r="F99" s="11" t="inlineStr"/>
+      <c r="G99" s="10" t="n">
+        <v>210</v>
+      </c>
+      <c r="H99" s="10" t="n">
+        <v>208</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Профиль потолочный стоечный 60х27 0,5мм, 3
 м</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E100" s="10" t="n">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="F100" s="10" t="n">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="G100" s="11" t="inlineStr"/>
       <c r="H100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>ВОЛМА Плита гипсовая пазогребневая ПГПВ 667*500*80
 пустотелая влагостойкая</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E101" s="11" t="inlineStr"/>
       <c r="F101" s="11" t="inlineStr"/>
-      <c r="G101" s="11" t="inlineStr"/>
-      <c r="H101" s="11" t="inlineStr"/>
+      <c r="G101" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H101" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>ВОЛМА Плита гипсовая пазогребневая ПГП 667*500*80
 пустотелая</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="11" t="inlineStr"/>
-      <c r="G102" s="11" t="inlineStr"/>
-      <c r="H102" s="11" t="inlineStr"/>
+      <c r="G102" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H102" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН Пазогребневая гипсовая гидрофобизированная плита ПОЛНОТЕЛАЯ
 667*500*80 мм</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E103" s="11" t="inlineStr"/>
       <c r="F103" s="11" t="inlineStr"/>
-      <c r="G103" s="11" t="inlineStr"/>
-      <c r="H103" s="11" t="inlineStr"/>
+      <c r="G103" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H103" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН Пазогребневая гипсовая гидрофобизированная плита ПУСТОТЕЛАЯ
 667*500*80 мм</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E104" s="11" t="inlineStr"/>
       <c r="F104" s="11" t="inlineStr"/>
-      <c r="G104" s="11" t="inlineStr"/>
-      <c r="H104" s="11" t="inlineStr"/>
+      <c r="G104" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H104" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН Пазогребневая гипсовая плита ПОЛНОТЕЛАЯ 667*500*80
 мм</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
-      <c r="G105" s="11" t="inlineStr"/>
-      <c r="H105" s="11" t="inlineStr"/>
+      <c r="G105" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H105" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
           <t>Пазогребневая плита (пгп) гипсовая</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН Пазогребневая гипсовая плита ПУСТОТЕЛАЯ 667*500*80
 мм</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="11" t="inlineStr"/>
-      <c r="G106" s="11" t="inlineStr"/>
-      <c r="H106" s="11" t="inlineStr"/>
+      <c r="G106" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H106" s="10" t="n">
+        <v>380</v>
+      </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая ФОРМАН 10 Professional 30кг</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E107" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H107" s="11" t="inlineStr"/>
+      <c r="E107" s="11" t="inlineStr"/>
+      <c r="F107" s="11" t="inlineStr"/>
+      <c r="G107" s="10" t="n">
+        <v>326</v>
+      </c>
+      <c r="H107" s="10" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ СТ 16 Водно-дисперсионная грунтовка Ceresit
 10л</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E108" s="10" t="n">
         <v>2116</v>
       </c>
       <c r="F108" s="10" t="n">
@@ -3521,105 +3653,107 @@
       <c r="G108" s="11" t="inlineStr"/>
       <c r="H108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Гидроизоляция обмазочная Бергауф Гидростоп цементного типа
 Bergauf "Hydrostop" 20 кг</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
-      <c r="G109" s="11" t="inlineStr"/>
+      <c r="G109" s="10" t="n">
+        <v>709</v>
+      </c>
       <c r="H109" s="10" t="n">
         <v>690</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>Уголок сетчатый штукатурный с ЦПВС 3м</t>
         </is>
       </c>
       <c r="D110" s="11" t="inlineStr"/>
       <c r="E110" s="11" t="inlineStr"/>
       <c r="F110" s="11" t="inlineStr"/>
       <c r="G110" s="10" t="n">
         <v>33</v>
       </c>
       <c r="H110" s="11" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" s="10" t="n">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C111" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 55 Клей цементный для газобетона
 25кг</t>
         </is>
       </c>
       <c r="D111" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E111" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E111" s="10" t="n">
+        <v>255</v>
+      </c>
+      <c r="F111" s="10" t="n">
+        <v>255</v>
+      </c>
+      <c r="G111" s="11" t="inlineStr"/>
+      <c r="H111" s="11" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" s="10" t="n">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="inlineStr">
         <is>
           <t>Пленки технические</t>
         </is>
       </c>
       <c r="C112" s="10" t="inlineStr">
         <is>
           <t>Пленка техническая 100мкм ширина 3м /
 рукав 1,5м (100м) 300м2</t>
         </is>
       </c>
       <c r="D112" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E112" s="10" t="n">
         <v>2386</v>
       </c>
       <c r="F112" s="10" t="n">
@@ -3657,108 +3791,112 @@
       <c r="G113" s="11" t="inlineStr"/>
       <c r="H113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст и сетки</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>Сетка 1*10м малярная ячейка 2,5*2,5мм №1
 МФ</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E114" s="11" t="inlineStr"/>
       <c r="F114" s="11" t="inlineStr"/>
-      <c r="G114" s="11" t="inlineStr"/>
+      <c r="G114" s="10" t="n">
+        <v>343</v>
+      </c>
       <c r="H114" s="10" t="n">
         <v>325</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст и сетки</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>Сетка 1*10м штукатурная ячейка 5*5мм SD-GLASS
 СДМ</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E115" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G115" s="10" t="n">
+      <c r="E115" s="10" t="n">
         <v>420</v>
       </c>
-      <c r="H115" s="10" t="n">
+      <c r="F115" s="10" t="n">
         <v>415</v>
       </c>
+      <c r="G115" s="11" t="inlineStr"/>
+      <c r="H115" s="11" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст и сетки</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст 1х25м малярный 40гр/м.кв. SD-GLASS СДМ</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="11" t="inlineStr"/>
-      <c r="G116" s="11" t="inlineStr"/>
+      <c r="G116" s="10" t="n">
+        <v>699</v>
+      </c>
       <c r="H116" s="10" t="n">
-        <v>1900</v>
+        <v>699</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="10" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст и сетки</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>Стеклохолст 1х50м малярный 40гр/м.кв. SD-GLASS СДМ</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E117" s="10" t="n">
         <v>1580</v>
       </c>
       <c r="F117" s="10" t="n">
@@ -3766,398 +3904,428 @@
       </c>
       <c r="G117" s="11" t="inlineStr"/>
       <c r="H117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Клей для плитки 25кг</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E118" s="11" t="inlineStr"/>
       <c r="F118" s="11" t="inlineStr"/>
-      <c r="G118" s="11" t="inlineStr"/>
-      <c r="H118" s="11" t="inlineStr"/>
+      <c r="G118" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="H118" s="10" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Шпаклевка полимерная финишная 19кг</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E119" s="11" t="inlineStr"/>
       <c r="F119" s="11" t="inlineStr"/>
-      <c r="G119" s="11" t="inlineStr"/>
-      <c r="H119" s="11" t="inlineStr"/>
+      <c r="G119" s="10" t="n">
+        <v>331</v>
+      </c>
+      <c r="H119" s="10" t="n">
+        <v>322</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Штукатурка гипсовая легкая 25кг</t>
         </is>
       </c>
       <c r="D120" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E120" s="11" t="inlineStr"/>
       <c r="F120" s="11" t="inlineStr"/>
-      <c r="G120" s="11" t="inlineStr"/>
-      <c r="H120" s="11" t="inlineStr"/>
+      <c r="G120" s="10" t="n">
+        <v>179</v>
+      </c>
+      <c r="H120" s="10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121" s="10" t="n">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C121" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная ФОРМАН 61 25кг</t>
         </is>
       </c>
       <c r="D121" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E121" s="10" t="n">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="F121" s="10" t="n">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="G121" s="11" t="inlineStr"/>
       <c r="H121" s="11" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 23 Шпаклевка гипсовая высокопрочная 5кг</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E122" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G122" s="10" t="n">
+      <c r="E122" s="10" t="n">
         <v>120</v>
       </c>
-      <c r="H122" s="10" t="n">
+      <c r="F122" s="10" t="n">
         <v>118</v>
       </c>
+      <c r="G122" s="11" t="inlineStr"/>
+      <c r="H122" s="11" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 41 Клей гипсовый для монтажа
 ГКЛ</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E123" s="10" t="n">
-        <v>359</v>
+        <v>320</v>
       </c>
       <c r="F123" s="10" t="n">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="G123" s="11" t="inlineStr"/>
       <c r="H123" s="11" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" s="10" t="n">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C124" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 750 - 5,0 комплект</t>
         </is>
       </c>
       <c r="D124" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E124" s="11" t="inlineStr"/>
       <c r="F124" s="11" t="inlineStr"/>
-      <c r="G124" s="11" t="inlineStr"/>
+      <c r="G124" s="10" t="n">
+        <v>6499</v>
+      </c>
       <c r="H124" s="10" t="n">
         <v>6499</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="10" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
           <t>Электроизоляционная мастика 20м*5см</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>пог. м</t>
         </is>
       </c>
       <c r="E125" s="11" t="inlineStr"/>
       <c r="F125" s="11" t="inlineStr"/>
-      <c r="G125" s="11" t="inlineStr"/>
+      <c r="G125" s="10" t="n">
+        <v>315</v>
+      </c>
       <c r="H125" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="n">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C126" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 440
 кремовый</t>
         </is>
       </c>
       <c r="D126" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E126" s="11" t="inlineStr"/>
-      <c r="F126" s="10" t="n">
+      <c r="F126" s="11" t="inlineStr"/>
+      <c r="G126" s="10" t="n">
+        <v>3730</v>
+      </c>
+      <c r="H126" s="10" t="n">
         <v>3545</v>
       </c>
-      <c r="G126" s="11" t="inlineStr"/>
-      <c r="H126" s="11" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" s="10" t="n">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C127" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Керамик Максимум для всех
 видов плитки Bergauf "Keramik Maximum" 25кг</t>
         </is>
       </c>
       <c r="D127" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E127" s="11" t="inlineStr"/>
       <c r="F127" s="11" t="inlineStr"/>
-      <c r="G127" s="11" t="inlineStr"/>
+      <c r="G127" s="10" t="n">
+        <v>360</v>
+      </c>
       <c r="H127" s="10" t="n">
         <v>349</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="10" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Мозаик белый сверхсильный для
 мозаики и прозрачной плитки Bergauf "Mosaik"
 25кг</t>
         </is>
       </c>
       <c r="D128" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E128" s="11" t="inlineStr"/>
       <c r="F128" s="11" t="inlineStr"/>
-      <c r="G128" s="11" t="inlineStr"/>
-      <c r="H128" s="11" t="inlineStr"/>
+      <c r="G128" s="10" t="n">
+        <v>650</v>
+      </c>
+      <c r="H128" s="10" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" s="10" t="n">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C129" s="10" t="inlineStr">
         <is>
           <t>Штукатурка декоративная Бергауф Декор Зима "короед"
 Bergauf "Dekor Winter" 2,5мм 25кг</t>
         </is>
       </c>
       <c r="D129" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E129" s="11" t="inlineStr"/>
       <c r="F129" s="11" t="inlineStr"/>
-      <c r="G129" s="11" t="inlineStr"/>
+      <c r="G129" s="10" t="n">
+        <v>515</v>
+      </c>
       <c r="H129" s="10" t="n">
         <v>490</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>Клей Бергауф Изофикс для пенополистирола, минваты
 и нанесения армир. слоя Bergauf "Isofix"
 25кг</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E130" s="11" t="inlineStr"/>
       <c r="F130" s="11" t="inlineStr"/>
-      <c r="G130" s="11" t="inlineStr"/>
+      <c r="G130" s="10" t="n">
+        <v>395</v>
+      </c>
       <c r="H130" s="10" t="n">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="n">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>Смесь Бергауф База для предварительного выравнивания
 пола на цементной основе Bergauf "Base"
 25 кг</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E131" s="11" t="inlineStr"/>
       <c r="F131" s="11" t="inlineStr"/>
-      <c r="G131" s="11" t="inlineStr"/>
+      <c r="G131" s="10" t="n">
+        <v>242</v>
+      </c>
       <c r="H131" s="10" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="10" t="n">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C132" s="10" t="inlineStr">
         <is>
           <t>Штукатурка цементная Бергауф Путцемент для фасада
 морозостойкая 5-30 мм Bergauf "Bau Putz
 Zement" 25 кг</t>
         </is>
       </c>
       <c r="D132" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
@@ -4171,432 +4339,446 @@
       </c>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Шпаклевка Бергауф Финиш Цемент сверхбелая фасадно-финишная
 влагостойкая 0,5-3 мм Bergauf "Finish Zement"
 20 кг</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E133" s="11" t="inlineStr"/>
       <c r="F133" s="11" t="inlineStr"/>
-      <c r="G133" s="11" t="inlineStr"/>
+      <c r="G133" s="10" t="n">
+        <v>559</v>
+      </c>
       <c r="H133" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Сетка серпянка 43мм*45м самоклеющаяся, ячейка 2*2мм</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E134" s="11" t="inlineStr"/>
-      <c r="F134" s="10" t="n">
+      <c r="F134" s="11" t="inlineStr"/>
+      <c r="G134" s="10" t="n">
+        <v>108</v>
+      </c>
+      <c r="H134" s="10" t="n">
         <v>104</v>
       </c>
-      <c r="G134" s="11" t="inlineStr"/>
-      <c r="H134" s="11" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" s="10" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 9,5 мм Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E135" s="11" t="inlineStr"/>
       <c r="F135" s="11" t="inlineStr"/>
-      <c r="G135" s="11" t="inlineStr"/>
+      <c r="G135" s="10" t="n">
+        <v>192</v>
+      </c>
       <c r="H135" s="10" t="n">
-        <v>243</v>
+        <v>192</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="10" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 12,5 мм Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E136" s="11" t="inlineStr"/>
       <c r="F136" s="11" t="inlineStr"/>
-      <c r="G136" s="11" t="inlineStr"/>
+      <c r="G136" s="10" t="n">
+        <v>230</v>
+      </c>
       <c r="H136" s="10" t="n">
-        <v>289</v>
+        <v>230</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="10" t="n">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C137" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 9,5 мм влагостойкий Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="D137" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E137" s="11" t="inlineStr"/>
       <c r="F137" s="11" t="inlineStr"/>
-      <c r="G137" s="11" t="inlineStr"/>
+      <c r="G137" s="10" t="n">
+        <v>304</v>
+      </c>
       <c r="H137" s="10" t="n">
-        <v>349</v>
+        <v>295</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон 12,5 мм влагостойкий Волма 1200х2500мм</t>
         </is>
       </c>
       <c r="D138" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E138" s="11" t="inlineStr"/>
       <c r="F138" s="11" t="inlineStr"/>
-      <c r="G138" s="11" t="inlineStr"/>
+      <c r="G138" s="10" t="n">
+        <v>305</v>
+      </c>
       <c r="H138" s="10" t="n">
-        <v>385</v>
+        <v>305</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Магма 2500х1200х9,5мм</t>
         </is>
       </c>
       <c r="D139" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E139" s="11" t="inlineStr"/>
       <c r="F139" s="11" t="inlineStr"/>
       <c r="G139" s="10" t="n">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="H139" s="10" t="n">
-        <v>243</v>
+        <v>192</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="10" t="n">
         <v>134</v>
       </c>
       <c r="B140" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C140" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Магма 2500х1200х12,5мм</t>
         </is>
       </c>
       <c r="D140" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E140" s="11" t="inlineStr"/>
       <c r="F140" s="11" t="inlineStr"/>
       <c r="G140" s="10" t="n">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="H140" s="10" t="n">
-        <v>289</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="10" t="n">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C141" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Кц влагостойкий 2500х1200х9,5мм</t>
         </is>
       </c>
       <c r="D141" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E141" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G141" s="10" t="n">
+      <c r="E141" s="10" t="n">
         <v>355</v>
       </c>
-      <c r="H141" s="10" t="n">
+      <c r="F141" s="10" t="n">
         <v>350</v>
       </c>
+      <c r="G141" s="11" t="inlineStr"/>
+      <c r="H141" s="11" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" s="10" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Кц влагостойкий 2500х1200х12,5мм</t>
         </is>
       </c>
       <c r="D142" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E142" s="11" t="inlineStr"/>
       <c r="F142" s="11" t="inlineStr"/>
-      <c r="G142" s="11" t="inlineStr"/>
+      <c r="G142" s="10" t="n">
+        <v>375</v>
+      </c>
       <c r="H142" s="10" t="n">
-        <v>385</v>
+        <v>375</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 100х37-3000мм</t>
         </is>
       </c>
       <c r="D143" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E143" s="10" t="n">
         <v>435</v>
       </c>
       <c r="F143" s="10" t="n">
         <v>435</v>
       </c>
       <c r="G143" s="11" t="inlineStr"/>
       <c r="H143" s="11" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 50х37-3000мм</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E144" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G144" s="10" t="n">
+      <c r="E144" s="10" t="n">
         <v>309</v>
       </c>
-      <c r="H144" s="10" t="n">
+      <c r="F144" s="10" t="n">
         <v>299</v>
       </c>
+      <c r="G144" s="11" t="inlineStr"/>
+      <c r="H144" s="11" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" s="10" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПН 75х37-3000мм</t>
         </is>
       </c>
       <c r="D145" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E145" s="10" t="n">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="F145" s="10" t="n">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="G145" s="11" t="inlineStr"/>
       <c r="H145" s="11" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" s="10" t="n">
         <v>140</v>
       </c>
       <c r="B146" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C146" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПП 47х17 -
 3000мм</t>
         </is>
       </c>
       <c r="D146" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E146" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G146" s="10" t="n">
+      <c r="E146" s="10" t="n">
         <v>210</v>
       </c>
-      <c r="H146" s="10" t="n">
+      <c r="F146" s="10" t="n">
         <v>210</v>
       </c>
+      <c r="G146" s="11" t="inlineStr"/>
+      <c r="H146" s="11" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" s="10" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПП 60х27-3000мм</t>
         </is>
       </c>
       <c r="D147" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E147" s="10" t="n">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="F147" s="10" t="n">
-        <v>335</v>
+        <v>290</v>
       </c>
       <c r="G147" s="11" t="inlineStr"/>
       <c r="H147" s="11" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" s="10" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ППН 20х18 -
 3000мм</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E148" s="10" t="n">
@@ -4609,135 +4791,135 @@
       <c r="H148" s="11" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" s="10" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ППН 28х27-3000мм</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E149" s="10" t="n">
         <v>229</v>
       </c>
       <c r="F149" s="10" t="n">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="G149" s="11" t="inlineStr"/>
       <c r="H149" s="11" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" s="10" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 100х40-3000мм</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E150" s="10" t="n">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="F150" s="10" t="n">
-        <v>514</v>
+        <v>480</v>
       </c>
       <c r="G150" s="11" t="inlineStr"/>
       <c r="H150" s="11" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" s="10" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 50х40-3000мм</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E151" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E151" s="10" t="n">
+        <v>370</v>
+      </c>
+      <c r="F151" s="10" t="n">
+        <v>360</v>
+      </c>
+      <c r="G151" s="11" t="inlineStr"/>
+      <c r="H151" s="11" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" s="10" t="n">
         <v>146</v>
       </c>
       <c r="B152" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C152" s="10" t="inlineStr">
         <is>
           <t>Профиль Гипрок Ультра ПС 75х40-3000мм</t>
         </is>
       </c>
       <c r="D152" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E152" s="10" t="n">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="F152" s="10" t="n">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="G152" s="11" t="inlineStr"/>
       <c r="H152" s="11" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" s="10" t="n">
         <v>147</v>
       </c>
       <c r="B153" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C153" s="10" t="inlineStr">
         <is>
           <t>Подвес 60х27 Гипрок 0,9</t>
         </is>
       </c>
       <c r="D153" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E153" s="10" t="n">
         <v>19</v>
@@ -4774,55 +4956,57 @@
         <v>17</v>
       </c>
       <c r="G154" s="11" t="inlineStr"/>
       <c r="H154" s="11" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" s="10" t="n">
         <v>149</v>
       </c>
       <c r="B155" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C155" s="10" t="inlineStr">
         <is>
           <t>Соединитель одноуровневый «Краб» 60х27 Гипрок</t>
         </is>
       </c>
       <c r="D155" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E155" s="11" t="inlineStr"/>
-      <c r="F155" s="10" t="n">
+      <c r="F155" s="11" t="inlineStr"/>
+      <c r="G155" s="10" t="n">
+        <v>33</v>
+      </c>
+      <c r="H155" s="10" t="n">
         <v>31</v>
       </c>
-      <c r="G155" s="11" t="inlineStr"/>
-      <c r="H155" s="11" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" s="10" t="n">
         <v>150</v>
       </c>
       <c r="B156" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C156" s="10" t="inlineStr">
         <is>
           <t>Удлинитель ПП 47х17 Гипрок</t>
         </is>
       </c>
       <c r="D156" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E156" s="10" t="n">
         <v>9</v>
       </c>
       <c r="F156" s="10" t="n">
         <v>8</v>
@@ -4830,141 +5014,141 @@
       <c r="G156" s="11" t="inlineStr"/>
       <c r="H156" s="11" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" s="10" t="n">
         <v>151</v>
       </c>
       <c r="B157" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C157" s="10" t="inlineStr">
         <is>
           <t>Удлинитель ПП 60х27 Гипрок</t>
         </is>
       </c>
       <c r="D157" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E157" s="11" t="inlineStr"/>
       <c r="F157" s="11" t="inlineStr"/>
       <c r="G157" s="10" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H157" s="10" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="n">
         <v>152</v>
       </c>
       <c r="B158" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C158" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь (ЦПС) М200 25кг БУЛАТ</t>
         </is>
       </c>
       <c r="D158" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E158" s="10" t="n">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="F158" s="10" t="n">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="G158" s="11" t="inlineStr"/>
       <c r="H158" s="11" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" s="10" t="n">
         <v>153</v>
       </c>
       <c r="B159" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C159" s="10" t="inlineStr">
         <is>
           <t>ЧЕСТНЫЙ ГРУНТ 5% акриловый 10л универсальный
 глубокопроникающий</t>
         </is>
       </c>
       <c r="D159" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E159" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H159" s="11" t="inlineStr"/>
+      <c r="E159" s="11" t="inlineStr"/>
+      <c r="F159" s="11" t="inlineStr"/>
+      <c r="G159" s="10" t="n">
+        <v>388</v>
+      </c>
+      <c r="H159" s="10" t="n">
+        <v>352</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="10" t="n">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C160" s="10" t="inlineStr">
         <is>
           <t>ЧЕСТНЫЙ ГРУНТ 7% акриловый 10л универсальный
 глубокопроникающий</t>
         </is>
       </c>
       <c r="D160" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E160" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H160" s="11" t="inlineStr"/>
+      <c r="E160" s="11" t="inlineStr"/>
+      <c r="F160" s="11" t="inlineStr"/>
+      <c r="G160" s="10" t="n">
+        <v>392</v>
+      </c>
+      <c r="H160" s="10" t="n">
+        <v>368</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>ЧЕСТНЫЙ ГРУНТ 7% акриловый 5л универсальный
 глубокопроникающий</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E161" s="10" t="n">
         <v>254</v>
       </c>
       <c r="F161" s="10" t="n">
@@ -5031,1554 +5215,1409 @@
       <c r="G163" s="11" t="inlineStr"/>
       <c r="H163" s="11" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" s="10" t="n">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C164" s="10" t="inlineStr">
         <is>
           <t>ВОЛМА ДОМ МОЙ Шпаклевка гипсовая финишная
 25кг (1пал = 45шт)</t>
         </is>
       </c>
       <c r="D164" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E164" s="11" t="inlineStr"/>
       <c r="F164" s="11" t="inlineStr"/>
-      <c r="G164" s="11" t="inlineStr"/>
-      <c r="H164" s="11" t="inlineStr"/>
+      <c r="G164" s="10" t="n">
+        <v>349</v>
+      </c>
+      <c r="H164" s="10" t="n">
+        <v>342</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" s="10" t="n">
         <v>159</v>
       </c>
       <c r="B165" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C165" s="10" t="inlineStr">
         <is>
           <t>ДОМ МОЙ Клей для наружных и
 внутренних работ 25кг</t>
         </is>
       </c>
       <c r="D165" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="E165" s="11" t="inlineStr"/>
       <c r="F165" s="11" t="inlineStr"/>
-      <c r="G165" s="11" t="inlineStr"/>
+      <c r="G165" s="10" t="n">
+        <v>204</v>
+      </c>
       <c r="H165" s="10" t="n">
         <v>198</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="10" t="n">
         <v>160</v>
       </c>
       <c r="B166" s="10" t="inlineStr">
         <is>
           <t>Пленки технические</t>
         </is>
       </c>
       <c r="C166" s="10" t="inlineStr">
         <is>
           <t>Полотно иглопробивное 150 гр/м2, 2,2х50 м
 Геотекстиль 110 м2</t>
         </is>
       </c>
       <c r="D166" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E166" s="11" t="inlineStr"/>
       <c r="F166" s="11" t="inlineStr"/>
-      <c r="G166" s="11" t="inlineStr"/>
+      <c r="G166" s="10" t="n">
+        <v>4300</v>
+      </c>
       <c r="H166" s="10" t="n">
         <v>4200</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="10" t="n">
         <v>161</v>
       </c>
       <c r="B167" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C167" s="10" t="inlineStr">
         <is>
           <t>Быстрой ШЦ-Интерьер Штукатурка цементная для внутренних
 работ 30 кг</t>
         </is>
       </c>
       <c r="D167" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E167" s="11" t="inlineStr"/>
       <c r="F167" s="11" t="inlineStr"/>
       <c r="G167" s="10" t="n">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="H167" s="11" t="inlineStr"/>
+        <v>222</v>
+      </c>
+      <c r="H167" s="10" t="n">
+        <v>216</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" s="10" t="n">
         <v>162</v>
       </c>
       <c r="B168" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C168" s="10" t="inlineStr">
         <is>
           <t>Грунтовка БЫСТРОЙ БЕТОНКОНТАКТ 14 кг</t>
         </is>
       </c>
       <c r="D168" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E168" s="10" t="n">
         <v>1190</v>
       </c>
       <c r="F168" s="10" t="n">
         <v>1150</v>
       </c>
       <c r="G168" s="11" t="inlineStr"/>
       <c r="H168" s="11" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" s="10" t="n">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C169" s="10" t="inlineStr">
         <is>
           <t>Цемент Евро М-400 40 кг. Жигулевск</t>
         </is>
       </c>
       <c r="D169" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E169" s="11" t="inlineStr"/>
       <c r="F169" s="11" t="inlineStr"/>
-      <c r="G169" s="11" t="inlineStr"/>
-      <c r="H169" s="11" t="inlineStr"/>
+      <c r="G169" s="10" t="n">
+        <v>240</v>
+      </c>
+      <c r="H169" s="10" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" s="10" t="n">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="inlineStr">
         <is>
           <t>Пленки технические</t>
         </is>
       </c>
       <c r="C170" s="10" t="inlineStr">
         <is>
           <t>Геотекстиль Нетканый "Геофлакс" 150 2х50 м</t>
         </is>
       </c>
       <c r="D170" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E170" s="11" t="inlineStr"/>
       <c r="F170" s="11" t="inlineStr"/>
-      <c r="G170" s="11" t="inlineStr"/>
+      <c r="G170" s="10" t="n">
+        <v>3399</v>
+      </c>
       <c r="H170" s="10" t="n">
-        <v>3650</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="10" t="n">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C171" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь "ВОЛМИКС" ЦПС M200 25кг
 (KLEBER)</t>
         </is>
       </c>
       <c r="D171" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E171" s="11" t="inlineStr"/>
       <c r="F171" s="11" t="inlineStr"/>
-      <c r="G171" s="11" t="inlineStr"/>
-      <c r="H171" s="11" t="inlineStr"/>
+      <c r="G171" s="10" t="n">
+        <v>99</v>
+      </c>
+      <c r="H171" s="10" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="10" t="n">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C172" s="10" t="inlineStr">
         <is>
           <t>ФОРМАН 12 Штукатурка гипсовая машинного нанесения
 30кг</t>
         </is>
       </c>
       <c r="D172" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E172" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G172" s="10" t="n">
+      <c r="E172" s="10" t="n">
         <v>279</v>
       </c>
-      <c r="H172" s="10" t="n">
+      <c r="F172" s="10" t="n">
         <v>270</v>
       </c>
+      <c r="G172" s="11" t="inlineStr"/>
+      <c r="H172" s="11" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" s="10" t="n">
         <v>167</v>
       </c>
       <c r="B173" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C173" s="10" t="inlineStr">
         <is>
           <t>Цементно-песчаная смесь (ЦПС) PlitaMiks М200 (25
 кг)</t>
         </is>
       </c>
       <c r="D173" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E173" s="11" t="inlineStr"/>
       <c r="F173" s="11" t="inlineStr"/>
-      <c r="G173" s="11" t="inlineStr"/>
-      <c r="H173" s="11" t="inlineStr"/>
+      <c r="G173" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="H173" s="10" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" s="10" t="n">
         <v>168</v>
       </c>
       <c r="B174" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C174" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ Грунтовка глубокого проникновения СУПЕР ПРАЙМЕР
 5 л</t>
         </is>
       </c>
       <c r="D174" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E174" s="10" t="n">
-        <v>675</v>
+        <v>630</v>
       </c>
       <c r="F174" s="10" t="n">
-        <v>660</v>
+        <v>620</v>
       </c>
       <c r="G174" s="11" t="inlineStr"/>
       <c r="H174" s="11" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" s="10" t="n">
         <v>169</v>
       </c>
       <c r="B175" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C175" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ Пластификатор ЩСПК 5л</t>
         </is>
       </c>
       <c r="D175" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E175" s="10" t="n">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="F175" s="10" t="n">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="G175" s="11" t="inlineStr"/>
       <c r="H175" s="11" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" s="10" t="n">
         <v>170</v>
       </c>
       <c r="B176" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C176" s="10" t="inlineStr">
         <is>
-          <t>Клей усиленный плиточный Плитонит, для наружных
-[...1 lines deleted...]
-кг</t>
+          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
+10 кг</t>
         </is>
       </c>
       <c r="D176" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
-[...9 lines deleted...]
-      <c r="H176" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E176" s="11" t="inlineStr"/>
+      <c r="F176" s="11" t="inlineStr"/>
+      <c r="G176" s="10" t="n">
+        <v>372</v>
+      </c>
+      <c r="H176" s="10" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" s="10" t="n">
         <v>171</v>
       </c>
       <c r="B177" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C177" s="10" t="inlineStr">
         <is>
-          <t>Клей для плитки и камня Плитонит
-Plitonit B+, 25 кг</t>
+          <t>Штукатурка цементная Волма Аквапласт, базовая, 25
+кг</t>
         </is>
       </c>
       <c r="D177" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E177" s="10" t="n">
-        <v>626</v>
+        <v>255</v>
       </c>
       <c r="F177" s="10" t="n">
-        <v>567</v>
+        <v>255</v>
       </c>
       <c r="G177" s="11" t="inlineStr"/>
       <c r="H177" s="11" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" s="10" t="n">
         <v>172</v>
       </c>
       <c r="B178" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C178" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Кнауф Фуген Knauf Fugen,
-10 кг</t>
+          <t>Гипс строительный Г-5 Б II 35кг
+Форман (1 под = 35шт)</t>
         </is>
       </c>
       <c r="D178" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E178" s="11" t="inlineStr"/>
       <c r="F178" s="11" t="inlineStr"/>
-      <c r="G178" s="11" t="inlineStr"/>
+      <c r="G178" s="10" t="n">
+        <v>262</v>
+      </c>
       <c r="H178" s="10" t="n">
-        <v>362</v>
+        <v>260</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="10" t="n">
         <v>173</v>
       </c>
       <c r="B179" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C179" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка цементная Волма Аквапласт, базовая, 25
-кг</t>
+          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
+28кг/17л SHEETROCK /Шитрок</t>
         </is>
       </c>
       <c r="D179" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E179" s="10" t="n">
-        <v>300</v>
+        <v>2390</v>
       </c>
       <c r="F179" s="10" t="n">
-        <v>283</v>
+        <v>2329</v>
       </c>
       <c r="G179" s="11" t="inlineStr"/>
       <c r="H179" s="11" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" s="10" t="n">
         <v>174</v>
       </c>
       <c r="B180" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C180" s="10" t="inlineStr">
         <is>
-          <t>Гипс строительный Г-5 Б II 35кг
-Форман (1 под = 35шт)</t>
+          <t>Лента углоформирующая бумажная для швов 0,05х50
+м</t>
         </is>
       </c>
       <c r="D180" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E180" s="11" t="inlineStr"/>
-      <c r="F180" s="11" t="inlineStr"/>
+      <c r="E180" s="10" t="n">
+        <v>110</v>
+      </c>
+      <c r="F180" s="10" t="n">
+        <v>105</v>
+      </c>
       <c r="G180" s="11" t="inlineStr"/>
-      <c r="H180" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="11" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" s="10" t="n">
         <v>175</v>
       </c>
       <c r="B181" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C181" s="10" t="inlineStr">
         <is>
-          <t>Шпатлевка финишная готовая полимерная Даногипс Суперфиниш
-28кг/17л SHEETROCK /Шитрок</t>
+          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
         </is>
       </c>
       <c r="D181" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E181" s="10" t="n">
-        <v>2619</v>
+        <v>445</v>
       </c>
       <c r="F181" s="10" t="n">
-        <v>2600</v>
+        <v>445</v>
       </c>
       <c r="G181" s="11" t="inlineStr"/>
       <c r="H181" s="11" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" s="10" t="n">
         <v>176</v>
       </c>
       <c r="B182" s="10" t="inlineStr">
         <is>
-          <t>Профили для гипсокартона</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C182" s="10" t="inlineStr">
         <is>
-          <t>Лента углоформирующая бумажная для швов 0,05х50
-м</t>
+          <t>ПЛИТОНИТ Грунт 1 Концентрат 1:5 (3
+л)</t>
         </is>
       </c>
       <c r="D182" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E182" s="10" t="n">
-        <v>110</v>
+        <v>899</v>
       </c>
       <c r="F182" s="10" t="n">
-        <v>105</v>
+        <v>829</v>
       </c>
       <c r="G182" s="11" t="inlineStr"/>
       <c r="H182" s="11" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" s="10" t="n">
         <v>177</v>
       </c>
       <c r="B183" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C183" s="10" t="inlineStr">
         <is>
-          <t>weber.vetonit TT30 лайт Штукатурка цементная 25кг</t>
+          <t>ПЛИТОНИТ Грунт 1 Концентрат 1:5 (10л)</t>
         </is>
       </c>
       <c r="D183" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E183" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H183" s="11" t="inlineStr"/>
+      <c r="E183" s="11" t="inlineStr"/>
+      <c r="F183" s="11" t="inlineStr"/>
+      <c r="G183" s="10" t="n">
+        <v>2575</v>
+      </c>
+      <c r="H183" s="10" t="n">
+        <v>2498</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="n">
         <v>178</v>
       </c>
       <c r="B184" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C184" s="10" t="inlineStr">
         <is>
-          <t>ПЛИТОНИТ Грунт 1 Концентрат 1:5 (3
-л)</t>
+          <t>Гипсокартон Гипрок Аква Стронг 2500х1200х15 мм</t>
         </is>
       </c>
       <c r="D184" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E184" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E184" s="10" t="n">
+        <v>699</v>
+      </c>
+      <c r="F184" s="10" t="n">
+        <v>679</v>
+      </c>
+      <c r="G184" s="11" t="inlineStr"/>
+      <c r="H184" s="11" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" s="10" t="n">
         <v>179</v>
       </c>
       <c r="B185" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C185" s="10" t="inlineStr">
         <is>
-          <t>ПЛИТОНИТ Грунт 1 Концентрат 1:5 (10л)</t>
+          <t>weber.vetonit Easy fix Цементный клей для
+плитки 25кг</t>
         </is>
       </c>
       <c r="D185" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="E185" s="10" t="n">
-        <v>3300</v>
+        <v>550</v>
       </c>
       <c r="F185" s="10" t="n">
-        <v>2550</v>
+        <v>540</v>
       </c>
       <c r="G185" s="11" t="inlineStr"/>
       <c r="H185" s="11" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" s="10" t="n">
         <v>180</v>
       </c>
       <c r="B186" s="10" t="inlineStr">
         <is>
-          <t>Гипсокартон Волма, Гипрок, Магма</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C186" s="10" t="inlineStr">
         <is>
-          <t>Гипсокартон Гипрок Аква Стронг 2500х1200х15 мм</t>
+          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
+20кг</t>
         </is>
       </c>
       <c r="D186" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E186" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E186" s="10" t="n">
+        <v>590</v>
+      </c>
+      <c r="F186" s="10" t="n">
+        <v>550</v>
+      </c>
+      <c r="G186" s="11" t="inlineStr"/>
+      <c r="H186" s="11" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" s="10" t="n">
         <v>181</v>
       </c>
       <c r="B187" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C187" s="10" t="inlineStr">
         <is>
-          <t>weber.vetonit Easy fix Цементный клей для
-плитки 25кг</t>
+          <t>Weber Prim Facade Фасадная грунтовка, 10л</t>
         </is>
       </c>
       <c r="D187" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E187" s="10" t="n">
-        <v>550</v>
+        <v>1130</v>
       </c>
       <c r="F187" s="10" t="n">
-        <v>540</v>
+        <v>1060</v>
       </c>
       <c r="G187" s="11" t="inlineStr"/>
       <c r="H187" s="11" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" s="10" t="n">
         <v>182</v>
       </c>
       <c r="B188" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C188" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая Gyproc FAST-60 (Гипрок Фаст-60)
-20кг</t>
+          <t>ЦЕРЕЗИТ Грунтовка СТ 16 п/тонк. штукат.
+белый 5л (ведро)</t>
         </is>
       </c>
       <c r="D188" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E188" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H188" s="11" t="inlineStr"/>
+      <c r="E188" s="11" t="inlineStr"/>
+      <c r="F188" s="11" t="inlineStr"/>
+      <c r="G188" s="10" t="n">
+        <v>1115</v>
+      </c>
+      <c r="H188" s="10" t="n">
+        <v>1063</v>
+      </c>
     </row>
     <row r="189">
       <c r="A189" s="10" t="n">
         <v>183</v>
       </c>
       <c r="B189" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C189" s="10" t="inlineStr">
         <is>
-          <t>Weber Prim Facade Фасадная грунтовка, 10л</t>
+          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 5КГ</t>
         </is>
       </c>
       <c r="D189" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E189" s="11" t="inlineStr"/>
-      <c r="F189" s="11" t="inlineStr"/>
+      <c r="E189" s="10" t="n">
+        <v>360</v>
+      </c>
+      <c r="F189" s="10" t="n">
+        <v>360</v>
+      </c>
       <c r="G189" s="11" t="inlineStr"/>
-      <c r="H189" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="11" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" s="10" t="n">
         <v>184</v>
       </c>
       <c r="B190" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C190" s="10" t="inlineStr">
         <is>
-          <t>ЦЕРЕЗИТ Грунтовка СТ 16 п/тонк. штукат.
-белый 5л (ведро)</t>
+          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 20КГ</t>
         </is>
       </c>
       <c r="D190" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E190" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E190" s="10" t="n">
+        <v>1005</v>
+      </c>
+      <c r="F190" s="10" t="n">
+        <v>1005</v>
+      </c>
+      <c r="G190" s="11" t="inlineStr"/>
+      <c r="H190" s="11" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" s="10" t="n">
         <v>185</v>
       </c>
       <c r="B191" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C191" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 5КГ</t>
+          <t>Полимерная финишная шпаклевка Vetonit LR+ (Ветонит
+ЛР+), 5 кг</t>
         </is>
       </c>
       <c r="D191" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E191" s="11" t="inlineStr"/>
       <c r="F191" s="11" t="inlineStr"/>
-      <c r="G191" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G191" s="11" t="inlineStr"/>
+      <c r="H191" s="11" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" s="10" t="n">
         <v>186</v>
       </c>
       <c r="B192" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C192" s="10" t="inlineStr">
         <is>
-          <t>Шпаклевка гипсовая ГИПРОК SUPERFLOT 20КГ</t>
+          <t>Суперфинишная шпаклёвка под покраску Vetonit LR
+Pasta Brilliant (Ветонит ЛР паста бриллиант),
+18 кг</t>
         </is>
       </c>
       <c r="D192" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E192" s="11" t="inlineStr"/>
       <c r="F192" s="11" t="inlineStr"/>
-      <c r="G192" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G192" s="11" t="inlineStr"/>
+      <c r="H192" s="11" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" s="10" t="n">
         <v>187</v>
       </c>
       <c r="B193" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C193" s="10" t="inlineStr">
         <is>
-          <t>Полимерная финишная шпаклевка Vetonit LR+ (Ветонит
-ЛР+), 5 кг</t>
+          <t>Грунтовка для стен, полов и потолков
+Vetonit Prim Optimus (Ветонит прим оптимус),
+10 л</t>
         </is>
       </c>
       <c r="D193" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E193" s="11" t="inlineStr"/>
       <c r="F193" s="11" t="inlineStr"/>
       <c r="G193" s="11" t="inlineStr"/>
       <c r="H193" s="11" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" s="10" t="n">
         <v>188</v>
       </c>
       <c r="B194" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C194" s="10" t="inlineStr">
         <is>
-          <t>Суперфинишная шпаклёвка под покраску Vetonit LR
-[...1 lines deleted...]
-18 кг</t>
+          <t>Фасадная тонирующая грунтовка Vetonit Prim Uni
+(Ветонит прим юни), 25 кг</t>
         </is>
       </c>
       <c r="D194" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E194" s="11" t="inlineStr"/>
       <c r="F194" s="11" t="inlineStr"/>
       <c r="G194" s="11" t="inlineStr"/>
       <c r="H194" s="11" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" s="10" t="n">
         <v>189</v>
       </c>
       <c r="B195" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C195" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка для стен, полов и потолков
-[...1 lines deleted...]
-10 л</t>
+          <t>Штукатурка усиленная гипсовая Vetonit Profi Gyps
+(Ветонит профи гипс), 25 кг</t>
         </is>
       </c>
       <c r="D195" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E195" s="11" t="inlineStr"/>
       <c r="F195" s="11" t="inlineStr"/>
       <c r="G195" s="11" t="inlineStr"/>
       <c r="H195" s="11" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" s="10" t="n">
         <v>190</v>
       </c>
       <c r="B196" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C196" s="10" t="inlineStr">
         <is>
-          <t>Фасадная тонирующая грунтовка Vetonit Prim Uni
-(Ветонит прим юни), 25 кг</t>
+          <t>Штукатурка цементная универсальная Vetonit TT40 (Ветонит),
+25 кг</t>
         </is>
       </c>
       <c r="D196" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E196" s="11" t="inlineStr"/>
       <c r="F196" s="11" t="inlineStr"/>
       <c r="G196" s="11" t="inlineStr"/>
       <c r="H196" s="11" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" s="10" t="n">
         <v>191</v>
       </c>
       <c r="B197" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C197" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка усиленная гипсовая Vetonit Profi Gyps
-(Ветонит профи гипс), 25 кг</t>
+          <t>Клей для облицовки фасадов камнем и
+керамогранитом Vetonit Ultra Fix (Ветонит ультра
+фикс), 25 кг</t>
         </is>
       </c>
       <c r="D197" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E197" s="11" t="inlineStr"/>
       <c r="F197" s="11" t="inlineStr"/>
       <c r="G197" s="11" t="inlineStr"/>
       <c r="H197" s="11" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" s="10" t="n">
         <v>192</v>
       </c>
       <c r="B198" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C198" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка цементная универсальная Vetonit TT40 (Ветонит),
-25 кг</t>
+          <t>Универсальный наливной пол Vetonit Fast (Ветонит
+фаст) 4000, 20 кг</t>
         </is>
       </c>
       <c r="D198" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E198" s="11" t="inlineStr"/>
       <c r="F198" s="11" t="inlineStr"/>
       <c r="G198" s="11" t="inlineStr"/>
       <c r="H198" s="11" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" s="10" t="n">
         <v>193</v>
       </c>
       <c r="B199" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C199" s="10" t="inlineStr">
         <is>
-          <t>Клей для облицовки фасадов камнем и
-[...1 lines deleted...]
-фикс), 25 кг</t>
+          <t>Влагостойкая гипсовая строительная плита Гипрок Аква
+Оптима 1950Х1200Х12,5 мм</t>
         </is>
       </c>
       <c r="D199" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E199" s="11" t="inlineStr"/>
       <c r="F199" s="11" t="inlineStr"/>
       <c r="G199" s="11" t="inlineStr"/>
       <c r="H199" s="11" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" s="10" t="n">
         <v>194</v>
       </c>
       <c r="B200" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C200" s="10" t="inlineStr">
         <is>
-          <t>Универсальный наливной пол Vetonit Fast (Ветонит
-фаст) 4000, 20 кг</t>
+          <t>Влагостойкая гипсовая строительная плита Гипрок Аква
+Оптима 3000Х1200Х12.5 мм</t>
         </is>
       </c>
       <c r="D200" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E200" s="11" t="inlineStr"/>
       <c r="F200" s="11" t="inlineStr"/>
       <c r="G200" s="11" t="inlineStr"/>
       <c r="H200" s="11" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" s="10" t="n">
         <v>195</v>
       </c>
       <c r="B201" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C201" s="10" t="inlineStr">
         <is>
-          <t>Влагостойкая гипсовая строительная плита Гипрок Аква
-Оптима 1950Х1200Х12,5 мм</t>
+          <t>Звукоизоляционная плита Гипрок Мультикомфорт 2500X1200X12,5 мм</t>
         </is>
       </c>
       <c r="D201" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E201" s="11" t="inlineStr"/>
       <c r="F201" s="11" t="inlineStr"/>
       <c r="G201" s="11" t="inlineStr"/>
       <c r="H201" s="11" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" s="10" t="n">
         <v>196</v>
       </c>
       <c r="B202" s="10" t="inlineStr">
         <is>
           <t>Гипсокартон Волма, Гипрок, Магма</t>
         </is>
       </c>
       <c r="C202" s="10" t="inlineStr">
         <is>
-          <t>Влагостойкая гипсовая строительная плита Гипрок Аква
-Оптима 3000Х1200Х12.5 мм</t>
+          <t>Огневлагостойкая гипсовая строительная плита Гипрок 2500Х1200Х12.5
+мм</t>
         </is>
       </c>
       <c r="D202" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E202" s="11" t="inlineStr"/>
       <c r="F202" s="11" t="inlineStr"/>
       <c r="G202" s="11" t="inlineStr"/>
       <c r="H202" s="11" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" s="10" t="n">
         <v>197</v>
       </c>
       <c r="B203" s="10" t="inlineStr">
         <is>
-          <t>Гипсокартон Волма, Гипрок, Магма</t>
+          <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C203" s="10" t="inlineStr">
         <is>
-          <t>Звукоизоляционная плита Гипрок Мультикомфорт 2500X1200X12,5 мм</t>
-[...6 lines deleted...]
-      </c>
+          <t>Гипрок Тяга-петля 1000мм</t>
+        </is>
+      </c>
+      <c r="D203" s="11" t="inlineStr"/>
       <c r="E203" s="11" t="inlineStr"/>
       <c r="F203" s="11" t="inlineStr"/>
       <c r="G203" s="11" t="inlineStr"/>
       <c r="H203" s="11" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" s="10" t="n">
         <v>198</v>
       </c>
       <c r="B204" s="10" t="inlineStr">
         <is>
-          <t>Гипсокартон Волма, Гипрок, Магма</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C204" s="10" t="inlineStr">
         <is>
-          <t>Огневлагостойкая гипсовая строительная плита Гипрок 2500Х1200Х12.5
-мм</t>
+          <t>ФОРМАН №32 Наливной пол финишный самовыравнивающийся
+быстротвердеющий</t>
         </is>
       </c>
       <c r="D204" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E204" s="11" t="inlineStr"/>
-      <c r="F204" s="11" t="inlineStr"/>
+      <c r="E204" s="10" t="n">
+        <v>280</v>
+      </c>
+      <c r="F204" s="10" t="n">
+        <v>280</v>
+      </c>
       <c r="G204" s="11" t="inlineStr"/>
       <c r="H204" s="11" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" s="10" t="n">
         <v>199</v>
       </c>
       <c r="B205" s="10" t="inlineStr">
         <is>
-          <t>Профили для гипсокартона</t>
+          <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C205" s="10" t="inlineStr">
         <is>
-          <t>Гипрок Тяга-петля 1000мм</t>
-[...4 lines deleted...]
-      <c r="F205" s="11" t="inlineStr"/>
+          <t>ФОРМАН №33 Наливной пол финишный для
+сухих и влажных помещений</t>
+        </is>
+      </c>
+      <c r="D205" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E205" s="10" t="n">
+        <v>300</v>
+      </c>
+      <c r="F205" s="10" t="n">
+        <v>300</v>
+      </c>
       <c r="G205" s="11" t="inlineStr"/>
       <c r="H205" s="11" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" s="10" t="n">
         <v>200</v>
       </c>
       <c r="B206" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C206" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН №32 Наливной пол финишный самовыравнивающийся
-быстротвердеющий</t>
+          <t>ШГР-Стандарт Быстрой Штукатурка гипсовая ручного нанесения,
+30кг</t>
         </is>
       </c>
       <c r="D206" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E206" s="10" t="n">
-        <v>330</v>
+        <v>265</v>
       </c>
       <c r="F206" s="10" t="n">
-        <v>299</v>
+        <v>265</v>
       </c>
       <c r="G206" s="11" t="inlineStr"/>
       <c r="H206" s="11" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" s="10" t="n">
         <v>201</v>
       </c>
       <c r="B207" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C207" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН №33 Наливной пол финишный для
-сухих и влажных помещений</t>
+          <t>Клей плиточный на цементном вяжущем С2ТЕ
+ВОЛМА-Экстраклей 25 кг</t>
         </is>
       </c>
       <c r="D207" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>уп</t>
         </is>
       </c>
       <c r="E207" s="10" t="n">
-        <v>313</v>
+        <v>758</v>
       </c>
       <c r="F207" s="10" t="n">
-        <v>283</v>
+        <v>758</v>
       </c>
       <c r="G207" s="11" t="inlineStr"/>
       <c r="H207" s="11" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" s="10" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C208" s="10" t="inlineStr">
         <is>
-          <t>ШГР-Стандарт Быстрой Штукатурка гипсовая ручного нанесения,
-30кг</t>
+          <t>Плиточный клей на цементном вяжущем С1
+Т ВОЛМА-Мультиклей 25 кг</t>
         </is>
       </c>
       <c r="D208" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      </c>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="E208" s="10" t="n">
+        <v>490</v>
+      </c>
+      <c r="F208" s="10" t="n">
+        <v>490</v>
+      </c>
+      <c r="G208" s="11" t="inlineStr"/>
+      <c r="H208" s="11" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" s="10" t="n">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C209" s="10" t="inlineStr">
         <is>
-          <t>Клей плиточный на цементном вяжущем С2ТЕ
-ВОЛМА-Экстраклей 25 кг</t>
+          <t>Штукатурка "Волма-Максимум" ручного и машинного нанесения,
+30кг</t>
         </is>
       </c>
       <c r="D209" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E209" s="10" t="n">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="F209" s="10" t="n">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="G209" s="11" t="inlineStr"/>
       <c r="H209" s="11" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" s="10" t="n">
         <v>204</v>
       </c>
       <c r="B210" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C210" s="10" t="inlineStr">
         <is>
-          <t>Плиточный клей на цементном вяжущем С1
-Т ВОЛМА-Мультиклей 25 кг</t>
+          <t>Грунтовка "Бетон-Контакт", Старатели 3 кг</t>
         </is>
       </c>
       <c r="D210" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E210" s="10" t="n">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="F210" s="10" t="n">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="G210" s="11" t="inlineStr"/>
       <c r="H210" s="11" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" s="10" t="n">
         <v>205</v>
       </c>
       <c r="B211" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка гипсовая, клей, цемент</t>
+          <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C211" s="10" t="inlineStr">
         <is>
-          <t>Штукатурка "Волма-Максимум" ручного и машинного нанесения,
-30кг</t>
+          <t>Грунтовка "Бетон-Контакт", Старатели 5 кг</t>
         </is>
       </c>
       <c r="D211" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E211" s="10" t="n">
-        <v>283</v>
+        <v>750</v>
       </c>
       <c r="F211" s="10" t="n">
-        <v>256</v>
+        <v>740</v>
       </c>
       <c r="G211" s="11" t="inlineStr"/>
       <c r="H211" s="11" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" s="10" t="n">
         <v>206</v>
       </c>
       <c r="B212" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C212" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка "Бетон-Контакт", Старатели 3 кг</t>
+          <t>Грунтовка "Бетон-Контакт", Старатели 20 кг</t>
         </is>
       </c>
       <c r="D212" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E212" s="10" t="n">
-        <v>528</v>
+        <v>2450</v>
       </c>
       <c r="F212" s="10" t="n">
-        <v>510</v>
+        <v>2500</v>
       </c>
       <c r="G212" s="11" t="inlineStr"/>
       <c r="H212" s="11" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" s="10" t="n">
         <v>207</v>
       </c>
       <c r="B213" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка акриловая</t>
+          <t>Пленки технические</t>
         </is>
       </c>
       <c r="C213" s="10" t="inlineStr">
         <is>
-          <t>Грунтовка "Бетон-Контакт", Старатели 5 кг</t>
+          <t>Пленка техническая 120мкм ширина 3м /
+рукав 1,5м (100м) 300м2</t>
         </is>
       </c>
       <c r="D213" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>рул</t>
         </is>
       </c>
       <c r="E213" s="10" t="n">
-        <v>750</v>
+        <v>2537</v>
       </c>
       <c r="F213" s="10" t="n">
-        <v>740</v>
+        <v>2464</v>
       </c>
       <c r="G213" s="11" t="inlineStr"/>
       <c r="H213" s="11" t="inlineStr"/>
-    </row>
-[...171 lines deleted...]
-      <c r="H219" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>