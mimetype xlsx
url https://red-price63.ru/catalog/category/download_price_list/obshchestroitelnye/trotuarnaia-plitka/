--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -807,137 +807,147 @@
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
         <v>550</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>540</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Тучка" 300х300х24 серая</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="G9" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Колодец" 300х300х24 серая</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="G10" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Сетка" 300х300х24 серая</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="G11" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Модерн" 300х300х24 серая</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="G12" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Гладкая" 300х300х24 серая</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="G13" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка "Тучка" 300х300х24 красная</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
         <v>550</v>
       </c>
       <c r="G14" s="10" t="n">
         <v>540</v>
       </c>
     </row>
@@ -981,133 +991,139 @@
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
         <v>380</v>
       </c>
       <c r="G16" s="10" t="n">
         <v>360</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Колпак бетонный 390х390мм серый</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>230</v>
+      </c>
       <c r="G17" s="10" t="n">
         <v>220</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Колпак бетонный 390х390мм красный</t>
         </is>
       </c>
       <c r="C18" s="11" t="inlineStr"/>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
         <v>270</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>255</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Колпак бетонный 450х450мм серый</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>270</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>255</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Колпак бетонный 450х450мм красный</t>
         </is>
       </c>
       <c r="C20" s="11" t="inlineStr"/>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="10" t="n">
         <v>310</v>
       </c>
       <c r="G20" s="10" t="n">
         <v>294</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Бордюр 600х200х40мм серый</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>150</v>
+      </c>
       <c r="G21" s="10" t="n">
-        <v>130</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Бордюр 600х200х40мм красный</t>
         </is>
       </c>
       <c r="C22" s="11" t="inlineStr"/>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="n">
         <v>170</v>
       </c>
       <c r="G22" s="10" t="n">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>