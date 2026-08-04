--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,78 +760,78 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Рубероид РПП 300 (о) М 1х15м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>465</v>
+        <v>488</v>
       </c>
       <c r="E7" s="10" t="n">
         <v>460</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Праймер битумный Аквамаст Технониколь Aquamast 18
 л/16 кг</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>3202</v>
+        <v>3590</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>3150</v>
+        <v>3520</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Мастика битумная Аквамаст Технониколь Aquamast Гидроизоляция
 для фундамента 18 кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="10" t="n">
         <v>1950</v>
       </c>