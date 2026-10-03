--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,144 +760,152 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Рубероид РПП 300 (о) М 1х15м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="E7" s="10" t="n">
         <v>460</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Праймер битумный Аквамаст Технониколь Aquamast 18
 л/16 кг</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>3590</v>
+        <v>3202</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>3520</v>
+        <v>3150</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Мастика битумная Аквамаст Технониколь Aquamast Гидроизоляция
 для фундамента 18 кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>3400</v>
+      </c>
       <c r="G9" s="10" t="n">
-        <v>1950</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-резиновая Аквамаст Технониколь Aquamast Гидроизоляция
 для кровли 18 кг</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>3020</v>
+      </c>
       <c r="G10" s="10" t="n">
-        <v>1982</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>РУБЕРОИД РПП-300 ВИТ рулон 15 м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>389</v>
+      </c>
+      <c r="G11" s="10" t="n">
+        <v>369</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>