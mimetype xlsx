--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H120"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -772,52 +772,56 @@
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Кирпич</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Кирпич облицовочный ВАЗ М-150 Красный</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
-      <c r="H8" s="11" t="inlineStr"/>
+      <c r="G8" s="10" t="n">
+        <v>13</v>
+      </c>
+      <c r="H8" s="10" t="n">
+        <v>12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Керамзитовые блоки</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Керамзитоблок (СТЕНОВОЙ)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="10" t="n">
         <v>85</v>
       </c>
       <c r="F9" s="10" t="n">
         <v>80</v>
@@ -825,268 +829,276 @@
       <c r="G9" s="11" t="inlineStr"/>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Керамзитовые блоки</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Керамзитоблок (ПЕРЕГОРОДОЧНЫЙ)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="10" t="n">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="H10" s="10" t="n">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>7800</v>
+      </c>
       <c r="H11" s="10" t="n">
-        <v>4690</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х350Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="G12" s="10" t="n">
+        <v>7800</v>
+      </c>
       <c r="H12" s="10" t="n">
-        <v>4690</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х400Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>4690</v>
+      </c>
       <c r="H13" s="10" t="n">
         <v>4690</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Блоки газобетонные стеновые 625Х250Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="11" t="inlineStr"/>
-      <c r="G14" s="11" t="inlineStr"/>
+      <c r="G14" s="10" t="n">
+        <v>7800</v>
+      </c>
       <c r="H14" s="10" t="n">
-        <v>4690</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Арматура d 10мм А500С 5,85м</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E15" s="10" t="n">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="F15" s="10" t="n">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Арматура d 8мм 5,85м</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E16" s="10" t="n">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F16" s="10" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
       <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Арматура d 12мм А500С 5,85м</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E17" s="10" t="n">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="F17" s="10" t="n">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Арматура d 16мм А500С 5,85м</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E18" s="10" t="n">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="F18" s="10" t="n">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,38х1,5м 100Х100мм D 3мм</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
         <v>45</v>
@@ -1096,2723 +1108,2930 @@
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,38х1,5м 50Х50мм D 3мм</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
+      <c r="G20" s="10" t="n">
+        <v>90</v>
+      </c>
       <c r="H20" s="10" t="n">
-        <v>64</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,51х1,5м 100Х100мм D 3мм</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
-      <c r="G21" s="11" t="inlineStr"/>
+      <c r="G21" s="10" t="n">
+        <v>70</v>
+      </c>
       <c r="H21" s="10" t="n">
-        <v>47</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,51х1,5м 50Х50мм D 3мм</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
-      <c r="G22" s="11" t="inlineStr"/>
+      <c r="G22" s="10" t="n">
+        <v>110</v>
+      </c>
       <c r="H22" s="10" t="n">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,64х1,5м 100Х100мм D 3мм</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
-      <c r="G23" s="11" t="inlineStr"/>
+      <c r="G23" s="10" t="n">
+        <v>63</v>
+      </c>
       <c r="H23" s="10" t="n">
         <v>62</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Сетка кладочная 0,64х1,5м 50Х50мм D 3мм</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
-      <c r="G24" s="11" t="inlineStr"/>
+      <c r="G24" s="10" t="n">
+        <v>120</v>
+      </c>
       <c r="H24" s="10" t="n">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Труба профильная 40х20х1,5мм 6м</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E25" s="10" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F25" s="10" t="n">
         <v>95</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Труба квадратная 60х60х2мм 6м</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E26" s="10" t="n">
-        <v>285</v>
+        <v>252</v>
       </c>
       <c r="F26" s="10" t="n">
-        <v>275</v>
+        <v>248</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
-          <t>Сетка кладочная, проволока</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
-          <t>Проволока вязальная 1,2мм</t>
+          <t>Труба НКТ 73х5,5мм 2,5м</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
-          <t>кг</t>
-[...7 lines deleted...]
-      </c>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr"/>
+      <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х200Х250 мм КОТТЕДЖ</t>
+          <t>Труба НКТ 73х5,5мм 2м</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
-      <c r="H28" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х200Х250 мм ТЕПЛОН</t>
+          <t>Труба НКТ 73х5,5мм 3м</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
-      <c r="H29" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х300Х250 мм ТЕПЛОН</t>
+          <t>Проволока вязальная 1,2мм</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
-[...3 lines deleted...]
-      <c r="F30" s="11" t="inlineStr"/>
+          <t>кг</t>
+        </is>
+      </c>
+      <c r="E30" s="10" t="n">
+        <v>190</v>
+      </c>
+      <c r="F30" s="10" t="n">
+        <v>180</v>
+      </c>
       <c r="G30" s="11" t="inlineStr"/>
-      <c r="H30" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х400Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х200Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>7800</v>
+      </c>
       <c r="H31" s="10" t="n">
-        <v>4690</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х200Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
+      <c r="G32" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="H32" s="10" t="n">
-        <v>4690</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х100Х250 мм ТЕПЛОН</t>
+          <t>Блоки газобетонные стеновые 625Х300Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>м3</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="10" t="n">
-        <v>4690</v>
+        <v>3000</v>
       </c>
       <c r="H33" s="10" t="n">
-        <v>4690</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
-          <t>Кирпич</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
-          <t>Кирпич цокольный ТКЗ М-100</t>
+          <t>Блоки газобетонные стеновые 625Х400Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="11" t="inlineStr"/>
-      <c r="G34" s="11" t="inlineStr"/>
-      <c r="H34" s="11" t="inlineStr"/>
+      <c r="G34" s="10" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H34" s="10" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
-          <t>Кирпич</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
-          <t>Кирпич цокольный ТКЗ М-125</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
-      <c r="H35" s="11" t="inlineStr"/>
+      <c r="G35" s="10" t="n">
+        <v>4690</v>
+      </c>
+      <c r="H35" s="10" t="n">
+        <v>4690</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
-          <t>Кирпич</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
-          <t>Кирпич цокольный ТКЗ М-150</t>
+          <t>Блоки газобетонные перегородочные 625Х100Х250 мм ТЕПЛОН</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
+      <c r="G36" s="10" t="n">
+        <v>4690</v>
+      </c>
       <c r="H36" s="10" t="n">
-        <v>20</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Кирпич</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
-          <t>(ВАЗ М 200) Кирпич красный полнотелый
-250х120х65 мм</t>
+          <t>Кирпич цокольный ТКЗ М-100</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E37" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E37" s="11" t="inlineStr"/>
+      <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Кирпич</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Калифорния" 300х300х24 серая</t>
+          <t>Кирпич цокольный ТКЗ М-125</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
-      <c r="G38" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G38" s="11" t="inlineStr"/>
+      <c r="H38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Кирпич</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Калифорния" 300х300х24 красная</t>
+          <t>Кирпич цокольный ТКЗ М-150</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="10" t="n">
-        <v>550</v>
+        <v>20</v>
       </c>
       <c r="H39" s="10" t="n">
-        <v>540</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Кирпич</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
-          <t>Арматура А-3 (рифленая) 14мм 6м</t>
+          <t>Кирпич цокольный ВАЗ М-200</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
+      <c r="G40" s="10" t="n">
+        <v>18</v>
+      </c>
       <c r="H40" s="10" t="n">
-        <v>108</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
+          <t>Тротуарная плитка "Калифорния" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr"/>
       <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
+      <c r="G41" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="H41" s="10" t="n">
-        <v>4690</v>
+        <v>780</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х500 мм КОТТЕДЖ</t>
+          <t>Тротуарная плитка "Калифорния" 300х300х24 красная</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="11" t="inlineStr"/>
-      <c r="G42" s="11" t="inlineStr"/>
+      <c r="G42" s="10" t="n">
+        <v>550</v>
+      </c>
       <c r="H42" s="10" t="n">
-        <v>4690</v>
+        <v>540</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Тучка" 300х300х24 серая</t>
+          <t>Арматура А-3 (рифленая) 14мм 6м</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="11" t="inlineStr"/>
-      <c r="G43" s="11" t="inlineStr"/>
+      <c r="G43" s="10" t="n">
+        <v>120</v>
+      </c>
       <c r="H43" s="10" t="n">
-        <v>490</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Колодец" 300х300х24 серая</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
-      <c r="G44" s="11" t="inlineStr"/>
+      <c r="G44" s="10" t="n">
+        <v>7800</v>
+      </c>
       <c r="H44" s="10" t="n">
-        <v>490</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Сетка" 300х300х24 серая</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х500 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>м3</t>
         </is>
       </c>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="11" t="inlineStr"/>
-      <c r="G45" s="11" t="inlineStr"/>
+      <c r="G45" s="10" t="n">
+        <v>4690</v>
+      </c>
       <c r="H45" s="10" t="n">
-        <v>490</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Модерн" 300х300х24 серая</t>
+          <t>Тротуарная плитка "Тучка" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
-      <c r="G46" s="11" t="inlineStr"/>
+      <c r="G46" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="H46" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Гладкая" 300х300х24 серая</t>
+          <t>Тротуарная плитка "Колодец" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="11" t="inlineStr"/>
-      <c r="G47" s="11" t="inlineStr"/>
+      <c r="G47" s="10" t="n">
+        <v>780</v>
+      </c>
       <c r="H47" s="10" t="n">
-        <v>490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Тучка" 300х300х24 красная</t>
+          <t>Тротуарная плитка "Сетка" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="10" t="n">
-        <v>550</v>
+        <v>780</v>
       </c>
       <c r="H48" s="10" t="n">
-        <v>540</v>
+        <v>780</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Колодец" 300х300х24 красная</t>
+          <t>Тротуарная плитка "Модерн" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="10" t="n">
-        <v>550</v>
+        <v>780</v>
       </c>
       <c r="H49" s="10" t="n">
-        <v>540</v>
+        <v>780</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка "Сетка" 300х300х24 красная</t>
+          <t>Тротуарная плитка "Гладкая" 300х300х24 серая</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="11" t="inlineStr"/>
       <c r="G50" s="10" t="n">
-        <v>380</v>
+        <v>780</v>
       </c>
       <c r="H50" s="10" t="n">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
-          <t>Керамзит</t>
+          <t>Тротуарная плитка "Тучка" 300х300х24 красная</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      <c r="H51" s="11" t="inlineStr"/>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E51" s="11" t="inlineStr"/>
+      <c r="F51" s="11" t="inlineStr"/>
+      <c r="G51" s="10" t="n">
+        <v>550</v>
+      </c>
+      <c r="H51" s="10" t="n">
+        <v>540</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
-          <t>Песок речной 25кг</t>
+          <t>Тротуарная плитка "Колодец" 300х300х24 красная</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      <c r="H52" s="11" t="inlineStr"/>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E52" s="11" t="inlineStr"/>
+      <c r="F52" s="11" t="inlineStr"/>
+      <c r="G52" s="10" t="n">
+        <v>550</v>
+      </c>
+      <c r="H52" s="10" t="n">
+        <v>540</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
-          <t>Щебень</t>
+          <t>Тротуарная плитка "Сетка" 300х300х24 красная</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
-      <c r="G53" s="11" t="inlineStr"/>
+      <c r="G53" s="10" t="n">
+        <v>380</v>
+      </c>
       <c r="H53" s="10" t="n">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х100Х250 мм КОТТЕДЖ</t>
+          <t>Керамзит</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
-          <t>м3</t>
-[...3 lines deleted...]
-      <c r="F54" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E54" s="10" t="n">
+        <v>170</v>
+      </c>
+      <c r="F54" s="10" t="n">
+        <v>160</v>
+      </c>
       <c r="G54" s="11" t="inlineStr"/>
-      <c r="H54" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
-          <t>Рубероид, мастики и праймер</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
-          <t>Рубероид РПП 300 (о) М 1х15м</t>
+          <t>Песок речной 25кг</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E55" s="10" t="n">
-        <v>488</v>
+        <v>70</v>
       </c>
       <c r="F55" s="10" t="n">
-        <v>460</v>
+        <v>60</v>
       </c>
       <c r="G55" s="11" t="inlineStr"/>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
-          <t>Уголок металлический 25х25х3мм 6м</t>
+          <t>Щебень</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="11" t="inlineStr"/>
       <c r="G56" s="10" t="n">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="H56" s="10" t="n">
-        <v>114</v>
+        <v>105</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
-          <t>Уголок металлический 45х45х4мм 6м</t>
+          <t>Блоки газобетонные перегородочные 625Х100Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H57" s="11" t="inlineStr"/>
+          <t>м3</t>
+        </is>
+      </c>
+      <c r="E57" s="11" t="inlineStr"/>
+      <c r="F57" s="11" t="inlineStr"/>
+      <c r="G57" s="10" t="n">
+        <v>4690</v>
+      </c>
+      <c r="H57" s="10" t="n">
+        <v>4690</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная</t>
+          <t>Рубероид, мастики и праймер</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная стеклопластиковая АСК-6 (бухта 50м)</t>
+          <t>Рубероид РПП 300 (о) М 1х15м</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="10" t="n">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="F58" s="10" t="n">
-        <v>430</v>
+        <v>460</v>
       </c>
       <c r="G58" s="11" t="inlineStr"/>
       <c r="H58" s="11" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная стеклопластиковая АСК-8 (бухта 50м)</t>
+          <t>Уголок металлический 25х25х3мм 6м</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E59" s="10" t="n">
-        <v>611</v>
+        <v>120</v>
       </c>
       <c r="F59" s="10" t="n">
-        <v>609</v>
+        <v>114</v>
       </c>
       <c r="G59" s="11" t="inlineStr"/>
       <c r="H59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная стеклопластиковая АСК-10 (бухта 50м)</t>
+          <t>Уголок металлический 45х45х4мм 6м</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E60" s="10" t="n">
-        <v>940</v>
+        <v>205</v>
       </c>
       <c r="F60" s="10" t="n">
-        <v>920</v>
+        <v>200</v>
       </c>
       <c r="G60" s="11" t="inlineStr"/>
       <c r="H60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
-          <t>Kerakam (керакам)</t>
+          <t>Арматура композитная</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
-          <t>Керакам 51 (КПТП I) Керамический пустотелый
-теплоизоляционный камень</t>
+          <t>Арматура композитная стеклопластиковая АСК-6 (бухта 50м)</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E61" s="11" t="inlineStr"/>
-      <c r="F61" s="11" t="inlineStr"/>
+      <c r="E61" s="10" t="n">
+        <v>430</v>
+      </c>
+      <c r="F61" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="G61" s="11" t="inlineStr"/>
-      <c r="H61" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
-          <t>Kerakam (керакам)</t>
+          <t>Арматура композитная</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
-          <t>Керакам 44 (КПТП V) Керамический пустотелый
-теплоизоляционный камень</t>
+          <t>Арматура композитная стеклопластиковая АСК-8 (бухта 50м)</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E62" s="11" t="inlineStr"/>
-      <c r="F62" s="11" t="inlineStr"/>
+      <c r="E62" s="10" t="n">
+        <v>580</v>
+      </c>
+      <c r="F62" s="10" t="n">
+        <v>570</v>
+      </c>
       <c r="G62" s="11" t="inlineStr"/>
-      <c r="H62" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
-          <t>Kerakam (керакам)</t>
+          <t>Арматура композитная</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
-          <t>Керакам 38 (КПТН II) Керамический пустотелый
-теплоизоляционный камень</t>
+          <t>Арматура композитная стеклопластиковая АСК-10 (бухта 50м)</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E63" s="11" t="inlineStr"/>
-      <c r="F63" s="11" t="inlineStr"/>
+      <c r="E63" s="10" t="n">
+        <v>830</v>
+      </c>
+      <c r="F63" s="10" t="n">
+        <v>830</v>
+      </c>
       <c r="G63" s="11" t="inlineStr"/>
-      <c r="H63" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
-          <t>Керакам 25 (КПТН I) Керамический пустотелый
+          <t>Керакам 51 (КПТП I) Керамический пустотелый
 теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
-      <c r="G64" s="11" t="inlineStr"/>
+      <c r="G64" s="10" t="n">
+        <v>109</v>
+      </c>
       <c r="H64" s="10" t="n">
-        <v>57</v>
+        <v>106</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
-          <t>Керакам 25XL (КПТВ IV) Керамический пустотелый
+          <t>Керакам 44 (КПТП V) Керамический пустотелый
 теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
-      <c r="G65" s="11" t="inlineStr"/>
+      <c r="G65" s="10" t="n">
+        <v>100</v>
+      </c>
       <c r="H65" s="10" t="n">
-        <v>79</v>
+        <v>97</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
-          <t>Керакам 38 Тhermo (КПТП II) Керамический
-пустотелый теплоизоляционный камень</t>
+          <t>Керакам 38 (КПТН II) Керамический пустотелый
+теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="G66" s="10" t="n">
+        <v>82</v>
+      </c>
       <c r="H66" s="10" t="n">
         <v>79</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
-          <t>KAIMAN 38 Керамический пустотелый теплоизоляционный камень
-(Керакам)</t>
+          <t>Керакам 25 (КПТН I) Керамический пустотелый
+теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>59</v>
+      </c>
       <c r="H67" s="10" t="n">
-        <v>110</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
-          <t>KAIMAN 30 Керамический пустотелый теплоизоляционный камень
-(Керакам)</t>
+          <t>Керакам 25XL (КПТВ IV) Керамический пустотелый
+теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="11" t="inlineStr"/>
-      <c r="G68" s="11" t="inlineStr"/>
+      <c r="G68" s="10" t="n">
+        <v>82</v>
+      </c>
       <c r="H68" s="10" t="n">
-        <v>88</v>
+        <v>79</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
-          <t>Керакам 12 (КПТВ III) Керамический пустотелый
-теплоизоляционный перегородочный камень</t>
+          <t>Керакам 38 Тhermo (КПТП II) Керамический
+пустотелый теплоизоляционный камень</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E69" s="11" t="inlineStr"/>
       <c r="F69" s="11" t="inlineStr"/>
-      <c r="G69" s="11" t="inlineStr"/>
+      <c r="G69" s="10" t="n">
+        <v>82</v>
+      </c>
       <c r="H69" s="10" t="n">
-        <v>55</v>
+        <v>79</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
-          <t>Керакам Vent (КМК-в) Керамический вентиляционный выход</t>
+          <t>KAIMAN 38 Керамический пустотелый теплоизоляционный камень
+(Керакам)</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="11" t="inlineStr"/>
-      <c r="G70" s="11" t="inlineStr"/>
+      <c r="G70" s="10" t="n">
+        <v>113</v>
+      </c>
       <c r="H70" s="10" t="n">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
-          <t>Керакам Π (КП-VI) Керамический п-образный камень</t>
+          <t>KAIMAN 30 Керамический пустотелый теплоизоляционный камень
+(Керакам)</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
-      <c r="G71" s="11" t="inlineStr"/>
+      <c r="G71" s="10" t="n">
+        <v>90</v>
+      </c>
       <c r="H71" s="10" t="n">
-        <v>26</v>
+        <v>88</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
-          <t>Керакам U (КППП V) Керамический U-образный
-камень</t>
+          <t>Керакам 12 (КПТВ III) Керамический пустотелый
+теплоизоляционный перегородочный камень</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>57</v>
+      </c>
       <c r="H72" s="10" t="n">
-        <v>73</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
-          <t>Керакам 25+ (КПТД I) Керамический торцевой
-камень</t>
+          <t>Керакам Vent (КМК-в) Керамический вентиляционный выход</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
-      <c r="G73" s="11" t="inlineStr"/>
+      <c r="G73" s="10" t="n">
+        <v>104</v>
+      </c>
       <c r="H73" s="10" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
-          <t>Керакам 38+ (КПТД II) Керамический торцевой
-камень</t>
+          <t>Керакам Π (КП-VI) Керамический п-образный камень</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="11" t="inlineStr"/>
-      <c r="G74" s="11" t="inlineStr"/>
+      <c r="G74" s="10" t="n">
+        <v>27</v>
+      </c>
       <c r="H74" s="10" t="n">
-        <v>73</v>
+        <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
-          <t>KAIMAN 38+ (КПТД III-К) Керамический торцевой
-камень (Керакам)</t>
+          <t>Керакам U (КППП V) Керамический U-образный
+камень</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
-      <c r="G75" s="11" t="inlineStr"/>
+      <c r="G75" s="10" t="n">
+        <v>75</v>
+      </c>
       <c r="H75" s="10" t="n">
         <v>73</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
-          <t>Керакам 8 (КПТВ II) Керамический пустотелый
-теплоизоляционный перегородочный камень</t>
+          <t>Керакам 25+ (КПТД I) Керамический торцевой
+камень</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>51</v>
+      </c>
       <c r="H76" s="10" t="n">
-        <v>36</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х100Х250 мм КОТТЕДЖ</t>
+          <t>Керакам 38+ (КПТД II) Керамический торцевой
+камень</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
-      <c r="H77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>75</v>
+      </c>
+      <c r="H77" s="10" t="n">
+        <v>73</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
+          <t>KAIMAN 38+ (КПТД III-К) Керамический торцевой
+камень (Керакам)</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
-      <c r="G78" s="11" t="inlineStr"/>
-      <c r="H78" s="11" t="inlineStr"/>
+      <c r="G78" s="10" t="n">
+        <v>75</v>
+      </c>
+      <c r="H78" s="10" t="n">
+        <v>73</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Kerakam (керакам)</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х200Х250 мм КОТТЕДЖ</t>
+          <t>Керакам 8 (КПТВ II) Керамический пустотелый
+теплоизоляционный перегородочный камень</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="11" t="inlineStr"/>
-      <c r="G79" s="11" t="inlineStr"/>
-      <c r="H79" s="11" t="inlineStr"/>
+      <c r="G79" s="10" t="n">
+        <v>37</v>
+      </c>
+      <c r="H79" s="10" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные перегородочные 625Х100Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
-      <c r="H80" s="11" t="inlineStr"/>
+      <c r="G80" s="10" t="n">
+        <v>130</v>
+      </c>
+      <c r="H80" s="10" t="n">
+        <v>125</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
-          <t>Блоки газобетонные стеновые 625Х400Х250 мм КОТТЕДЖ</t>
+          <t>Блоки газобетонные перегородочные 625Х150Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="11" t="inlineStr"/>
-      <c r="G81" s="11" t="inlineStr"/>
-      <c r="H81" s="11" t="inlineStr"/>
+      <c r="G81" s="10" t="n">
+        <v>190</v>
+      </c>
+      <c r="H81" s="10" t="n">
+        <v>180</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
-          <t>Труба профильная 20х20х1,5мм 6м</t>
+          <t>Блоки газобетонные стеновые 625Х200Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H82" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E82" s="11" t="inlineStr"/>
+      <c r="F82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>150</v>
+      </c>
+      <c r="H82" s="10" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
-          <t>Уголок металлический 32х32х4мм 6м</t>
+          <t>Блоки газобетонные стеновые 625Х300Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H83" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E83" s="11" t="inlineStr"/>
+      <c r="F83" s="11" t="inlineStr"/>
+      <c r="G83" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="H83" s="10" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
-          <t>Уголок металлический 63х63х5мм 6м</t>
+          <t>Блоки газобетонные стеновые 625Х400Х250 мм КОТТЕДЖ</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H84" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E84" s="11" t="inlineStr"/>
+      <c r="F84" s="11" t="inlineStr"/>
+      <c r="G84" s="10" t="n">
+        <v>266</v>
+      </c>
+      <c r="H84" s="10" t="n">
+        <v>256</v>
+      </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
-          <t>Газобетонные блоки</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
-          <t>ФОРМАН 55 Клей цементный для газобетона
-25кг</t>
+          <t>Труба профильная 20х20х1,5мм 6м</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      </c>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E85" s="10" t="n">
+        <v>67</v>
+      </c>
+      <c r="F85" s="10" t="n">
+        <v>64</v>
+      </c>
+      <c r="G85" s="11" t="inlineStr"/>
+      <c r="H85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
-          <t>Рубероид, мастики и праймер</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
-          <t>Праймер битумный Аквамаст Технониколь Aquamast 18
-л/16 кг</t>
+          <t>Уголок металлический 32х32х4мм 6м</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>п.м.</t>
         </is>
       </c>
       <c r="E86" s="10" t="n">
-        <v>3590</v>
+        <v>170</v>
       </c>
       <c r="F86" s="10" t="n">
-        <v>3520</v>
+        <v>160</v>
       </c>
       <c r="G86" s="11" t="inlineStr"/>
       <c r="H86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
-          <t>Рубероид, мастики и праймер</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
-          <t>Мастика битумная Аквамаст Технониколь Aquamast Гидроизоляция
-для фундамента 18 кг</t>
+          <t>Уголок металлический 63х63х5мм 6м</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F87" s="11" t="inlineStr"/>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E87" s="10" t="n">
+        <v>345</v>
+      </c>
+      <c r="F87" s="10" t="n">
+        <v>340</v>
+      </c>
       <c r="G87" s="11" t="inlineStr"/>
-      <c r="H87" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
-          <t>Рубероид, мастики и праймер</t>
+          <t>Газобетонные блоки</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
-          <t>Мастика битумно-резиновая Аквамаст Технониколь Aquamast Гидроизоляция
-для кровли 18 кг</t>
+          <t>ФОРМАН 55 Клей цементный для газобетона
+25кг</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E88" s="11" t="inlineStr"/>
-      <c r="F88" s="11" t="inlineStr"/>
+      <c r="E88" s="10" t="n">
+        <v>255</v>
+      </c>
+      <c r="F88" s="10" t="n">
+        <v>255</v>
+      </c>
       <c r="G88" s="11" t="inlineStr"/>
-      <c r="H88" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Рубероид, мастики и праймер</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
-          <t>Колпак бетонный 390х390мм серый</t>
+          <t>Праймер битумный Аквамаст Технониколь Aquamast 18
+л/16 кг</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E89" s="11" t="inlineStr"/>
-      <c r="F89" s="11" t="inlineStr"/>
+      <c r="E89" s="10" t="n">
+        <v>3202</v>
+      </c>
+      <c r="F89" s="10" t="n">
+        <v>3150</v>
+      </c>
       <c r="G89" s="11" t="inlineStr"/>
-      <c r="H89" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Рубероид, мастики и праймер</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
-          <t>Колпак бетонный 390х390мм красный</t>
-[...2 lines deleted...]
-      <c r="D90" s="11" t="inlineStr"/>
+          <t>Мастика битумная Аквамаст Технониколь Aquamast Гидроизоляция
+для фундамента 18 кг</t>
+        </is>
+      </c>
+      <c r="D90" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E90" s="11" t="inlineStr"/>
       <c r="F90" s="11" t="inlineStr"/>
       <c r="G90" s="10" t="n">
-        <v>270</v>
+        <v>3400</v>
       </c>
       <c r="H90" s="10" t="n">
-        <v>255</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
-          <t>Тротуарная плитка</t>
+          <t>Рубероид, мастики и праймер</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
-          <t>Колпак бетонный 450х450мм серый</t>
+          <t>Мастика битумно-резиновая Аквамаст Технониколь Aquamast Гидроизоляция
+для кровли 18 кг</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E91" s="11" t="inlineStr"/>
       <c r="F91" s="11" t="inlineStr"/>
-      <c r="G91" s="11" t="inlineStr"/>
+      <c r="G91" s="10" t="n">
+        <v>3020</v>
+      </c>
       <c r="H91" s="10" t="n">
-        <v>255</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
-          <t>Колпак бетонный 450х450мм красный</t>
-[...2 lines deleted...]
-      <c r="D92" s="11" t="inlineStr"/>
+          <t>Колпак бетонный 390х390мм серый</t>
+        </is>
+      </c>
+      <c r="D92" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E92" s="11" t="inlineStr"/>
       <c r="F92" s="11" t="inlineStr"/>
       <c r="G92" s="10" t="n">
-        <v>310</v>
+        <v>230</v>
       </c>
       <c r="H92" s="10" t="n">
-        <v>294</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
-          <t>Бордюр 600х200х40мм серый</t>
-[...6 lines deleted...]
-      </c>
+          <t>Колпак бетонный 390х390мм красный</t>
+        </is>
+      </c>
+      <c r="D93" s="11" t="inlineStr"/>
       <c r="E93" s="11" t="inlineStr"/>
       <c r="F93" s="11" t="inlineStr"/>
-      <c r="G93" s="11" t="inlineStr"/>
+      <c r="G93" s="10" t="n">
+        <v>270</v>
+      </c>
       <c r="H93" s="10" t="n">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
-          <t>Бордюр 600х200х40мм красный</t>
-[...2 lines deleted...]
-      <c r="D94" s="11" t="inlineStr"/>
+          <t>Колпак бетонный 450х450мм серый</t>
+        </is>
+      </c>
+      <c r="D94" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
       <c r="G94" s="10" t="n">
-        <v>170</v>
+        <v>270</v>
       </c>
       <c r="H94" s="10" t="n">
-        <v>160</v>
+        <v>255</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
-          <t>Песок карьерный</t>
-[...6 lines deleted...]
-      </c>
+          <t>Колпак бетонный 450х450мм красный</t>
+        </is>
+      </c>
+      <c r="D95" s="11" t="inlineStr"/>
       <c r="E95" s="11" t="inlineStr"/>
       <c r="F95" s="11" t="inlineStr"/>
-      <c r="G95" s="11" t="inlineStr"/>
+      <c r="G95" s="10" t="n">
+        <v>310</v>
+      </c>
       <c r="H95" s="10" t="n">
-        <v>165</v>
+        <v>294</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
-          <t>Песок речной 1 категория</t>
+          <t>Бордюр 600х200х40мм серый</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
-          <t>тн</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="11" t="inlineStr"/>
-      <c r="G96" s="11" t="inlineStr"/>
+      <c r="G96" s="10" t="n">
+        <v>150</v>
+      </c>
       <c r="H96" s="10" t="n">
-        <v>330</v>
+        <v>145</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
-          <t>Сыпучие материалы</t>
+          <t>Тротуарная плитка</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
-          <t>Песок речной 2 категория</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бордюр 600х200х40мм красный</t>
+        </is>
+      </c>
+      <c r="D97" s="11" t="inlineStr"/>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
-      <c r="G97" s="11" t="inlineStr"/>
+      <c r="G97" s="10" t="n">
+        <v>170</v>
+      </c>
       <c r="H97" s="10" t="n">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
-          <t>Щебень 5-20мм М400-600</t>
+          <t>Песок карьерный</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
-      <c r="G98" s="11" t="inlineStr"/>
+      <c r="G98" s="10" t="n">
+        <v>175</v>
+      </c>
       <c r="H98" s="10" t="n">
-        <v>880</v>
+        <v>165</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
-          <t>Щебень 20-40мм М400-600</t>
+          <t>Песок речной 1 категория</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E99" s="11" t="inlineStr"/>
       <c r="F99" s="11" t="inlineStr"/>
-      <c r="G99" s="11" t="inlineStr"/>
+      <c r="G99" s="10" t="n">
+        <v>345</v>
+      </c>
       <c r="H99" s="10" t="n">
-        <v>715</v>
+        <v>330</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
-          <t>Щебень 40-70мм М400-600</t>
+          <t>Песок речной 2 категория</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E100" s="11" t="inlineStr"/>
       <c r="F100" s="11" t="inlineStr"/>
-      <c r="G100" s="11" t="inlineStr"/>
+      <c r="G100" s="10" t="n">
+        <v>230</v>
+      </c>
       <c r="H100" s="10" t="n">
-        <v>737</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
-          <t>Щебень 5-20мм М600-800</t>
+          <t>Щебень 5-20мм М400-600</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E101" s="11" t="inlineStr"/>
       <c r="F101" s="11" t="inlineStr"/>
-      <c r="G101" s="11" t="inlineStr"/>
+      <c r="G101" s="10" t="n">
+        <v>920</v>
+      </c>
       <c r="H101" s="10" t="n">
-        <v>1045</v>
+        <v>880</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
-          <t>Щебень 20-40мм М600-800</t>
+          <t>Щебень 20-40мм М400-600</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="11" t="inlineStr"/>
-      <c r="G102" s="11" t="inlineStr"/>
+      <c r="G102" s="10" t="n">
+        <v>747</v>
+      </c>
       <c r="H102" s="10" t="n">
-        <v>990</v>
+        <v>715</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
-          <t>Щебень 40-70мм М600-800</t>
+          <t>Щебень 40-70мм М400-600</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>тн</t>
         </is>
       </c>
       <c r="E103" s="11" t="inlineStr"/>
       <c r="F103" s="11" t="inlineStr"/>
-      <c r="G103" s="11" t="inlineStr"/>
+      <c r="G103" s="10" t="n">
+        <v>770</v>
+      </c>
       <c r="H103" s="10" t="n">
-        <v>990</v>
+        <v>737</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
-          <t>Заглушка для труб 60х60 плоская, черная</t>
+          <t>Щебень 5-20мм М600-800</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      <c r="H104" s="11" t="inlineStr"/>
+          <t>тн</t>
+        </is>
+      </c>
+      <c r="E104" s="11" t="inlineStr"/>
+      <c r="F104" s="11" t="inlineStr"/>
+      <c r="G104" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H104" s="10" t="n">
+        <v>1045</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
-          <t>Заглушка для труб 60х60, домиком, черная</t>
+          <t>Щебень 20-40мм М600-800</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      <c r="H105" s="11" t="inlineStr"/>
+          <t>тн</t>
+        </is>
+      </c>
+      <c r="E105" s="11" t="inlineStr"/>
+      <c r="F105" s="11" t="inlineStr"/>
+      <c r="G105" s="10" t="n">
+        <v>1035</v>
+      </c>
+      <c r="H105" s="10" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
-          <t>Керамзитовые блоки</t>
+          <t>Сыпучие материалы</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
-          <t>Керамзитоблок (ПЕРЕГОРОДОЧНЫЙ) опт</t>
+          <t>Щебень 40-70мм М600-800</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>тн</t>
         </is>
       </c>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="11" t="inlineStr"/>
       <c r="G106" s="10" t="n">
-        <v>22</v>
+        <v>1035</v>
       </c>
       <c r="H106" s="10" t="n">
-        <v>35</v>
+        <v>990</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
-          <t>Керамзитовые блоки</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
-          <t>Керамзитоблок (СТЕНОВОЙ) опт</t>
+          <t>Заглушка для труб 60х60 плоская, черная</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E107" s="11" t="inlineStr"/>
-      <c r="F107" s="11" t="inlineStr"/>
+      <c r="E107" s="10" t="n">
+        <v>22</v>
+      </c>
+      <c r="F107" s="10" t="n">
+        <v>20</v>
+      </c>
       <c r="G107" s="11" t="inlineStr"/>
-      <c r="H107" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="11" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
-          <t>Фиксатор для арматуры " звездочка 30
-"</t>
+          <t>Заглушка для труб 60х60, домиком, черная</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E108" s="11" t="inlineStr"/>
+      <c r="E108" s="10" t="n">
+        <v>48</v>
+      </c>
       <c r="F108" s="10" t="n">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="G108" s="11" t="inlineStr"/>
       <c r="H108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Керамзитовые блоки</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
-          <t>Опора для сыпучих грунтов (под фиксатор
-арматуры)</t>
+          <t>Керамзитоблок (ПЕРЕГОРОДОЧНЫЙ) опт</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
-      <c r="G109" s="11" t="inlineStr"/>
+      <c r="G109" s="10" t="n">
+        <v>40</v>
+      </c>
       <c r="H109" s="10" t="n">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
-          <t>Металлопрокат</t>
+          <t>Керамзитовые блоки</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
-          <t>Труба профильная 40х20х2мм 6м</t>
+          <t>Керамзитоблок (СТЕНОВОЙ) опт</t>
         </is>
       </c>
       <c r="D110" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H110" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E110" s="11" t="inlineStr"/>
+      <c r="F110" s="11" t="inlineStr"/>
+      <c r="G110" s="10" t="n">
+        <v>70</v>
+      </c>
+      <c r="H110" s="10" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" s="10" t="n">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C111" s="10" t="inlineStr">
         <is>
-          <t>Труба квадратная 40х40х2мм 6м</t>
+          <t>Фиксатор для арматуры " звездочка 30
+"</t>
         </is>
       </c>
       <c r="D111" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H111" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E111" s="11" t="inlineStr"/>
+      <c r="F111" s="11" t="inlineStr"/>
+      <c r="G111" s="10" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="H111" s="10" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" s="10" t="n">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C112" s="10" t="inlineStr">
         <is>
-          <t>Труба квадратная 80х80х3мм 6м металлическая</t>
+          <t>Опора для сыпучих грунтов (под фиксатор
+арматуры)</t>
         </is>
       </c>
       <c r="D112" s="10" t="inlineStr">
         <is>
-          <t>п.м.</t>
-[...9 lines deleted...]
-      <c r="H112" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E112" s="11" t="inlineStr"/>
+      <c r="F112" s="11" t="inlineStr"/>
+      <c r="G112" s="10" t="n">
+        <v>5</v>
+      </c>
+      <c r="H112" s="10" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" s="10" t="n">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C113" s="10" t="inlineStr">
         <is>
-          <t>Фиксатор для арматуры " Стойка "</t>
+          <t>Труба профильная 40х20х2мм 6м</t>
         </is>
       </c>
       <c r="D113" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F113" s="11" t="inlineStr"/>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E113" s="10" t="n">
+        <v>118</v>
+      </c>
+      <c r="F113" s="10" t="n">
+        <v>118</v>
+      </c>
       <c r="G113" s="11" t="inlineStr"/>
-      <c r="H113" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
           <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
-          <t>Фиксатор для арматуры " Стульчик 30
-"</t>
+          <t>Труба квадратная 40х40х2мм 6м</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F114" s="11" t="inlineStr"/>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E114" s="10" t="n">
+        <v>162</v>
+      </c>
+      <c r="F114" s="10" t="n">
+        <v>162</v>
+      </c>
       <c r="G114" s="11" t="inlineStr"/>
-      <c r="H114" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="11" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
-          <t>Рубероид, мастики и праймер</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
-          <t>РУБЕРОИД РПП-300 ВИТ рулон 15 м2</t>
+          <t>Труба квадратная 80х80х3мм 6м металлическая</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F115" s="11" t="inlineStr"/>
+          <t>п.м.</t>
+        </is>
+      </c>
+      <c r="E115" s="10" t="n">
+        <v>460</v>
+      </c>
+      <c r="F115" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="G115" s="11" t="inlineStr"/>
       <c r="H115" s="11" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
-          <t>Сетка кладочная, проволока</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
-          <t>Сетка кладочная 1х2м 100х100мм D 3мм</t>
+          <t>Фиксатор для арматуры " Стойка "</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E116" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H116" s="11" t="inlineStr"/>
+      <c r="E116" s="11" t="inlineStr"/>
+      <c r="F116" s="11" t="inlineStr"/>
+      <c r="G116" s="10" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="H116" s="10" t="n">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" s="10" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
-          <t>Сетка кладочная, проволока</t>
+          <t>Металлопрокат</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
-          <t>Сетка кладочная 1х2м 50х50мм D 3мм</t>
+          <t>Фиксатор для арматуры " Стульчик 30
+"</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E117" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H117" s="11" t="inlineStr"/>
+      <c r="E117" s="11" t="inlineStr"/>
+      <c r="F117" s="11" t="inlineStr"/>
+      <c r="G117" s="10" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H117" s="10" t="n">
+        <v>2.2</v>
+      </c>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная</t>
+          <t>Рубероид, мастики и праймер</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
-          <t>Арматура композитная стеклопластиковая АСК-12 (бухта 50м)</t>
+          <t>РУБЕРОИД РПП-300 ВИТ рулон 15 м2</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E118" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H118" s="11" t="inlineStr"/>
+      <c r="E118" s="11" t="inlineStr"/>
+      <c r="F118" s="11" t="inlineStr"/>
+      <c r="G118" s="10" t="n">
+        <v>389</v>
+      </c>
+      <c r="H118" s="10" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
-          <t>Профилированные мембраны</t>
+          <t>Сетка кладочная, проволока</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
-          <t>PLANTER (Плантер) eco мембрана профилированная 2x20
-м 40м2</t>
+          <t>Сетка кладочная 1х2м 100х100мм D 3мм</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
-          <t>рул</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E119" s="10" t="n">
-        <v>5665</v>
+        <v>138</v>
       </c>
       <c r="F119" s="10" t="n">
-        <v>5381</v>
+        <v>125</v>
       </c>
       <c r="G119" s="11" t="inlineStr"/>
       <c r="H119" s="11" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
+          <t>Сетка кладочная, проволока</t>
+        </is>
+      </c>
+      <c r="C120" s="10" t="inlineStr">
+        <is>
+          <t>Сетка кладочная 1х2м 50х50мм D 3мм</t>
+        </is>
+      </c>
+      <c r="D120" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E120" s="10" t="n">
+        <v>215</v>
+      </c>
+      <c r="F120" s="10" t="n">
+        <v>197</v>
+      </c>
+      <c r="G120" s="11" t="inlineStr"/>
+      <c r="H120" s="11" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="10" t="n">
+        <v>115</v>
+      </c>
+      <c r="B121" s="10" t="inlineStr">
+        <is>
+          <t>Арматура композитная</t>
+        </is>
+      </c>
+      <c r="C121" s="10" t="inlineStr">
+        <is>
+          <t>Арматура композитная стеклопластиковая АСК-12 (бухта 50м)</t>
+        </is>
+      </c>
+      <c r="D121" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E121" s="10" t="n">
+        <v>1170</v>
+      </c>
+      <c r="F121" s="10" t="n">
+        <v>1170</v>
+      </c>
+      <c r="G121" s="11" t="inlineStr"/>
+      <c r="H121" s="11" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="10" t="n">
+        <v>116</v>
+      </c>
+      <c r="B122" s="10" t="inlineStr">
+        <is>
           <t>Профилированные мембраны</t>
         </is>
       </c>
-      <c r="C120" s="10" t="inlineStr">
+      <c r="C122" s="10" t="inlineStr">
+        <is>
+          <t>PLANTER (Плантер) eco мембрана профилированная 2x20
+м 40м2</t>
+        </is>
+      </c>
+      <c r="D122" s="10" t="inlineStr">
+        <is>
+          <t>рул</t>
+        </is>
+      </c>
+      <c r="E122" s="10" t="n">
+        <v>5665</v>
+      </c>
+      <c r="F122" s="10" t="n">
+        <v>5381</v>
+      </c>
+      <c r="G122" s="11" t="inlineStr"/>
+      <c r="H122" s="11" t="inlineStr"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="10" t="n">
+        <v>117</v>
+      </c>
+      <c r="B123" s="10" t="inlineStr">
+        <is>
+          <t>Профилированные мембраны</t>
+        </is>
+      </c>
+      <c r="C123" s="10" t="inlineStr">
         <is>
           <t>PLANTER (Плантер) standard мембрана профилированная 1х20
 м</t>
         </is>
       </c>
-      <c r="D120" s="10" t="inlineStr">
+      <c r="D123" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E120" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-        <v>5400</v>
+      <c r="E123" s="11" t="inlineStr"/>
+      <c r="F123" s="11" t="inlineStr"/>
+      <c r="G123" s="10" t="n">
+        <v>3800</v>
+      </c>
+      <c r="H123" s="10" t="n">
+        <v>3600</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 