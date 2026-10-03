--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -761,747 +761,799 @@
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Аэратор коньковый ТехноНИКОЛЬ 0,61м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>599</v>
+      </c>
       <c r="G7" s="10" t="n">
-        <v>427</v>
+        <v>527</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Карнизная планка 127х60х2000мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>400</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>370</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Торцевая планка для гибкой черепицы 98х25х70х2000мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>410</v>
+      </c>
       <c r="G9" s="10" t="n">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 3,6кг)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D10" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F10" s="10" t="n">
+      <c r="D10" s="10" t="n">
         <v>2214</v>
       </c>
-      <c r="G10" s="10" t="n">
+      <c r="E10" s="10" t="n">
         <v>2062</v>
       </c>
+      <c r="F10" s="11" t="inlineStr"/>
+      <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Гвозди кровельные с кольцевой накаткой и
 цинковым покрытием</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="D11" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F11" s="10" t="n">
+      <c r="D11" s="10" t="n">
         <v>250</v>
       </c>
-      <c r="G11" s="10" t="n">
+      <c r="E11" s="10" t="n">
         <v>240</v>
       </c>
+      <c r="F11" s="11" t="inlineStr"/>
+      <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Shinglas Коньково-карнизная черепица 5м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>4500</v>
+      </c>
       <c r="G12" s="10" t="n">
         <v>3900</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ендовый ковер 10м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>7720</v>
+      </c>
       <c r="G13" s="10" t="n">
-        <v>4620</v>
+        <v>7334</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP PROF 40м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>4960</v>
+      </c>
       <c r="G14" s="10" t="n">
         <v>4840</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP ULTRA 15м2 (самоклеющийся),
 Андереп Ультра 15м2</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
         <v>4832</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>4638</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Примыкание для гибкой черепицы 20х50х15х2000мм</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>122</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>118</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (картридж 0,4кг)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D17" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F17" s="10" t="n">
+      <c r="D17" s="10" t="n">
         <v>360</v>
       </c>
-      <c r="G17" s="10" t="n">
+      <c r="E17" s="10" t="n">
         <v>340</v>
       </c>
+      <c r="F17" s="11" t="inlineStr"/>
+      <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 12кг)</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>2695</v>
+      </c>
       <c r="G18" s="10" t="n">
-        <v>3500</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер D-Basis Standart 15м2</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>1947</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>1851</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер D-Basis Comfort 40м2 (самоклеющийся)</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>8208</v>
+      </c>
       <c r="G20" s="10" t="n">
-        <v>7800</v>
+        <v>6697</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер K-EL ICOPAL 15м2</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>1482</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>1438</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель AquAsystem</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
-      <c r="F22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>58</v>
+      </c>
       <c r="G22" s="10" t="n">
         <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Neoizol OS ЭМС 2,2
 15м2</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>5373</v>
+      </c>
       <c r="G23" s="10" t="n">
-        <v>4861</v>
+        <v>4567</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Katepal U-EL (с самоклеющейся
 полосой) 15м2</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
-      <c r="F24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>5683</v>
+      </c>
       <c r="G24" s="10" t="n">
         <v>5399</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Katepal Prime Base (с
 самоклеющейся полосой) 20м2</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>6148</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>5840</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Коньково-карнизная черепица 5м2</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>4903</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>4657</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 10л (9 кг)</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>5000</v>
+      </c>
       <c r="G27" s="10" t="n">
-        <v>3871</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 0,29л (0,35 кг)</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G28" s="10" t="n">
-        <v>285</v>
+        <v>370</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Docke Ендовый ковер 1х10м</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>6695</v>
+      </c>
       <c r="G29" s="10" t="n">
-        <v>8191</v>
+        <v>6369</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Katepal Ендовый ковер 10х0,7м</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>7401</v>
+      </c>
       <c r="G30" s="10" t="n">
         <v>7031</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Katepal Коньково-карнизная черепица</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>7401</v>
+      </c>
       <c r="G31" s="10" t="n">
         <v>7031</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP GL Light, Андереп
 Лайт 15м2</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D32" s="10" t="n">
         <v>1650</v>
       </c>
       <c r="E32" s="10" t="n">
         <v>1620</v>
       </c>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
-      <c r="F33" s="11" t="inlineStr"/>
+      <c r="F33" s="10" t="n">
+        <v>127</v>
+      </c>
       <c r="G33" s="10" t="n">
         <v>119</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
-      <c r="F34" s="11" t="inlineStr"/>
+      <c r="F34" s="10" t="n">
+        <v>135</v>
+      </c>
       <c r="G34" s="10" t="n">
         <v>125</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 5л (4,2 кг)</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="G35" s="10" t="n">
-        <v>1991</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Docke Гвозди кровельные оцинкованные ершенные (уп-5
 кг)</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
-      <c r="F36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>1450</v>
+      </c>
       <c r="G36" s="10" t="n">
-        <v>1778</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>RoofShield Подкладочный ковер Neoizol GL (50)
 15м2</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>2760</v>
+      </c>
       <c r="G37" s="10" t="n">
-        <v>2099</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Аэратор коньковый DOCKE PIE</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="10" t="n">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="G38" s="10" t="n">
         <v>590</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Docke EUROPA Коньково-карнизная черепица 5м2 Серый</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>5200</v>
+      </c>
       <c r="G39" s="10" t="n">
-        <v>3579</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Docke EUROPA Коньково-карнизная черепица 5м2 Коричневый</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D40" s="10" t="n">
         <v>5200</v>
       </c>
       <c r="E40" s="10" t="n">
         <v>5000</v>
       </c>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
     </row>