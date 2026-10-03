--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G75"/>
+  <dimension ref="A1:G74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -799,51 +799,53 @@
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Сандал (3м2)</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Миндаль (3м2)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>768</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>768</v>
@@ -867,51 +869,51 @@
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
         <v>384</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Соната Красная (3м2)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Соната Коричневая (3м2)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
         <v>384</v>
       </c>
       <c r="G13" s="10" t="n">
@@ -958,95 +960,99 @@
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
         <v>760</v>
       </c>
       <c r="G15" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Юта (2,6м2)</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>760</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Онтарио (2,6м2)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
         <v>760</v>
       </c>
       <c r="G17" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Техас (2,6м2)</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>760</v>
+      </c>
       <c r="G18" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Мичиган (2,6м2)</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="10" t="n">
         <v>760</v>
       </c>
       <c r="G19" s="10" t="n">
         <v>760</v>
@@ -1184,51 +1190,53 @@
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>982</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>982</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Барселона (2м2)</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>982</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>982</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Севилья (2м2)</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
         <v>982</v>
       </c>
       <c r="G27" s="10" t="n">
         <v>982</v>
@@ -1517,51 +1525,53 @@
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="10" t="n">
         <v>768</v>
       </c>
       <c r="G42" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Shinglas УЛЬТРА Самба Малахит (3м2)</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
-      <c r="F43" s="11" t="inlineStr"/>
+      <c r="F43" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="G43" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Shinglas УЛЬТРА Самба Рубин (3м2)</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="10" t="n">
         <v>768</v>
       </c>
       <c r="G44" s="10" t="n">
         <v>768</v>
@@ -1584,95 +1594,99 @@
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="10" t="n">
         <v>557</v>
       </c>
       <c r="G45" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Shinglas РАНЧО Серый (2м2)</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
-      <c r="F46" s="11" t="inlineStr"/>
+      <c r="F46" s="10" t="n">
+        <v>557</v>
+      </c>
       <c r="G46" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Shinglas РАНЧО Красный (2м2)</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D47" s="11" t="inlineStr"/>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="10" t="n">
         <v>557</v>
       </c>
       <c r="G47" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Shinglas Вестерн Каньон (1,5м2)</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
-      <c r="F48" s="11" t="inlineStr"/>
+      <c r="F48" s="10" t="n">
+        <v>1645</v>
+      </c>
       <c r="G48" s="10" t="n">
         <v>1645</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Коррида (2м2)</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr"/>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="10" t="n">
         <v>982</v>
       </c>
       <c r="G49" s="10" t="n">
         <v>982</v>
@@ -1856,72 +1870,76 @@
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
       <c r="F57" s="10" t="n">
         <v>2377</v>
       </c>
       <c r="G57" s="10" t="n">
         <v>2377</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Shinglas Континент Европа (1,5м2)</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
-      <c r="F58" s="11" t="inlineStr"/>
+      <c r="F58" s="10" t="n">
+        <v>2377</v>
+      </c>
       <c r="G58" s="10" t="n">
         <v>2377</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Тёрн (3м2)</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D59" s="11" t="inlineStr"/>
       <c r="E59" s="11" t="inlineStr"/>
-      <c r="F59" s="11" t="inlineStr"/>
+      <c r="F59" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="G59" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Кедр (3м2)</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D60" s="11" t="inlineStr"/>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="10" t="n">
         <v>768</v>
       </c>
       <c r="G60" s="10" t="n">
         <v>768</v>
@@ -2059,51 +2077,53 @@
       <c r="D66" s="11" t="inlineStr"/>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="10" t="n">
         <v>560</v>
       </c>
       <c r="G66" s="10" t="n">
         <v>550</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Shinglas КЛАССИК Модерн Мрамор (3м2)</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D67" s="11" t="inlineStr"/>
       <c r="E67" s="11" t="inlineStr"/>
-      <c r="F67" s="11" t="inlineStr"/>
+      <c r="F67" s="10" t="n">
+        <v>560</v>
+      </c>
       <c r="G67" s="10" t="n">
         <v>550</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Shinglas КЛАССИК Модерн Плато (3м2)</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D68" s="11" t="inlineStr"/>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="10" t="n">
         <v>560</v>
       </c>
       <c r="G68" s="10" t="n">
         <v>550</v>
@@ -2168,122 +2188,101 @@
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="10" t="n">
         <v>384</v>
       </c>
       <c r="G71" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Аккорд Серый (3м2)</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D72" s="11" t="inlineStr"/>
       <c r="E72" s="11" t="inlineStr"/>
-      <c r="F72" s="11" t="inlineStr"/>
+      <c r="F72" s="10" t="n">
+        <v>384</v>
+      </c>
       <c r="G72" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Аккорд Красный (3м2)</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr"/>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="10" t="n">
         <v>384</v>
       </c>
       <c r="G73" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Аккорд Коричневый (3м2)</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D74" s="11" t="inlineStr"/>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="10" t="n">
         <v>384</v>
       </c>
       <c r="G74" s="10" t="n">
         <v>384</v>
-      </c>
-[...21 lines deleted...]
-        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 