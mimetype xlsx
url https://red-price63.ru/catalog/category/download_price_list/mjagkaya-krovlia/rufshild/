--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -808,162 +808,170 @@
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
         <v>415</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili ЭКО Лайт стандарт красный
 с оттенением</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>415</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт коричневый</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>536</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>498</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт зеленый</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>536</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>498</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт красный с
 оттенением</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
         <v>536</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>498</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт модерн коричневый с
 оттенением</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>610</v>
+      </c>
       <c r="G13" s="10" t="n">
-        <v>498</v>
+        <v>610</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт готик осенний</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>658</v>
+      </c>
       <c r="G14" s="10" t="n">
         <v>612</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт готик красный</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
         <v>658</v>
       </c>
       <c r="G15" s="10" t="n">
         <v>612</v>
@@ -1170,51 +1178,53 @@
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>748</v>
       </c>
       <c r="G24" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic стандарт синий</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>748</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic стандарт зеленый с оттенением</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
         <v>748</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>658</v>
@@ -1260,51 +1270,53 @@
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
         <v>748</v>
       </c>
       <c r="G28" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic модерн нежно зеленый</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>748</v>
+      </c>
       <c r="G29" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic модерн миндальный</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="10" t="n">
         <v>748</v>
       </c>
       <c r="G30" s="10" t="n">
         <v>658</v>