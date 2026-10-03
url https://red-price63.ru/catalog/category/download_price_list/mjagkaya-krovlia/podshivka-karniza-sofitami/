--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -762,53 +762,55 @@
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит с центральной перфорацией
 Т4 3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>508</v>
+      </c>
       <c r="G7" s="10" t="n">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит без перфорации Т4
 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>550</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>540</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
@@ -828,58 +830,58 @@
         </is>
       </c>
       <c r="D9" s="10" t="n">
         <v>730</v>
       </c>
       <c r="E9" s="10" t="n">
         <v>687</v>
       </c>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль белый</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D10" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F10" s="10" t="n">
+      <c r="D10" s="10" t="n">
         <v>290</v>
       </c>
-      <c r="G10" s="10" t="n">
+      <c r="E10" s="10" t="n">
         <v>278</v>
       </c>
+      <c r="F10" s="11" t="inlineStr"/>
+      <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка белый</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
         <v>130</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>123</v>
       </c>
     </row>
     <row r="12">
@@ -920,104 +922,104 @@
         </is>
       </c>
       <c r="D13" s="10" t="n">
         <v>980</v>
       </c>
       <c r="E13" s="10" t="n">
         <v>898</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль коричневый</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D14" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F14" s="10" t="n">
+      <c r="D14" s="10" t="n">
         <v>375</v>
       </c>
-      <c r="G14" s="10" t="n">
+      <c r="E14" s="10" t="n">
         <v>330</v>
       </c>
+      <c r="F14" s="11" t="inlineStr"/>
+      <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Grand Line Наружный угол 3м коричневый</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
         <v>1280</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>1170</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка коричневый</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D16" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F16" s="10" t="n">
+      <c r="D16" s="10" t="n">
         <v>305</v>
       </c>
-      <c r="G16" s="10" t="n">
+      <c r="E16" s="10" t="n">
         <v>305</v>
       </c>
+      <c r="F16" s="11" t="inlineStr"/>
+      <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-фаска белая</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
         <v>886</v>
       </c>
       <c r="E17" s="10" t="n">
         <v>840</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
@@ -1150,53 +1152,55 @@
       <c r="D23" s="10" t="n">
         <v>260</v>
       </c>
       <c r="E23" s="10" t="n">
         <v>260</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Дёке J-профиль шоколад</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
-      <c r="F24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="G24" s="10" t="n">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Docke Финишный профиль 3м пломбир</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="10" t="n">
         <v>290</v>
       </c>
       <c r="E25" s="10" t="n">
         <v>290</v>
       </c>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
@@ -1263,53 +1267,55 @@
       <c r="D28" s="10" t="n">
         <v>1050</v>
       </c>
       <c r="E28" s="10" t="n">
         <v>1050</v>
       </c>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль пломбир</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>730</v>
+      </c>
       <c r="G29" s="10" t="n">
-        <v>591</v>
+        <v>687</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль шоколад</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="10" t="n">
         <v>940</v>
       </c>
       <c r="E30" s="10" t="n">
         <v>930</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
@@ -1326,51 +1332,53 @@
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="10" t="n">
         <v>316</v>
       </c>
       <c r="G31" s="10" t="n">
         <v>307</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
-      <c r="F32" s="11" t="inlineStr"/>
+      <c r="F32" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="G32" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
 перфорацией Белый</t>
         </is>
       </c>
       <c r="C33" s="11" t="inlineStr"/>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="10" t="n">
         <v>316</v>
       </c>
       <c r="G33" s="10" t="n">
         <v>307</v>
       </c>
     </row>
     <row r="34">
@@ -1414,324 +1422,340 @@
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="10" t="n">
         <v>413</v>
       </c>
       <c r="G35" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
-      <c r="F36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="G36" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="G37" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
-      <c r="F38" s="11" t="inlineStr"/>
+      <c r="F38" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="G38" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
 перфорацией Графит</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>413</v>
+      </c>
       <c r="G39" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
-      <c r="F40" s="11" t="inlineStr"/>
+      <c r="F40" s="10" t="n">
+        <v>413</v>
+      </c>
       <c r="G40" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит без перфорации Т4
 3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="10" t="n">
         <v>500</v>
       </c>
       <c r="E41" s="10" t="n">
         <v>500</v>
       </c>
       <c r="F41" s="11" t="inlineStr"/>
       <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит с центральной перфорацией
 Т4 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
-      <c r="F42" s="11" t="inlineStr"/>
+      <c r="F42" s="10" t="n">
+        <v>556</v>
+      </c>
       <c r="G42" s="10" t="n">
-        <v>620</v>
+        <v>556</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит с центральной перфорацией
 Т4 3,00х0,305м 0,915м2 Пломбир</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D43" s="10" t="n">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="E43" s="10" t="n">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="F43" s="11" t="inlineStr"/>
       <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит с центральной перфорацией
 Т4 3,00х0,305м 0,915м2 Шоколад</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="10" t="n">
         <v>450</v>
       </c>
       <c r="E44" s="10" t="n">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
 Пломбир</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D45" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G45" s="11" t="inlineStr"/>
+      <c r="D45" s="11" t="inlineStr"/>
+      <c r="E45" s="11" t="inlineStr"/>
+      <c r="F45" s="10" t="n">
+        <v>520</v>
+      </c>
+      <c r="G45" s="10" t="n">
+        <v>499</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
 Шоколад</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="E46" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
 ПЛОМБИР</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D47" s="11" t="inlineStr"/>
       <c r="E47" s="11" t="inlineStr"/>
-      <c r="F47" s="11" t="inlineStr"/>
+      <c r="F47" s="10" t="n">
+        <v>520</v>
+      </c>
       <c r="G47" s="10" t="n">
-        <v>430</v>
+        <v>499</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
 ШОКОЛАД</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
-      <c r="F48" s="11" t="inlineStr"/>
+      <c r="F48" s="10" t="n">
+        <v>620</v>
+      </c>
       <c r="G48" s="10" t="n">
-        <v>497</v>
+        <v>610</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="10" t="n">
         <v>1190</v>
       </c>
       <c r="E49" s="10" t="n">
         <v>1100</v>
       </c>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="11" t="inlineStr"/>
     </row>