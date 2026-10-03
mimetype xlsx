--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -849,72 +849,76 @@
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>1178</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>1120</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Classic KL красный</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>1178</v>
+      </c>
       <c r="G11" s="10" t="n">
         <v>1120</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Foxy черный</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>886</v>
+      </c>
       <c r="G12" s="10" t="n">
         <v>842</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Foxy красный</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
         <v>886</v>
       </c>
       <c r="G13" s="10" t="n">
         <v>842</v>
@@ -960,51 +964,53 @@
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="10" t="n">
         <v>886</v>
       </c>
       <c r="G15" s="10" t="n">
         <v>842</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Katrilli серый</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>1188</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>1128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Katrilli синий</t>
         </is>
       </c>
       <c r="C17" s="11" t="inlineStr"/>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="10" t="n">
         <v>1188</v>
       </c>
       <c r="G17" s="10" t="n">
         <v>1128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
@@ -1203,51 +1209,53 @@
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
         <v>1225</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Jazzy зеленый</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>1225</v>
+      </c>
       <c r="G27" s="10" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Jazzy красный</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
         <v>1225</v>
       </c>
       <c r="G28" s="10" t="n">
         <v>1163</v>
@@ -1523,51 +1531,53 @@
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="10" t="n">
         <v>1269</v>
       </c>
       <c r="G40" s="10" t="n">
         <v>1205</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Rocky южный оникс</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr"/>
       <c r="E41" s="11" t="inlineStr"/>
-      <c r="F41" s="11" t="inlineStr"/>
+      <c r="F41" s="10" t="n">
+        <v>1269</v>
+      </c>
       <c r="G41" s="10" t="n">
         <v>1205</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Ambient аравийское дерево</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="10" t="n">
         <v>1585</v>
       </c>
       <c r="G42" s="10" t="n">
         <v>1505</v>
@@ -1590,51 +1600,53 @@
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="10" t="n">
         <v>1585</v>
       </c>
       <c r="G43" s="10" t="n">
         <v>1505</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Ambient серебристый коралл</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
-      <c r="F44" s="11" t="inlineStr"/>
+      <c r="F44" s="10" t="n">
+        <v>1585</v>
+      </c>
       <c r="G44" s="10" t="n">
         <v>1505</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>