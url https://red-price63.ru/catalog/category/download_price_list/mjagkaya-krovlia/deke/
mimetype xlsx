--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G70"/>
+  <dimension ref="A1:G69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -784,51 +784,53 @@
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
         <v>712</v>
       </c>
       <c r="G7" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Кёльн Имбирь</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>712</v>
+      </c>
       <c r="G8" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Кёльн Мята</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
         <v>712</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>712</v>
@@ -851,53 +853,55 @@
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>712</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Генуя Трюфель</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>1084</v>
+      </c>
       <c r="G11" s="10" t="n">
-        <v>733</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Генуя Мускат</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="10" t="n">
         <v>733</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>733</v>
       </c>
     </row>
@@ -1165,51 +1169,53 @@
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="10" t="n">
         <v>616</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>616</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Ницца Щербет</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>616</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>616</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Кофе</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="10" t="n">
         <v>857</v>
       </c>
       <c r="G27" s="10" t="n">
         <v>857</v>
@@ -1255,51 +1261,53 @@
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="10" t="n">
         <v>857</v>
       </c>
       <c r="G29" s="10" t="n">
         <v>857</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Чили</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
-      <c r="F30" s="11" t="inlineStr"/>
+      <c r="F30" s="10" t="n">
+        <v>857</v>
+      </c>
       <c r="G30" s="10" t="n">
         <v>857</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Фладен</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="10" t="n">
         <v>857</v>
       </c>
       <c r="G31" s="10" t="n">
         <v>857</v>
@@ -1322,51 +1330,53 @@
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
         <v>733</v>
       </c>
       <c r="G32" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Шеффилд Миндаль</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr"/>
       <c r="E33" s="11" t="inlineStr"/>
-      <c r="F33" s="11" t="inlineStr"/>
+      <c r="F33" s="10" t="n">
+        <v>733</v>
+      </c>
       <c r="G33" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Шеффилд Бисквит</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr"/>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="10" t="n">
         <v>733</v>
       </c>
       <c r="G34" s="10" t="n">
         <v>733</v>
@@ -1389,74 +1399,78 @@
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="10" t="n">
         <v>733</v>
       </c>
       <c r="G35" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 10л (9 кг)</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr"/>
       <c r="E36" s="11" t="inlineStr"/>
-      <c r="F36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>5000</v>
+      </c>
       <c r="G36" s="10" t="n">
-        <v>3871</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 0,29л (0,35 кг)</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
-      <c r="F37" s="11" t="inlineStr"/>
+      <c r="F37" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G37" s="10" t="n">
-        <v>285</v>
+        <v>370</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD СОТА Коричневый</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="10" t="n">
         <v>515</v>
       </c>
       <c r="G38" s="10" t="n">
         <v>515</v>
       </c>
     </row>
@@ -1563,51 +1577,53 @@
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="10" t="n">
         <v>515</v>
       </c>
       <c r="G43" s="10" t="n">
         <v>515</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD СОТА Серый</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
-      <c r="F44" s="11" t="inlineStr"/>
+      <c r="F44" s="10" t="n">
+        <v>515</v>
+      </c>
       <c r="G44" s="10" t="n">
         <v>515</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD ТЕТРИС Красный</t>
         </is>
       </c>
       <c r="C45" s="11" t="inlineStr"/>
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="10" t="n">
         <v>330</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
@@ -1624,134 +1640,140 @@
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="10" t="n">
         <v>630</v>
       </c>
       <c r="G46" s="10" t="n">
         <v>630</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КОЛЬЧУГА Зеленый</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D47" s="11" t="inlineStr"/>
       <c r="E47" s="11" t="inlineStr"/>
-      <c r="F47" s="11" t="inlineStr"/>
+      <c r="F47" s="10" t="n">
+        <v>630</v>
+      </c>
       <c r="G47" s="10" t="n">
         <v>630</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КРОНА Красный</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="10" t="n">
         <v>644</v>
       </c>
       <c r="G48" s="10" t="n">
         <v>644</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КРОНА Серый</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr"/>
       <c r="E49" s="11" t="inlineStr"/>
-      <c r="F49" s="11" t="inlineStr"/>
+      <c r="F49" s="10" t="n">
+        <v>644</v>
+      </c>
       <c r="G49" s="10" t="n">
         <v>644</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD ТЕТРИС Зеленый</t>
         </is>
       </c>
       <c r="C50" s="11" t="inlineStr"/>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="10" t="n">
         <v>330</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Женева Фладен</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D51" s="11" t="inlineStr"/>
       <c r="E51" s="11" t="inlineStr"/>
-      <c r="F51" s="11" t="inlineStr"/>
+      <c r="F51" s="10" t="n">
+        <v>890</v>
+      </c>
       <c r="G51" s="10" t="n">
         <v>890</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Женева Арахис</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D52" s="11" t="inlineStr"/>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="10" t="n">
         <v>890</v>
       </c>
       <c r="G52" s="10" t="n">
         <v>890</v>
@@ -1845,51 +1867,53 @@
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="10" t="n">
         <v>890</v>
       </c>
       <c r="G56" s="10" t="n">
         <v>890</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Саппоро Вагаси</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
-      <c r="F57" s="11" t="inlineStr"/>
+      <c r="F57" s="10" t="n">
+        <v>1255</v>
+      </c>
       <c r="G57" s="10" t="n">
         <v>1255</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Саппоро Кофе</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="10" t="n">
         <v>1255</v>
       </c>
       <c r="G58" s="10" t="n">
         <v>1255</v>
@@ -1912,75 +1936,79 @@
       <c r="D59" s="11" t="inlineStr"/>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="10" t="n">
         <v>1255</v>
       </c>
       <c r="G59" s="10" t="n">
         <v>1255</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 5л (4,2 кг)</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D60" s="11" t="inlineStr"/>
       <c r="E60" s="11" t="inlineStr"/>
-      <c r="F60" s="11" t="inlineStr"/>
+      <c r="F60" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="G60" s="10" t="n">
-        <v>1991</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Docke Гвозди кровельные оцинкованные ершенные (уп-5
 кг)</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D61" s="11" t="inlineStr"/>
       <c r="E61" s="11" t="inlineStr"/>
-      <c r="F61" s="11" t="inlineStr"/>
+      <c r="F61" s="10" t="n">
+        <v>1450</v>
+      </c>
       <c r="G61" s="10" t="n">
-        <v>1778</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke PIE BASIC ЛАБИРИНТ
 Коричневый</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
@@ -2016,172 +2044,140 @@
           <t>м2</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr"/>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
       <c r="G64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke PIE BASIC ШЕСТИГРАННИК
 Серый</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr"/>
       <c r="E65" s="11" t="inlineStr"/>
-      <c r="F65" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="11" t="inlineStr"/>
+      <c r="G65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ЛАБИРИНТ Коричневый</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D66" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="D66" s="11" t="inlineStr"/>
+      <c r="E66" s="11" t="inlineStr"/>
+      <c r="F66" s="10" t="n">
+        <v>417</v>
+      </c>
+      <c r="G66" s="10" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ЛАБИРИНТ Серый</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D67" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="D67" s="11" t="inlineStr"/>
+      <c r="E67" s="11" t="inlineStr"/>
+      <c r="F67" s="10" t="n">
+        <v>417</v>
+      </c>
+      <c r="G67" s="10" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ШЕСТИГРАННИК Коричневый</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D68" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G68" s="11" t="inlineStr"/>
+      <c r="D68" s="11" t="inlineStr"/>
+      <c r="E68" s="11" t="inlineStr"/>
+      <c r="F68" s="10" t="n">
+        <v>365</v>
+      </c>
+      <c r="G68" s="10" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ШЕСТИГРАННИК Серый</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D69" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D69" s="11" t="inlineStr"/>
+      <c r="E69" s="11" t="inlineStr"/>
       <c r="F69" s="11" t="inlineStr"/>
       <c r="G69" s="11" t="inlineStr"/>
-    </row>
-[...22 lines deleted...]
-      <c r="G70" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>