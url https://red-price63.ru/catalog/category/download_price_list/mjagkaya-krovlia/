--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -796,51 +796,53 @@
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Сандал (3м2)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="G9" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="H9" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Миндаль (3м2)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
@@ -850,53 +852,55 @@
       <c r="H10" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Аэратор коньковый ТехноНИКОЛЬ 0,61м</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>599</v>
+      </c>
       <c r="H11" s="10" t="n">
-        <v>427</v>
+        <v>527</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Карнизная планка 127х60х2000мм</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="10" t="n">
         <v>400</v>
       </c>
       <c r="F12" s="10" t="n">
@@ -904,111 +908,113 @@
       </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Торцевая планка для гибкой черепицы 98х25х70х2000мм</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>410</v>
+      </c>
       <c r="H13" s="10" t="n">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 3,6кг)</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E14" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G14" s="10" t="n">
+      <c r="E14" s="10" t="n">
         <v>2214</v>
       </c>
-      <c r="H14" s="10" t="n">
+      <c r="F14" s="10" t="n">
         <v>2062</v>
       </c>
+      <c r="G14" s="11" t="inlineStr"/>
+      <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Гвозди кровельные с кольцевой накаткой и
 цинковым покрытием</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="E15" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G15" s="10" t="n">
+      <c r="E15" s="10" t="n">
         <v>250</v>
       </c>
-      <c r="H15" s="10" t="n">
+      <c r="F15" s="10" t="n">
         <v>240</v>
       </c>
+      <c r="G15" s="11" t="inlineStr"/>
+      <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Соната Зеленая (3м2)</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="10" t="n">
         <v>384</v>
       </c>
@@ -1016,81 +1022,83 @@
         <v>384</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Соната Красная (3м2)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="10" t="n">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="H17" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит с центральной перфорацией
 Т4 3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="G18" s="10" t="n">
+        <v>508</v>
+      </c>
       <c r="H18" s="10" t="n">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит без перфорации Т4
 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
         <v>550</v>
       </c>
@@ -1125,58 +1133,58 @@
       <c r="F20" s="10" t="n">
         <v>687</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
       <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль белый</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E21" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G21" s="10" t="n">
+      <c r="E21" s="10" t="n">
         <v>290</v>
       </c>
-      <c r="H21" s="10" t="n">
+      <c r="F21" s="10" t="n">
         <v>278</v>
       </c>
+      <c r="G21" s="11" t="inlineStr"/>
+      <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка белый</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="10" t="n">
         <v>130</v>
       </c>
@@ -1295,51 +1303,53 @@
       <c r="H26" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Юта (2,6м2)</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
-      <c r="G27" s="11" t="inlineStr"/>
+      <c r="G27" s="10" t="n">
+        <v>760</v>
+      </c>
       <c r="H27" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Онтарио (2,6м2)</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
@@ -1349,51 +1359,53 @@
       <c r="H28" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Техас (2,6м2)</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
-      <c r="G29" s="11" t="inlineStr"/>
+      <c r="G29" s="10" t="n">
+        <v>760</v>
+      </c>
       <c r="H29" s="10" t="n">
         <v>760</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Shinglas КАНТРИ Мичиган (2,6м2)</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
@@ -1571,51 +1583,53 @@
       <c r="H36" s="10" t="n">
         <v>982</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Барселона (2м2)</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
-      <c r="G37" s="11" t="inlineStr"/>
+      <c r="G37" s="10" t="n">
+        <v>982</v>
+      </c>
       <c r="H37" s="10" t="n">
         <v>982</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Севилья (2м2)</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
@@ -1625,103 +1639,109 @@
       <c r="H38" s="10" t="n">
         <v>982</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Shinglas Коньково-карнизная черепица 5м2</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
       <c r="F39" s="11" t="inlineStr"/>
-      <c r="G39" s="11" t="inlineStr"/>
+      <c r="G39" s="10" t="n">
+        <v>4500</v>
+      </c>
       <c r="H39" s="10" t="n">
         <v>3900</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ендовый ковер 10м2</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
-      <c r="G40" s="11" t="inlineStr"/>
+      <c r="G40" s="10" t="n">
+        <v>7720</v>
+      </c>
       <c r="H40" s="10" t="n">
-        <v>4620</v>
+        <v>7334</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP PROF 40м2</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr"/>
       <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
+      <c r="G41" s="10" t="n">
+        <v>4960</v>
+      </c>
       <c r="H41" s="10" t="n">
         <v>4840</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер ANDEREP ULTRA 15м2 (самоклеющийся),
 Андереп Ультра 15м2</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E42" s="10" t="n">
@@ -2096,51 +2116,53 @@
       <c r="H57" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Shinglas УЛЬТРА Самба Малахит (3м2)</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="11" t="inlineStr"/>
-      <c r="G58" s="11" t="inlineStr"/>
+      <c r="G58" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="H58" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Shinglas УЛЬТРА Самба Рубин (3м2)</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="11" t="inlineStr"/>
@@ -2176,165 +2198,167 @@
       <c r="F60" s="10" t="n">
         <v>898</v>
       </c>
       <c r="G60" s="11" t="inlineStr"/>
       <c r="H60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль коричневый</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E61" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G61" s="10" t="n">
+      <c r="E61" s="10" t="n">
         <v>375</v>
       </c>
-      <c r="H61" s="10" t="n">
+      <c r="F61" s="10" t="n">
         <v>330</v>
       </c>
+      <c r="G61" s="11" t="inlineStr"/>
+      <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Grand Line Наружный угол 3м коричневый</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E62" s="10" t="n">
         <v>1280</v>
       </c>
       <c r="F62" s="10" t="n">
         <v>1170</v>
       </c>
       <c r="G62" s="11" t="inlineStr"/>
       <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка коричневый</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E63" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G63" s="10" t="n">
+      <c r="E63" s="10" t="n">
         <v>305</v>
       </c>
-      <c r="H63" s="10" t="n">
+      <c r="F63" s="10" t="n">
         <v>305</v>
       </c>
+      <c r="G63" s="11" t="inlineStr"/>
+      <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Shinglas РАНЧО Коричневый (2м2)</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
       <c r="G64" s="10" t="n">
         <v>557</v>
       </c>
       <c r="H64" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Shinglas РАНЧО Серый (2м2)</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
-      <c r="G65" s="11" t="inlineStr"/>
+      <c r="G65" s="10" t="n">
+        <v>557</v>
+      </c>
       <c r="H65" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Shinglas РАНЧО Красный (2м2)</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
@@ -2344,51 +2368,53 @@
       <c r="H66" s="10" t="n">
         <v>557</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Shinglas Вестерн Каньон (1,5м2)</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>1645</v>
+      </c>
       <c r="H67" s="10" t="n">
         <v>1645</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Shinglas Джаз Коррида (2м2)</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="11" t="inlineStr"/>
@@ -2622,51 +2648,53 @@
       <c r="H76" s="10" t="n">
         <v>2377</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Shinglas Континент Европа (1,5м2)</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>2377</v>
+      </c>
       <c r="H77" s="10" t="n">
         <v>2377</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Кёльн Корица</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
@@ -2676,51 +2704,53 @@
       <c r="H78" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Кёльн Имбирь</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="11" t="inlineStr"/>
-      <c r="G79" s="11" t="inlineStr"/>
+      <c r="G79" s="10" t="n">
+        <v>712</v>
+      </c>
       <c r="H79" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Кёльн Мята</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
@@ -2758,53 +2788,55 @@
       <c r="H81" s="10" t="n">
         <v>712</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Генуя Трюфель</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
-      <c r="G82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>1084</v>
+      </c>
       <c r="H82" s="10" t="n">
-        <v>733</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Генуя Мускат</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
       <c r="G83" s="10" t="n">
         <v>733</v>
@@ -3147,51 +3179,53 @@
         <v>616</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Ницца Щербет</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
-      <c r="G97" s="11" t="inlineStr"/>
+      <c r="G97" s="10" t="n">
+        <v>616</v>
+      </c>
       <c r="H97" s="10" t="n">
         <v>616</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Кофе</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
@@ -3257,51 +3291,53 @@
       <c r="H100" s="10" t="n">
         <v>857</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Чили</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E101" s="11" t="inlineStr"/>
       <c r="F101" s="11" t="inlineStr"/>
-      <c r="G101" s="11" t="inlineStr"/>
+      <c r="G101" s="10" t="n">
+        <v>857</v>
+      </c>
       <c r="H101" s="10" t="n">
         <v>857</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Цюрих Фладен</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="11" t="inlineStr"/>
@@ -3339,51 +3375,53 @@
       <c r="H103" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Шеффилд Миндаль</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E104" s="11" t="inlineStr"/>
       <c r="F104" s="11" t="inlineStr"/>
-      <c r="G104" s="11" t="inlineStr"/>
+      <c r="G104" s="10" t="n">
+        <v>733</v>
+      </c>
       <c r="H104" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Шеффилд Бисквит</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
@@ -3421,107 +3459,111 @@
       <c r="H106" s="10" t="n">
         <v>733</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>Примыкание для гибкой черепицы 20х50х15х2000мм</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="11" t="inlineStr"/>
-      <c r="G107" s="11" t="inlineStr"/>
+      <c r="G107" s="10" t="n">
+        <v>122</v>
+      </c>
       <c r="H107" s="10" t="n">
         <v>118</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (картридж 0,4кг)</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E108" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G108" s="10" t="n">
+      <c r="E108" s="10" t="n">
         <v>360</v>
       </c>
-      <c r="H108" s="10" t="n">
+      <c r="F108" s="10" t="n">
         <v>340</v>
       </c>
+      <c r="G108" s="11" t="inlineStr"/>
+      <c r="H108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Мастика битумно-полимерная Фиксер Технониколь (ведро 12кг)</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
-      <c r="G109" s="11" t="inlineStr"/>
+      <c r="G109" s="10" t="n">
+        <v>2695</v>
+      </c>
       <c r="H109" s="10" t="n">
-        <v>3500</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Classic KL черный</t>
         </is>
       </c>
       <c r="D110" s="11" t="inlineStr"/>
       <c r="E110" s="11" t="inlineStr"/>
       <c r="F110" s="11" t="inlineStr"/>
       <c r="G110" s="10" t="n">
         <v>1129</v>
       </c>
       <c r="H110" s="10" t="n">
         <v>1073</v>
       </c>
@@ -3609,77 +3651,81 @@
       <c r="H113" s="10" t="n">
         <v>1120</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Classic KL красный</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E114" s="11" t="inlineStr"/>
       <c r="F114" s="11" t="inlineStr"/>
-      <c r="G114" s="11" t="inlineStr"/>
+      <c r="G114" s="10" t="n">
+        <v>1178</v>
+      </c>
       <c r="H114" s="10" t="n">
         <v>1120</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Foxy черный</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E115" s="11" t="inlineStr"/>
       <c r="F115" s="11" t="inlineStr"/>
-      <c r="G115" s="11" t="inlineStr"/>
+      <c r="G115" s="10" t="n">
+        <v>886</v>
+      </c>
       <c r="H115" s="10" t="n">
         <v>842</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Foxy красный</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="11" t="inlineStr"/>
@@ -3745,51 +3791,53 @@
       <c r="H118" s="10" t="n">
         <v>842</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Katrilli серый</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E119" s="11" t="inlineStr"/>
       <c r="F119" s="11" t="inlineStr"/>
-      <c r="G119" s="11" t="inlineStr"/>
+      <c r="G119" s="10" t="n">
+        <v>1188</v>
+      </c>
       <c r="H119" s="10" t="n">
         <v>1128</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Katrilli синий</t>
         </is>
       </c>
       <c r="D120" s="11" t="inlineStr"/>
       <c r="E120" s="11" t="inlineStr"/>
       <c r="F120" s="11" t="inlineStr"/>
       <c r="G120" s="10" t="n">
         <v>1188</v>
       </c>
       <c r="H120" s="10" t="n">
@@ -4043,51 +4091,53 @@
       <c r="H129" s="10" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Jazzy зеленый</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E130" s="11" t="inlineStr"/>
       <c r="F130" s="11" t="inlineStr"/>
-      <c r="G130" s="11" t="inlineStr"/>
+      <c r="G130" s="10" t="n">
+        <v>1225</v>
+      </c>
       <c r="H130" s="10" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="n">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Jazzy красный</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E131" s="11" t="inlineStr"/>
       <c r="F131" s="11" t="inlineStr"/>
@@ -4433,51 +4483,53 @@
       <c r="H143" s="10" t="n">
         <v>1205</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Rocky южный оникс</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E144" s="11" t="inlineStr"/>
       <c r="F144" s="11" t="inlineStr"/>
-      <c r="G144" s="11" t="inlineStr"/>
+      <c r="G144" s="10" t="n">
+        <v>1269</v>
+      </c>
       <c r="H144" s="10" t="n">
         <v>1205</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Ambient аравийское дерево</t>
         </is>
       </c>
       <c r="D145" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E145" s="11" t="inlineStr"/>
       <c r="F145" s="11" t="inlineStr"/>
@@ -4515,392 +4567,420 @@
       <c r="H146" s="10" t="n">
         <v>1505</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="10" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="inlineStr">
         <is>
           <t>Катепал</t>
         </is>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>KATEPAL Ambient серебристый коралл</t>
         </is>
       </c>
       <c r="D147" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E147" s="11" t="inlineStr"/>
       <c r="F147" s="11" t="inlineStr"/>
-      <c r="G147" s="11" t="inlineStr"/>
+      <c r="G147" s="10" t="n">
+        <v>1585</v>
+      </c>
       <c r="H147" s="10" t="n">
         <v>1505</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="10" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер D-Basis Standart 15м2</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E148" s="11" t="inlineStr"/>
       <c r="F148" s="11" t="inlineStr"/>
-      <c r="G148" s="11" t="inlineStr"/>
+      <c r="G148" s="10" t="n">
+        <v>1947</v>
+      </c>
       <c r="H148" s="10" t="n">
         <v>1851</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="10" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер D-Basis Comfort 40м2 (самоклеющийся)</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E149" s="11" t="inlineStr"/>
       <c r="F149" s="11" t="inlineStr"/>
-      <c r="G149" s="11" t="inlineStr"/>
+      <c r="G149" s="10" t="n">
+        <v>8208</v>
+      </c>
       <c r="H149" s="10" t="n">
-        <v>7800</v>
+        <v>6697</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="10" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер K-EL ICOPAL 15м2</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E150" s="11" t="inlineStr"/>
       <c r="F150" s="11" t="inlineStr"/>
-      <c r="G150" s="11" t="inlineStr"/>
+      <c r="G150" s="10" t="n">
+        <v>1482</v>
+      </c>
       <c r="H150" s="10" t="n">
         <v>1438</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="10" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель AquAsystem</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E151" s="11" t="inlineStr"/>
       <c r="F151" s="11" t="inlineStr"/>
-      <c r="G151" s="11" t="inlineStr"/>
+      <c r="G151" s="10" t="n">
+        <v>58</v>
+      </c>
       <c r="H151" s="10" t="n">
         <v>56</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="10" t="n">
         <v>146</v>
       </c>
       <c r="B152" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C152" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Neoizol OS ЭМС 2,2
 15м2</t>
         </is>
       </c>
       <c r="D152" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E152" s="11" t="inlineStr"/>
       <c r="F152" s="11" t="inlineStr"/>
-      <c r="G152" s="11" t="inlineStr"/>
+      <c r="G152" s="10" t="n">
+        <v>5373</v>
+      </c>
       <c r="H152" s="10" t="n">
-        <v>4861</v>
+        <v>4567</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="10" t="n">
         <v>147</v>
       </c>
       <c r="B153" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C153" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Katepal U-EL (с самоклеющейся
 полосой) 15м2</t>
         </is>
       </c>
       <c r="D153" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E153" s="11" t="inlineStr"/>
       <c r="F153" s="11" t="inlineStr"/>
-      <c r="G153" s="11" t="inlineStr"/>
+      <c r="G153" s="10" t="n">
+        <v>5683</v>
+      </c>
       <c r="H153" s="10" t="n">
         <v>5399</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="n">
         <v>148</v>
       </c>
       <c r="B154" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C154" s="10" t="inlineStr">
         <is>
           <t>Подкладочный ковер Katepal Prime Base (с
 самоклеющейся полосой) 20м2</t>
         </is>
       </c>
       <c r="D154" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E154" s="11" t="inlineStr"/>
       <c r="F154" s="11" t="inlineStr"/>
-      <c r="G154" s="11" t="inlineStr"/>
+      <c r="G154" s="10" t="n">
+        <v>6148</v>
+      </c>
       <c r="H154" s="10" t="n">
         <v>5840</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="n">
         <v>149</v>
       </c>
       <c r="B155" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C155" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Коньково-карнизная черепица 5м2</t>
         </is>
       </c>
       <c r="D155" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E155" s="11" t="inlineStr"/>
       <c r="F155" s="11" t="inlineStr"/>
-      <c r="G155" s="11" t="inlineStr"/>
+      <c r="G155" s="10" t="n">
+        <v>4903</v>
+      </c>
       <c r="H155" s="10" t="n">
         <v>4657</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="n">
         <v>150</v>
       </c>
       <c r="B156" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C156" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 10л (9 кг)</t>
         </is>
       </c>
       <c r="D156" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E156" s="11" t="inlineStr"/>
       <c r="F156" s="11" t="inlineStr"/>
-      <c r="G156" s="11" t="inlineStr"/>
+      <c r="G156" s="10" t="n">
+        <v>5000</v>
+      </c>
       <c r="H156" s="10" t="n">
-        <v>3871</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="n">
         <v>151</v>
       </c>
       <c r="B157" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C157" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 0,29л (0,35 кг)</t>
         </is>
       </c>
       <c r="D157" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E157" s="11" t="inlineStr"/>
       <c r="F157" s="11" t="inlineStr"/>
-      <c r="G157" s="11" t="inlineStr"/>
+      <c r="G157" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="H157" s="10" t="n">
-        <v>285</v>
+        <v>370</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="n">
         <v>152</v>
       </c>
       <c r="B158" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C158" s="10" t="inlineStr">
         <is>
           <t>Docke Ендовый ковер 1х10м</t>
         </is>
       </c>
       <c r="D158" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E158" s="11" t="inlineStr"/>
       <c r="F158" s="11" t="inlineStr"/>
-      <c r="G158" s="11" t="inlineStr"/>
+      <c r="G158" s="10" t="n">
+        <v>6695</v>
+      </c>
       <c r="H158" s="10" t="n">
-        <v>8191</v>
+        <v>6369</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="10" t="n">
         <v>153</v>
       </c>
       <c r="B159" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C159" s="10" t="inlineStr">
         <is>
           <t>Katepal Ендовый ковер 10х0,7м</t>
         </is>
       </c>
       <c r="D159" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E159" s="11" t="inlineStr"/>
       <c r="F159" s="11" t="inlineStr"/>
-      <c r="G159" s="11" t="inlineStr"/>
+      <c r="G159" s="10" t="n">
+        <v>7401</v>
+      </c>
       <c r="H159" s="10" t="n">
         <v>7031</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="10" t="n">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C160" s="10" t="inlineStr">
         <is>
           <t>Katepal Коньково-карнизная черепица</t>
         </is>
       </c>
       <c r="D160" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E160" s="11" t="inlineStr"/>
       <c r="F160" s="11" t="inlineStr"/>
-      <c r="G160" s="11" t="inlineStr"/>
+      <c r="G160" s="10" t="n">
+        <v>7401</v>
+      </c>
       <c r="H160" s="10" t="n">
         <v>7031</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili ЭКО Лайт стандарт коричневый</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E161" s="11" t="inlineStr"/>
       <c r="F161" s="11" t="inlineStr"/>
@@ -4939,51 +5019,53 @@
         <v>395</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="10" t="n">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C163" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili ЭКО Лайт стандарт красный
 с оттенением</t>
         </is>
       </c>
       <c r="D163" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E163" s="11" t="inlineStr"/>
       <c r="F163" s="11" t="inlineStr"/>
-      <c r="G163" s="11" t="inlineStr"/>
+      <c r="G163" s="10" t="n">
+        <v>415</v>
+      </c>
       <c r="H163" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="10" t="n">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C164" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт коричневый</t>
         </is>
       </c>
       <c r="D164" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E164" s="11" t="inlineStr"/>
       <c r="F164" s="11" t="inlineStr"/>
@@ -4993,51 +5075,53 @@
       <c r="H164" s="10" t="n">
         <v>498</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="10" t="n">
         <v>159</v>
       </c>
       <c r="B165" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C165" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт зеленый</t>
         </is>
       </c>
       <c r="D165" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E165" s="11" t="inlineStr"/>
       <c r="F165" s="11" t="inlineStr"/>
-      <c r="G165" s="11" t="inlineStr"/>
+      <c r="G165" s="10" t="n">
+        <v>536</v>
+      </c>
       <c r="H165" s="10" t="n">
         <v>498</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="10" t="n">
         <v>160</v>
       </c>
       <c r="B166" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C166" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт стандарт красный с
 оттенением</t>
         </is>
       </c>
       <c r="D166" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E166" s="11" t="inlineStr"/>
@@ -5049,77 +5133,81 @@
         <v>498</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="10" t="n">
         <v>161</v>
       </c>
       <c r="B167" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C167" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт модерн коричневый с
 оттенением</t>
         </is>
       </c>
       <c r="D167" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E167" s="11" t="inlineStr"/>
       <c r="F167" s="11" t="inlineStr"/>
-      <c r="G167" s="11" t="inlineStr"/>
+      <c r="G167" s="10" t="n">
+        <v>610</v>
+      </c>
       <c r="H167" s="10" t="n">
-        <v>498</v>
+        <v>610</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="10" t="n">
         <v>162</v>
       </c>
       <c r="B168" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C168" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт готик осенний</t>
         </is>
       </c>
       <c r="D168" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E168" s="11" t="inlineStr"/>
       <c r="F168" s="11" t="inlineStr"/>
-      <c r="G168" s="11" t="inlineStr"/>
+      <c r="G168" s="10" t="n">
+        <v>658</v>
+      </c>
       <c r="H168" s="10" t="n">
         <v>612</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="10" t="n">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C169" s="10" t="inlineStr">
         <is>
           <t>RoofShield Famili Лайт готик красный</t>
         </is>
       </c>
       <c r="D169" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E169" s="11" t="inlineStr"/>
       <c r="F169" s="11" t="inlineStr"/>
@@ -5381,51 +5469,53 @@
       <c r="H178" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="10" t="n">
         <v>173</v>
       </c>
       <c r="B179" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C179" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic стандарт синий</t>
         </is>
       </c>
       <c r="D179" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E179" s="11" t="inlineStr"/>
       <c r="F179" s="11" t="inlineStr"/>
-      <c r="G179" s="11" t="inlineStr"/>
+      <c r="G179" s="10" t="n">
+        <v>748</v>
+      </c>
       <c r="H179" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="10" t="n">
         <v>174</v>
       </c>
       <c r="B180" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C180" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic стандарт зеленый с оттенением</t>
         </is>
       </c>
       <c r="D180" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E180" s="11" t="inlineStr"/>
       <c r="F180" s="11" t="inlineStr"/>
@@ -5491,51 +5581,53 @@
       <c r="H182" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="10" t="n">
         <v>177</v>
       </c>
       <c r="B183" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C183" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic модерн нежно зеленый</t>
         </is>
       </c>
       <c r="D183" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E183" s="11" t="inlineStr"/>
       <c r="F183" s="11" t="inlineStr"/>
-      <c r="G183" s="11" t="inlineStr"/>
+      <c r="G183" s="10" t="n">
+        <v>748</v>
+      </c>
       <c r="H183" s="10" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="n">
         <v>178</v>
       </c>
       <c r="B184" s="10" t="inlineStr">
         <is>
           <t>Руфшилд</t>
         </is>
       </c>
       <c r="C184" s="10" t="inlineStr">
         <is>
           <t>RoofShield Classic модерн миндальный</t>
         </is>
       </c>
       <c r="D184" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E184" s="11" t="inlineStr"/>
       <c r="F184" s="11" t="inlineStr"/>
@@ -5963,53 +6055,55 @@
       </c>
       <c r="G199" s="11" t="inlineStr"/>
       <c r="H199" s="11" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" s="10" t="n">
         <v>194</v>
       </c>
       <c r="B200" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C200" s="10" t="inlineStr">
         <is>
           <t>Дёке J-профиль шоколад</t>
         </is>
       </c>
       <c r="D200" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E200" s="11" t="inlineStr"/>
       <c r="F200" s="11" t="inlineStr"/>
-      <c r="G200" s="11" t="inlineStr"/>
+      <c r="G200" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="H200" s="10" t="n">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="10" t="n">
         <v>195</v>
       </c>
       <c r="B201" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C201" s="10" t="inlineStr">
         <is>
           <t>Docke Финишный профиль 3м пломбир</t>
         </is>
       </c>
       <c r="D201" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E201" s="10" t="n">
         <v>290</v>
       </c>
       <c r="F201" s="10" t="n">
@@ -6101,53 +6195,55 @@
       </c>
       <c r="G204" s="11" t="inlineStr"/>
       <c r="H204" s="11" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" s="10" t="n">
         <v>199</v>
       </c>
       <c r="B205" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C205" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль пломбир</t>
         </is>
       </c>
       <c r="D205" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E205" s="11" t="inlineStr"/>
       <c r="F205" s="11" t="inlineStr"/>
-      <c r="G205" s="11" t="inlineStr"/>
+      <c r="G205" s="10" t="n">
+        <v>730</v>
+      </c>
       <c r="H205" s="10" t="n">
-        <v>591</v>
+        <v>687</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="10" t="n">
         <v>200</v>
       </c>
       <c r="B206" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C206" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль шоколад</t>
         </is>
       </c>
       <c r="D206" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E206" s="10" t="n">
         <v>940</v>
       </c>
       <c r="F206" s="10" t="n">
@@ -6179,51 +6275,53 @@
       <c r="H207" s="10" t="n">
         <v>307</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C208" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="D208" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E208" s="11" t="inlineStr"/>
       <c r="F208" s="11" t="inlineStr"/>
-      <c r="G208" s="11" t="inlineStr"/>
+      <c r="G208" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="H208" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="n">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C209" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
 перфорацией Белый</t>
         </is>
       </c>
       <c r="D209" s="11" t="inlineStr"/>
       <c r="E209" s="11" t="inlineStr"/>
       <c r="F209" s="11" t="inlineStr"/>
       <c r="G209" s="10" t="n">
         <v>316</v>
       </c>
@@ -6287,103 +6385,109 @@
       <c r="H211" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="10" t="n">
         <v>206</v>
       </c>
       <c r="B212" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C212" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="D212" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E212" s="11" t="inlineStr"/>
       <c r="F212" s="11" t="inlineStr"/>
-      <c r="G212" s="11" t="inlineStr"/>
+      <c r="G212" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="H212" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="10" t="n">
         <v>207</v>
       </c>
       <c r="B213" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C213" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="D213" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E213" s="11" t="inlineStr"/>
       <c r="F213" s="11" t="inlineStr"/>
-      <c r="G213" s="11" t="inlineStr"/>
+      <c r="G213" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="H213" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="n">
         <v>208</v>
       </c>
       <c r="B214" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C214" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="D214" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E214" s="11" t="inlineStr"/>
       <c r="F214" s="11" t="inlineStr"/>
-      <c r="G214" s="11" t="inlineStr"/>
+      <c r="G214" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="H214" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="10" t="n">
         <v>209</v>
       </c>
       <c r="B215" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C215" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD СОТА Коричневый</t>
         </is>
       </c>
       <c r="D215" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E215" s="11" t="inlineStr"/>
       <c r="F215" s="11" t="inlineStr"/>
@@ -6527,51 +6631,53 @@
       <c r="H220" s="10" t="n">
         <v>515</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="10" t="n">
         <v>215</v>
       </c>
       <c r="B221" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C221" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD СОТА Серый</t>
         </is>
       </c>
       <c r="D221" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E221" s="11" t="inlineStr"/>
       <c r="F221" s="11" t="inlineStr"/>
-      <c r="G221" s="11" t="inlineStr"/>
+      <c r="G221" s="10" t="n">
+        <v>515</v>
+      </c>
       <c r="H221" s="10" t="n">
         <v>515</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="10" t="n">
         <v>216</v>
       </c>
       <c r="B222" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C222" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD ТЕТРИС Красный</t>
         </is>
       </c>
       <c r="D222" s="11" t="inlineStr"/>
       <c r="E222" s="11" t="inlineStr"/>
       <c r="F222" s="11" t="inlineStr"/>
       <c r="G222" s="10" t="n">
         <v>330</v>
       </c>
       <c r="H222" s="11" t="inlineStr"/>
@@ -6603,51 +6709,53 @@
       <c r="H223" s="10" t="n">
         <v>630</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="10" t="n">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C224" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КОЛЬЧУГА Зеленый</t>
         </is>
       </c>
       <c r="D224" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E224" s="11" t="inlineStr"/>
       <c r="F224" s="11" t="inlineStr"/>
-      <c r="G224" s="11" t="inlineStr"/>
+      <c r="G224" s="10" t="n">
+        <v>630</v>
+      </c>
       <c r="H224" s="10" t="n">
         <v>630</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="10" t="n">
         <v>219</v>
       </c>
       <c r="B225" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C225" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КРОНА Красный</t>
         </is>
       </c>
       <c r="D225" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E225" s="11" t="inlineStr"/>
       <c r="F225" s="11" t="inlineStr"/>
@@ -6657,77 +6765,81 @@
       <c r="H225" s="10" t="n">
         <v>644</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="10" t="n">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C226" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица STANDARD КРОНА Серый</t>
         </is>
       </c>
       <c r="D226" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E226" s="11" t="inlineStr"/>
       <c r="F226" s="11" t="inlineStr"/>
-      <c r="G226" s="11" t="inlineStr"/>
+      <c r="G226" s="10" t="n">
+        <v>644</v>
+      </c>
       <c r="H226" s="10" t="n">
         <v>644</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="10" t="n">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C227" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Тёрн (3м2)</t>
         </is>
       </c>
       <c r="D227" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E227" s="11" t="inlineStr"/>
       <c r="F227" s="11" t="inlineStr"/>
-      <c r="G227" s="11" t="inlineStr"/>
+      <c r="G227" s="10" t="n">
+        <v>768</v>
+      </c>
       <c r="H227" s="10" t="n">
         <v>768</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="10" t="n">
         <v>222</v>
       </c>
       <c r="B228" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C228" s="10" t="inlineStr">
         <is>
           <t>Shinglas Ультра Фокстрот Кедр (3м2)</t>
         </is>
       </c>
       <c r="D228" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E228" s="11" t="inlineStr"/>
       <c r="F228" s="11" t="inlineStr"/>
@@ -6905,51 +7017,53 @@
       <c r="H234" s="10" t="n">
         <v>550</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="n">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C235" s="10" t="inlineStr">
         <is>
           <t>Shinglas КЛАССИК Модерн Мрамор (3м2)</t>
         </is>
       </c>
       <c r="D235" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E235" s="11" t="inlineStr"/>
       <c r="F235" s="11" t="inlineStr"/>
-      <c r="G235" s="11" t="inlineStr"/>
+      <c r="G235" s="10" t="n">
+        <v>560</v>
+      </c>
       <c r="H235" s="10" t="n">
         <v>550</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="n">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C236" s="10" t="inlineStr">
         <is>
           <t>Shinglas КЛАССИК Модерн Плато (3м2)</t>
         </is>
       </c>
       <c r="D236" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E236" s="11" t="inlineStr"/>
       <c r="F236" s="11" t="inlineStr"/>
@@ -7039,51 +7153,53 @@
       <c r="H239" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C240" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Аккорд Серый (3м2)</t>
         </is>
       </c>
       <c r="D240" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E240" s="11" t="inlineStr"/>
       <c r="F240" s="11" t="inlineStr"/>
-      <c r="G240" s="11" t="inlineStr"/>
+      <c r="G240" s="10" t="n">
+        <v>384</v>
+      </c>
       <c r="H240" s="10" t="n">
         <v>384</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="n">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="inlineStr">
         <is>
           <t>Шинглаc</t>
         </is>
       </c>
       <c r="C241" s="10" t="inlineStr">
         <is>
           <t>Shinglas Финская черепица Аккорд Красный (3м2)</t>
         </is>
       </c>
       <c r="D241" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E241" s="11" t="inlineStr"/>
       <c r="F241" s="11" t="inlineStr"/>
@@ -7173,104 +7289,110 @@
       </c>
       <c r="H244" s="11" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" s="10" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C245" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
 перфорацией Графит</t>
         </is>
       </c>
       <c r="D245" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="E245" s="11" t="inlineStr"/>
       <c r="F245" s="11" t="inlineStr"/>
-      <c r="G245" s="11" t="inlineStr"/>
+      <c r="G245" s="10" t="n">
+        <v>413</v>
+      </c>
       <c r="H245" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="10" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C246" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
         </is>
       </c>
       <c r="D246" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="11" t="inlineStr"/>
-      <c r="G246" s="11" t="inlineStr"/>
+      <c r="G246" s="10" t="n">
+        <v>413</v>
+      </c>
       <c r="H246" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="10" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C247" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Женева Фладен</t>
         </is>
       </c>
       <c r="D247" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E247" s="11" t="inlineStr"/>
       <c r="F247" s="11" t="inlineStr"/>
-      <c r="G247" s="11" t="inlineStr"/>
+      <c r="G247" s="10" t="n">
+        <v>890</v>
+      </c>
       <c r="H247" s="10" t="n">
         <v>890</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="10" t="n">
         <v>242</v>
       </c>
       <c r="B248" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C248" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Женева Арахис</t>
         </is>
       </c>
       <c r="D248" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E248" s="11" t="inlineStr"/>
       <c r="F248" s="11" t="inlineStr"/>
@@ -7394,51 +7516,53 @@
         <v>890</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="10" t="n">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C253" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица серия PREMIUM Коллекция
 Саппоро Вагаси</t>
         </is>
       </c>
       <c r="D253" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E253" s="11" t="inlineStr"/>
       <c r="F253" s="11" t="inlineStr"/>
-      <c r="G253" s="11" t="inlineStr"/>
+      <c r="G253" s="10" t="n">
+        <v>1255</v>
+      </c>
       <c r="H253" s="10" t="n">
         <v>1255</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="10" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C254" s="10" t="inlineStr">
         <is>
           <t>Docke Гибкая черепица PREMIUM Саппоро Кофе</t>
         </is>
       </c>
       <c r="D254" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E254" s="11" t="inlineStr"/>
       <c r="F254" s="11" t="inlineStr"/>
@@ -7506,158 +7630,168 @@
       <c r="G256" s="11" t="inlineStr"/>
       <c r="H256" s="11" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" s="10" t="n">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C257" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит с центральной перфорацией
 Т4 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="D257" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E257" s="11" t="inlineStr"/>
       <c r="F257" s="11" t="inlineStr"/>
-      <c r="G257" s="11" t="inlineStr"/>
+      <c r="G257" s="10" t="n">
+        <v>556</v>
+      </c>
       <c r="H257" s="10" t="n">
-        <v>620</v>
+        <v>556</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="10" t="n">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="inlineStr">
         <is>
           <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C258" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D258" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E258" s="11" t="inlineStr"/>
       <c r="F258" s="11" t="inlineStr"/>
-      <c r="G258" s="11" t="inlineStr"/>
+      <c r="G258" s="10" t="n">
+        <v>127</v>
+      </c>
       <c r="H258" s="10" t="n">
         <v>119</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="10" t="n">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="inlineStr">
         <is>
           <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C259" s="10" t="inlineStr">
         <is>
           <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D259" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E259" s="11" t="inlineStr"/>
       <c r="F259" s="11" t="inlineStr"/>
-      <c r="G259" s="11" t="inlineStr"/>
+      <c r="G259" s="10" t="n">
+        <v>135</v>
+      </c>
       <c r="H259" s="10" t="n">
         <v>125</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="10" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C260" s="10" t="inlineStr">
         <is>
           <t>Docke Мастика 5л (4,2 кг)</t>
         </is>
       </c>
       <c r="D260" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="11" t="inlineStr"/>
-      <c r="G260" s="11" t="inlineStr"/>
+      <c r="G260" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="H260" s="10" t="n">
-        <v>1991</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="10" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C261" s="10" t="inlineStr">
         <is>
           <t>Docke Гвозди кровельные оцинкованные ершенные (уп-5
 кг)</t>
         </is>
       </c>
       <c r="D261" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E261" s="11" t="inlineStr"/>
       <c r="F261" s="11" t="inlineStr"/>
-      <c r="G261" s="11" t="inlineStr"/>
+      <c r="G261" s="10" t="n">
+        <v>1450</v>
+      </c>
       <c r="H261" s="10" t="n">
-        <v>1778</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="10" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C262" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke PIE BASIC ЛАБИРИНТ
 Коричневый</t>
         </is>
       </c>
       <c r="D262" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E262" s="11" t="inlineStr"/>
       <c r="F262" s="11" t="inlineStr"/>
       <c r="G262" s="11" t="inlineStr"/>
@@ -7713,84 +7847,80 @@
       <c r="G264" s="11" t="inlineStr"/>
       <c r="H264" s="11" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" s="10" t="n">
         <v>259</v>
       </c>
       <c r="B265" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C265" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke PIE BASIC ШЕСТИГРАННИК
 Серый</t>
         </is>
       </c>
       <c r="D265" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E265" s="11" t="inlineStr"/>
       <c r="F265" s="11" t="inlineStr"/>
-      <c r="G265" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G265" s="11" t="inlineStr"/>
+      <c r="H265" s="11" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" s="10" t="n">
         <v>260</v>
       </c>
       <c r="B266" s="10" t="inlineStr">
         <is>
           <t>Рулонная наплавляемая кровля</t>
         </is>
       </c>
       <c r="C266" s="10" t="inlineStr">
         <is>
           <t>Армокров Э ХКП ВЕРХ (9*1) (9м2)</t>
         </is>
       </c>
       <c r="D266" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="E266" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G266" s="10" t="n">
+      <c r="E266" s="10" t="n">
         <v>1065</v>
       </c>
-      <c r="H266" s="10" t="n">
+      <c r="F266" s="10" t="n">
         <v>1060</v>
       </c>
+      <c r="G266" s="11" t="inlineStr"/>
+      <c r="H266" s="11" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" s="10" t="n">
         <v>261</v>
       </c>
       <c r="B267" s="10" t="inlineStr">
         <is>
           <t>Рулонная наплавляемая кровля</t>
         </is>
       </c>
       <c r="C267" s="10" t="inlineStr">
         <is>
           <t>Армокров Э ХПП НИЗ (9*1) (9м2)</t>
         </is>
       </c>
       <c r="D267" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E267" s="10" t="n">
         <v>910</v>
       </c>
       <c r="F267" s="10" t="n">
         <v>905</v>
@@ -7798,223 +7928,229 @@
       <c r="G267" s="11" t="inlineStr"/>
       <c r="H267" s="11" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" s="10" t="n">
         <v>262</v>
       </c>
       <c r="B268" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C268" s="10" t="inlineStr">
         <is>
           <t>RoofShield Подкладочный ковер Neoizol GL (50)
 15м2</t>
         </is>
       </c>
       <c r="D268" s="10" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="E268" s="11" t="inlineStr"/>
       <c r="F268" s="11" t="inlineStr"/>
-      <c r="G268" s="11" t="inlineStr"/>
+      <c r="G268" s="10" t="n">
+        <v>2760</v>
+      </c>
       <c r="H268" s="10" t="n">
-        <v>2099</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="10" t="n">
         <v>263</v>
       </c>
       <c r="B269" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C269" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит с центральной перфорацией
 Т4 3,00х0,305м 0,915м2 Пломбир</t>
         </is>
       </c>
       <c r="D269" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E269" s="10" t="n">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="F269" s="10" t="n">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="G269" s="11" t="inlineStr"/>
       <c r="H269" s="11" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" s="10" t="n">
         <v>264</v>
       </c>
       <c r="B270" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C270" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит с центральной перфорацией
 Т4 3,00х0,305м 0,915м2 Шоколад</t>
         </is>
       </c>
       <c r="D270" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E270" s="10" t="n">
         <v>450</v>
       </c>
       <c r="F270" s="10" t="n">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="G270" s="11" t="inlineStr"/>
       <c r="H270" s="11" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" s="10" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C271" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
 Пломбир</t>
         </is>
       </c>
       <c r="D271" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E271" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H271" s="11" t="inlineStr"/>
+      <c r="E271" s="11" t="inlineStr"/>
+      <c r="F271" s="11" t="inlineStr"/>
+      <c r="G271" s="10" t="n">
+        <v>520</v>
+      </c>
+      <c r="H271" s="10" t="n">
+        <v>499</v>
+      </c>
     </row>
     <row r="272">
       <c r="A272" s="10" t="n">
         <v>266</v>
       </c>
       <c r="B272" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C272" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
 Шоколад</t>
         </is>
       </c>
       <c r="D272" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E272" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="F272" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="G272" s="11" t="inlineStr"/>
       <c r="H272" s="11" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" s="10" t="n">
         <v>267</v>
       </c>
       <c r="B273" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C273" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
 ПЛОМБИР</t>
         </is>
       </c>
       <c r="D273" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E273" s="11" t="inlineStr"/>
       <c r="F273" s="11" t="inlineStr"/>
-      <c r="G273" s="11" t="inlineStr"/>
+      <c r="G273" s="10" t="n">
+        <v>520</v>
+      </c>
       <c r="H273" s="10" t="n">
-        <v>430</v>
+        <v>499</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="10" t="n">
         <v>268</v>
       </c>
       <c r="B274" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C274" s="10" t="inlineStr">
         <is>
           <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
 ШОКОЛАД</t>
         </is>
       </c>
       <c r="D274" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E274" s="11" t="inlineStr"/>
       <c r="F274" s="11" t="inlineStr"/>
-      <c r="G274" s="11" t="inlineStr"/>
+      <c r="G274" s="10" t="n">
+        <v>620</v>
+      </c>
       <c r="H274" s="10" t="n">
-        <v>497</v>
+        <v>610</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="10" t="n">
         <v>269</v>
       </c>
       <c r="B275" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C275" s="10" t="inlineStr">
         <is>
           <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
         </is>
       </c>
       <c r="D275" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E275" s="10" t="n">
         <v>1190</v>
       </c>
       <c r="F275" s="10" t="n">
@@ -8023,192 +8159,190 @@
       <c r="G275" s="11" t="inlineStr"/>
       <c r="H275" s="11" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" s="10" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C276" s="10" t="inlineStr">
         <is>
           <t>Аэратор коньковый DOCKE PIE</t>
         </is>
       </c>
       <c r="D276" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E276" s="11" t="inlineStr"/>
       <c r="F276" s="11" t="inlineStr"/>
       <c r="G276" s="10" t="n">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="H276" s="10" t="n">
         <v>590</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="10" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C277" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ЛАБИРИНТ Коричневый</t>
         </is>
       </c>
       <c r="D277" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E277" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H277" s="11" t="inlineStr"/>
+      <c r="E277" s="11" t="inlineStr"/>
+      <c r="F277" s="11" t="inlineStr"/>
+      <c r="G277" s="10" t="n">
+        <v>417</v>
+      </c>
+      <c r="H277" s="10" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" s="10" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C278" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ЛАБИРИНТ Серый</t>
         </is>
       </c>
       <c r="D278" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E278" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H278" s="11" t="inlineStr"/>
+      <c r="E278" s="11" t="inlineStr"/>
+      <c r="F278" s="11" t="inlineStr"/>
+      <c r="G278" s="10" t="n">
+        <v>417</v>
+      </c>
+      <c r="H278" s="10" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" s="10" t="n">
         <v>273</v>
       </c>
       <c r="B279" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C279" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ШЕСТИГРАННИК Коричневый</t>
         </is>
       </c>
       <c r="D279" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E279" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H279" s="11" t="inlineStr"/>
+      <c r="E279" s="11" t="inlineStr"/>
+      <c r="F279" s="11" t="inlineStr"/>
+      <c r="G279" s="10" t="n">
+        <v>365</v>
+      </c>
+      <c r="H279" s="10" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" s="10" t="n">
         <v>274</v>
       </c>
       <c r="B280" s="10" t="inlineStr">
         <is>
           <t>Деке</t>
         </is>
       </c>
       <c r="C280" s="10" t="inlineStr">
         <is>
           <t>Гибкая черепица Docke EURASIA ШЕСТИГРАННИК Серый</t>
         </is>
       </c>
       <c r="D280" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E280" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E280" s="11" t="inlineStr"/>
+      <c r="F280" s="11" t="inlineStr"/>
       <c r="G280" s="11" t="inlineStr"/>
       <c r="H280" s="11" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" s="10" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C281" s="10" t="inlineStr">
         <is>
           <t>Docke EUROPA Коньково-карнизная черепица 5м2 Серый</t>
         </is>
       </c>
       <c r="D281" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E281" s="11" t="inlineStr"/>
       <c r="F281" s="11" t="inlineStr"/>
-      <c r="G281" s="11" t="inlineStr"/>
+      <c r="G281" s="10" t="n">
+        <v>5200</v>
+      </c>
       <c r="H281" s="10" t="n">
-        <v>3579</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="10" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="inlineStr">
         <is>
           <t>Сопутствующие товары</t>
         </is>
       </c>
       <c r="C282" s="10" t="inlineStr">
         <is>
           <t>Docke EUROPA Коньково-карнизная черепица 5м2 Коричневый</t>
         </is>
       </c>
       <c r="D282" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="E282" s="10" t="n">
         <v>5200</v>
       </c>
       <c r="F282" s="10" t="n">