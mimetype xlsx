--- v0 (2026-05-02)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (02.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -761,238 +761,242 @@
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>485</v>
+      </c>
       <c r="G7" s="10" t="n">
-        <v>830</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
         <v>440</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>440</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>499</v>
+      </c>
       <c r="G9" s="10" t="n">
-        <v>596</v>
+        <v>495</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>460</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>460</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>310</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2,5м Оцинкованный</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
         <v>325</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 3м Оцинкованный</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
         <v>325</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
         <v>380</v>
       </c>
       <c r="E14" s="10" t="n">
         <v>370</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D15" s="10" t="n">
-[...2 lines deleted...]
-      <c r="E15" s="10" t="n">
+      <c r="D15" s="11" t="inlineStr"/>
+      <c r="E15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="G15" s="10" t="n">
         <v>370</v>
       </c>
-      <c r="F15" s="11" t="inlineStr"/>
-      <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="10" t="n">
         <v>415</v>
       </c>
       <c r="G16" s="10" t="n">
         <v>415</v>
       </c>
     </row>
@@ -1310,51 +1314,51 @@
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 1,7м Оцинкованный</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D31" s="10" t="n">
         <v>325</v>
       </c>
       <c r="E31" s="10" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
@@ -1421,58 +1425,58 @@
       </c>
       <c r="D35" s="10" t="n">
         <v>380</v>
       </c>
       <c r="E35" s="10" t="n">
         <v>370</v>
       </c>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
 9003 Сигнально-белый</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D36" s="10" t="n">
-[...2 lines deleted...]
-      <c r="E36" s="10" t="n">
+      <c r="D36" s="11" t="inlineStr"/>
+      <c r="E36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="G36" s="10" t="n">
         <v>370</v>
       </c>
-      <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
 (RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D37" s="10" t="n">
         <v>380</v>
       </c>
       <c r="E37" s="10" t="n">
         <v>370</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>