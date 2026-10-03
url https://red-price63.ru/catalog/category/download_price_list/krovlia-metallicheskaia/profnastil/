--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -762,429 +762,431 @@
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="10" t="n">
-        <v>485</v>
+        <v>540</v>
       </c>
       <c r="G7" s="10" t="n">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="10" t="n">
         <v>440</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>440</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>495</v>
+        <v>512</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
         <v>460</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>460</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>310</v>
+        <v>340</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2,5м Оцинкованный</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 3м Оцинкованный</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D15" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D15" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="E15" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F15" s="11" t="inlineStr"/>
+      <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D16" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D16" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="E16" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F16" s="11" t="inlineStr"/>
+      <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E18" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D19" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E19" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E20" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D21" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E21" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E22" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,45мм Окрашенный</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>505</v>
+      </c>
       <c r="G23" s="10" t="n">
-        <v>580</v>
+        <v>505</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,45мм Оцинкованный</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="10" t="n">
         <v>425</v>
       </c>
       <c r="G24" s="10" t="n">
         <v>425</v>
       </c>
     </row>
@@ -1228,351 +1230,338 @@
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
         <v>445</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>445</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Профнастил С-21 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>585</v>
+      </c>
       <c r="G27" s="10" t="n">
-        <v>645</v>
+        <v>585</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Профнастил С-21 0,45мм Окрашенный</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>555</v>
+      </c>
       <c r="G28" s="10" t="n">
-        <v>620</v>
+        <v>555</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
 Оцинкованный</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>390</v>
+      </c>
       <c r="G29" s="10" t="n">
         <v>380</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
 (RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D30" s="11" t="inlineStr"/>
-      <c r="E30" s="11" t="inlineStr"/>
+      <c r="D30" s="10" t="n">
+        <v>515</v>
+      </c>
+      <c r="E30" s="10" t="n">
+        <v>505</v>
+      </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
-          <t>Профнастил C8 0,4мм Длина 1,7м Оцинкованный</t>
+          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D31" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D31" s="11" t="inlineStr"/>
+      <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
-          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
+          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
+8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D32" s="11" t="inlineStr"/>
-      <c r="E32" s="11" t="inlineStr"/>
+      <c r="D32" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="E32" s="10" t="n">
+        <v>415</v>
+      </c>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-8017 Шоколадно-коричневый</t>
+3005 Винно-красный</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D33" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E33" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-3005 Винно-красный</t>
+6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D34" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E34" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-6005 Зеленый мох</t>
+9003 Сигнально-белый</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D35" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E35" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-9003 Сигнально-белый</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
+(RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D36" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D36" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="E36" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F36" s="11" t="inlineStr"/>
+      <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
-(RAL 7024 - графитовый серый)</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
+(RAL 7024 - Графитовый серый)</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D37" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E37" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
-(RAL 7024 - Графитовый серый)</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2,5м, S-3м2
+(RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E38" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-2,5м, S-3м2
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-3м, S-3,6м2
 (RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D39" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="E39" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
-    </row>
-[...22 lines deleted...]
-      <c r="G40" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>