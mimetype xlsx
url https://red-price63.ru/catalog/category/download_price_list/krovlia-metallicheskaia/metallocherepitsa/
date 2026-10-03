--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -776,80 +776,80 @@
           <t>Металлочерепица Монтеррей с матовым полиэстеровым покрытием</t>
         </is>
       </c>
       <c r="C7" s="11" t="inlineStr"/>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица Монтеррей 0,5 мм с полиэстровым
 покрытием</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>550</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица Монтеррей 0,45 мм с полиэстровым
 покрытием</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="10" t="n">
-        <v>560</v>
+        <v>600</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица "Монтеррей" 1,1/1,18м L-2,2м, S-2,596м2 СП
 НЕКОНДИЦИЯ (Разноцвет)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>