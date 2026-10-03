--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -900,117 +900,125 @@
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
         <v>6365</v>
       </c>
       <c r="G13" s="10" t="n">
         <v>6175</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Комплект окладов гидро-пароизоляционный c дополнительным утеплением
 FAKRO (Факро) XDK</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="F14" s="10" t="n">
+        <v>6700</v>
+      </c>
       <c r="G14" s="10" t="n">
-        <v>8850</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Наружный утепленный гидроизоляционный оклад FAKRO (Факро)
 XDP</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
+      <c r="F15" s="10" t="n">
+        <v>4000</v>
+      </c>
       <c r="G15" s="10" t="n">
-        <v>4850</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Внутренний пароизоляционный оклад FAKRO (Факро) XDS</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="G16" s="10" t="n">
-        <v>3990</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Теплоизоляционный пояс FAKRO (Факро) XWT</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>6500</v>
+      </c>
       <c r="G17" s="10" t="n">
-        <v>5690</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Мансардное окно FAKRO (Факро) FTS U2
 Стандарт Тип 02 (55x98см)</t>
         </is>
       </c>
       <c r="C18" s="11" t="inlineStr"/>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
         <v>53000</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>27490</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>