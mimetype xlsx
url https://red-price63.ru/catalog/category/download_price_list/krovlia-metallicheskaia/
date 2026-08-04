--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H356"/>
+  <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (06.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,53 +748,55 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
+      <c r="G7" s="10" t="n">
+        <v>485</v>
+      </c>
       <c r="H7" s="10" t="n">
-        <v>830</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="10" t="n">
         <v>440</v>
@@ -986,55 +988,55 @@
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="10" t="n">
         <v>390</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Стыковая (примыкания) планка 2м Окрашенная</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>640</v>
+      </c>
       <c r="G16" s="11" t="inlineStr"/>
-      <c r="H16" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Накладка ендовы 2м Окрашенная</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="10" t="n">
         <v>500</v>
@@ -1116,55 +1118,55 @@
         <v>370</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
       <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Угол 50х50 н.,вн. 2м Окрашенный</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>255</v>
+      </c>
       <c r="G21" s="11" t="inlineStr"/>
-      <c r="H21" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Угол 100х100 н.,вн. 2м Окрашенный</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
       <c r="H22" s="10" t="n">
         <v>281</v>
@@ -1408,54 +1410,54 @@
       </c>
       <c r="G31" s="11" t="inlineStr"/>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица Монтеррей 0,5 мм с полиэстровым
 покрытием</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E32" s="10" t="n">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="F32" s="10" t="n">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="G32" s="11" t="inlineStr"/>
       <c r="H32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>Grand Line Н-профиль соединительный коричневый</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="10" t="n">
         <v>980</v>
@@ -1549,163 +1551,165 @@
       <c r="H36" s="10" t="n">
         <v>305</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
-      <c r="G37" s="11" t="inlineStr"/>
+      <c r="G37" s="10" t="n">
+        <v>499</v>
+      </c>
       <c r="H37" s="10" t="n">
-        <v>596</v>
+        <v>495</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="10" t="n">
         <v>460</v>
       </c>
       <c r="H38" s="10" t="n">
         <v>460</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E39" s="10" t="n">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="F39" s="10" t="n">
         <v>310</v>
       </c>
       <c r="G39" s="11" t="inlineStr"/>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2,5м Оцинкованный</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E40" s="10" t="n">
         <v>325</v>
       </c>
       <c r="F40" s="10" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="G40" s="11" t="inlineStr"/>
       <c r="H40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 3м Оцинкованный</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E41" s="10" t="n">
         <v>325</v>
       </c>
       <c r="F41" s="10" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="G41" s="11" t="inlineStr"/>
       <c r="H41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E42" s="10" t="n">
@@ -1715,58 +1719,58 @@
         <v>370</v>
       </c>
       <c r="G42" s="11" t="inlineStr"/>
       <c r="H42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E43" s="10" t="n">
+      <c r="E43" s="11" t="inlineStr"/>
+      <c r="F43" s="11" t="inlineStr"/>
+      <c r="G43" s="10" t="n">
         <v>380</v>
       </c>
-      <c r="F43" s="10" t="n">
+      <c r="H43" s="10" t="n">
         <v>370</v>
       </c>
-      <c r="G43" s="11" t="inlineStr"/>
-      <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="10" t="n">
         <v>415</v>
@@ -2091,54 +2095,54 @@
         <v>440</v>
       </c>
       <c r="G55" s="11" t="inlineStr"/>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, цинк</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E56" s="10" t="n">
-        <v>2000</v>
+        <v>2200</v>
       </c>
       <c r="F56" s="10" t="n">
-        <v>1900</v>
+        <v>2150</v>
       </c>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 6005 Зеленый
 мох</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E57" s="10" t="n">
@@ -6751,3388 +6755,3340 @@
       <c r="D233" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E233" s="11" t="inlineStr"/>
       <c r="F233" s="11" t="inlineStr"/>
       <c r="G233" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H233" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="10" t="n">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C234" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (КРАСНОЕ ДЕРЕВО PRINTECH
-NAIVE)</t>
+          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
+LOG)</t>
         </is>
       </c>
       <c r="D234" s="11" t="inlineStr"/>
       <c r="E234" s="11" t="inlineStr"/>
       <c r="F234" s="11" t="inlineStr"/>
       <c r="G234" s="10" t="n">
         <v>339</v>
       </c>
       <c r="H234" s="10" t="n">
         <v>322</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="n">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C235" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
-[...3 lines deleted...]
-      <c r="D235" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RAL
+8017 - шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D235" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E235" s="11" t="inlineStr"/>
       <c r="F235" s="11" t="inlineStr"/>
       <c r="G235" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="H235" s="10" t="n">
-        <v>322</v>
+        <v>272</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="n">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C236" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (ТЕМНОЕ ДЕРЕВО PRINTECH
-[...3 lines deleted...]
-      <c r="D236" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RR11
+(зеленый))</t>
+        </is>
+      </c>
+      <c r="D236" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E236" s="11" t="inlineStr"/>
       <c r="F236" s="11" t="inlineStr"/>
       <c r="G236" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="H236" s="10" t="n">
-        <v>322</v>
+        <v>272</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="10" t="n">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C237" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RAL
-8017 - шоколадно-коричневый)</t>
+          <t>Аквасистем J - планка 2м (RR20
+(белый))</t>
         </is>
       </c>
       <c r="D237" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E237" s="11" t="inlineStr"/>
       <c r="F237" s="11" t="inlineStr"/>
       <c r="G237" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H237" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="10" t="n">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C238" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR11
-(зеленый))</t>
+          <t>Аквасистем J - планка 2м (RR23
+(темно-серый))</t>
         </is>
       </c>
       <c r="D238" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E238" s="11" t="inlineStr"/>
       <c r="F238" s="11" t="inlineStr"/>
-      <c r="G238" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G238" s="11" t="inlineStr"/>
       <c r="H238" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="n">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C239" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR20
-(белый))</t>
+          <t>Аквасистем J - планка 2м (RR32
+(коричневый))</t>
         </is>
       </c>
       <c r="D239" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E239" s="11" t="inlineStr"/>
       <c r="F239" s="11" t="inlineStr"/>
       <c r="G239" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H239" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C240" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR23
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (КРАСНОЕ
+ДЕРЕВО PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D240" s="11" t="inlineStr"/>
       <c r="E240" s="11" t="inlineStr"/>
       <c r="F240" s="11" t="inlineStr"/>
-      <c r="G240" s="11" t="inlineStr"/>
+      <c r="G240" s="10" t="n">
+        <v>339</v>
+      </c>
       <c r="H240" s="10" t="n">
-        <v>272</v>
+        <v>322</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="n">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C241" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR32
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
+ДЕРЕВО PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D241" s="11" t="inlineStr"/>
       <c r="E241" s="11" t="inlineStr"/>
       <c r="F241" s="11" t="inlineStr"/>
       <c r="G241" s="10" t="n">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="H241" s="10" t="n">
-        <v>272</v>
+        <v>322</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="10" t="n">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C242" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (КРАСНОЕ
-ДЕРЕВО PRINTECH NAIVE)</t>
+          <t>Аквасистем J - планка 2м (ТЕМНОЕ
+ДЕРЕВО PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D242" s="11" t="inlineStr"/>
       <c r="E242" s="11" t="inlineStr"/>
       <c r="F242" s="11" t="inlineStr"/>
       <c r="G242" s="10" t="n">
         <v>339</v>
       </c>
       <c r="H242" s="10" t="n">
         <v>322</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="10" t="n">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C243" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
-[...3 lines deleted...]
-      <c r="D243" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D243" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E243" s="11" t="inlineStr"/>
       <c r="F243" s="11" t="inlineStr"/>
       <c r="G243" s="10" t="n">
-        <v>339</v>
+        <v>869</v>
       </c>
       <c r="H243" s="10" t="n">
-        <v>322</v>
+        <v>829</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="10" t="n">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C244" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (ТЕМНОЕ
-[...3 lines deleted...]
-      <c r="D244" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="D244" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E244" s="11" t="inlineStr"/>
       <c r="F244" s="11" t="inlineStr"/>
       <c r="G244" s="10" t="n">
-        <v>339</v>
+        <v>869</v>
       </c>
       <c r="H244" s="10" t="n">
-        <v>322</v>
+        <v>829</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="10" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C245" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D245" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E245" s="11" t="inlineStr"/>
       <c r="F245" s="11" t="inlineStr"/>
       <c r="G245" s="10" t="n">
         <v>869</v>
       </c>
       <c r="H245" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="10" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C246" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D246" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="11" t="inlineStr"/>
-      <c r="G246" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G246" s="11" t="inlineStr"/>
       <c r="H246" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="10" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C247" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D247" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E247" s="11" t="inlineStr"/>
       <c r="F247" s="11" t="inlineStr"/>
       <c r="G247" s="10" t="n">
         <v>869</v>
       </c>
       <c r="H247" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="10" t="n">
         <v>242</v>
       </c>
       <c r="B248" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C248" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D248" s="11" t="inlineStr"/>
       <c r="E248" s="11" t="inlineStr"/>
       <c r="F248" s="11" t="inlineStr"/>
-      <c r="G248" s="11" t="inlineStr"/>
+      <c r="G248" s="10" t="n">
+        <v>956</v>
+      </c>
       <c r="H248" s="10" t="n">
-        <v>829</v>
+        <v>909</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="10" t="n">
         <v>243</v>
       </c>
       <c r="B249" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C249" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D249" s="11" t="inlineStr"/>
       <c r="E249" s="11" t="inlineStr"/>
       <c r="F249" s="11" t="inlineStr"/>
       <c r="G249" s="10" t="n">
-        <v>869</v>
+        <v>956</v>
       </c>
       <c r="H249" s="10" t="n">
-        <v>829</v>
+        <v>909</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="10" t="n">
         <v>244</v>
       </c>
       <c r="B250" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C250" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
-PRINTECH LOG)</t>
+          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D250" s="11" t="inlineStr"/>
       <c r="E250" s="11" t="inlineStr"/>
       <c r="F250" s="11" t="inlineStr"/>
       <c r="G250" s="10" t="n">
         <v>956</v>
       </c>
       <c r="H250" s="10" t="n">
         <v>909</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="10" t="n">
         <v>245</v>
       </c>
       <c r="B251" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C251" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D251" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D251" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E251" s="11" t="inlineStr"/>
       <c r="F251" s="11" t="inlineStr"/>
       <c r="G251" s="10" t="n">
-        <v>956</v>
+        <v>1319</v>
       </c>
       <c r="H251" s="10" t="n">
-        <v>909</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="10" t="n">
         <v>246</v>
       </c>
       <c r="B252" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C252" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D252" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="D252" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E252" s="11" t="inlineStr"/>
       <c r="F252" s="11" t="inlineStr"/>
       <c r="G252" s="10" t="n">
-        <v>956</v>
+        <v>1319</v>
       </c>
       <c r="H252" s="10" t="n">
-        <v>909</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="10" t="n">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C253" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D253" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E253" s="11" t="inlineStr"/>
       <c r="F253" s="11" t="inlineStr"/>
       <c r="G253" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="H253" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="10" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C254" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D254" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E254" s="11" t="inlineStr"/>
       <c r="F254" s="11" t="inlineStr"/>
-      <c r="G254" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G254" s="11" t="inlineStr"/>
       <c r="H254" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="10" t="n">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C255" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D255" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E255" s="11" t="inlineStr"/>
       <c r="F255" s="11" t="inlineStr"/>
       <c r="G255" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="H255" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="10" t="n">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C256" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D256" s="11" t="inlineStr"/>
       <c r="E256" s="11" t="inlineStr"/>
       <c r="F256" s="11" t="inlineStr"/>
-      <c r="G256" s="11" t="inlineStr"/>
+      <c r="G256" s="10" t="n">
+        <v>1460</v>
+      </c>
       <c r="H256" s="10" t="n">
-        <v>1259</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="10" t="n">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C257" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D257" s="11" t="inlineStr"/>
       <c r="E257" s="11" t="inlineStr"/>
       <c r="F257" s="11" t="inlineStr"/>
       <c r="G257" s="10" t="n">
-        <v>1319</v>
+        <v>1219</v>
       </c>
       <c r="H257" s="10" t="n">
-        <v>1259</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="10" t="n">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C258" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D258" s="11" t="inlineStr"/>
       <c r="E258" s="11" t="inlineStr"/>
       <c r="F258" s="11" t="inlineStr"/>
       <c r="G258" s="10" t="n">
         <v>1460</v>
       </c>
       <c r="H258" s="10" t="n">
         <v>1387</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="10" t="n">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C259" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D259" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D259" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E259" s="11" t="inlineStr"/>
       <c r="F259" s="11" t="inlineStr"/>
       <c r="G259" s="10" t="n">
-        <v>1219</v>
+        <v>1699</v>
       </c>
       <c r="H259" s="10" t="n">
-        <v>1158</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="10" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C260" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D260" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
+        </is>
+      </c>
+      <c r="D260" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="11" t="inlineStr"/>
-      <c r="G260" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G260" s="11" t="inlineStr"/>
       <c r="H260" s="10" t="n">
-        <v>1387</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="10" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C261" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D261" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E261" s="11" t="inlineStr"/>
       <c r="F261" s="11" t="inlineStr"/>
       <c r="G261" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="H261" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="10" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C262" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
+          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D262" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E262" s="11" t="inlineStr"/>
       <c r="F262" s="11" t="inlineStr"/>
-      <c r="G262" s="11" t="inlineStr"/>
+      <c r="G262" s="10" t="n">
+        <v>1699</v>
+      </c>
       <c r="H262" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="10" t="n">
         <v>257</v>
       </c>
       <c r="B263" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C263" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D263" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E263" s="11" t="inlineStr"/>
       <c r="F263" s="11" t="inlineStr"/>
       <c r="G263" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="H263" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="10" t="n">
         <v>258</v>
       </c>
       <c r="B264" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C264" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D264" s="11" t="inlineStr"/>
       <c r="E264" s="11" t="inlineStr"/>
       <c r="F264" s="11" t="inlineStr"/>
       <c r="G264" s="10" t="n">
-        <v>1699</v>
+        <v>1870</v>
       </c>
       <c r="H264" s="10" t="n">
-        <v>1615</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="10" t="n">
         <v>259</v>
       </c>
       <c r="B265" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C265" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D265" s="11" t="inlineStr"/>
       <c r="E265" s="11" t="inlineStr"/>
       <c r="F265" s="11" t="inlineStr"/>
       <c r="G265" s="10" t="n">
-        <v>1699</v>
+        <v>1870</v>
       </c>
       <c r="H265" s="10" t="n">
-        <v>1615</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="10" t="n">
         <v>260</v>
       </c>
       <c r="B266" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C266" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D266" s="11" t="inlineStr"/>
       <c r="E266" s="11" t="inlineStr"/>
       <c r="F266" s="11" t="inlineStr"/>
       <c r="G266" s="10" t="n">
         <v>1870</v>
       </c>
       <c r="H266" s="10" t="n">
         <v>1777</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="10" t="n">
         <v>261</v>
       </c>
       <c r="B267" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C267" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D267" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D267" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E267" s="11" t="inlineStr"/>
       <c r="F267" s="11" t="inlineStr"/>
       <c r="G267" s="10" t="n">
-        <v>1870</v>
+        <v>659</v>
       </c>
       <c r="H267" s="10" t="n">
-        <v>1777</v>
+        <v>629</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="10" t="n">
         <v>262</v>
       </c>
       <c r="B268" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C268" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D268" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="D268" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E268" s="11" t="inlineStr"/>
       <c r="F268" s="11" t="inlineStr"/>
-      <c r="G268" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G268" s="11" t="inlineStr"/>
       <c r="H268" s="10" t="n">
-        <v>1777</v>
+        <v>629</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="10" t="n">
         <v>263</v>
       </c>
       <c r="B269" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C269" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D269" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E269" s="11" t="inlineStr"/>
       <c r="F269" s="11" t="inlineStr"/>
       <c r="G269" s="10" t="n">
         <v>659</v>
       </c>
       <c r="H269" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="10" t="n">
         <v>264</v>
       </c>
       <c r="B270" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C270" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D270" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E270" s="11" t="inlineStr"/>
       <c r="F270" s="11" t="inlineStr"/>
-      <c r="G270" s="11" t="inlineStr"/>
+      <c r="G270" s="10" t="n">
+        <v>659</v>
+      </c>
       <c r="H270" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="10" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C271" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D271" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E271" s="11" t="inlineStr"/>
       <c r="F271" s="11" t="inlineStr"/>
       <c r="G271" s="10" t="n">
         <v>659</v>
       </c>
       <c r="H271" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="10" t="n">
         <v>266</v>
       </c>
       <c r="B272" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C272" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D272" s="11" t="inlineStr"/>
       <c r="E272" s="11" t="inlineStr"/>
       <c r="F272" s="11" t="inlineStr"/>
       <c r="G272" s="10" t="n">
-        <v>659</v>
+        <v>482</v>
       </c>
       <c r="H272" s="10" t="n">
-        <v>629</v>
+        <v>458</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="10" t="n">
         <v>267</v>
       </c>
       <c r="B273" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C273" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D273" s="11" t="inlineStr"/>
       <c r="E273" s="11" t="inlineStr"/>
       <c r="F273" s="11" t="inlineStr"/>
       <c r="G273" s="10" t="n">
-        <v>659</v>
+        <v>482</v>
       </c>
       <c r="H273" s="10" t="n">
-        <v>629</v>
+        <v>458</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="10" t="n">
         <v>268</v>
       </c>
       <c r="B274" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C274" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D274" s="11" t="inlineStr"/>
       <c r="E274" s="11" t="inlineStr"/>
       <c r="F274" s="11" t="inlineStr"/>
       <c r="G274" s="10" t="n">
         <v>482</v>
       </c>
       <c r="H274" s="10" t="n">
         <v>458</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="10" t="n">
         <v>269</v>
       </c>
       <c r="B275" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C275" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D275" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D275" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E275" s="11" t="inlineStr"/>
       <c r="F275" s="11" t="inlineStr"/>
-      <c r="G275" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G275" s="11" t="inlineStr"/>
       <c r="H275" s="10" t="n">
-        <v>458</v>
+        <v>729</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="10" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C276" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D276" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="D276" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E276" s="11" t="inlineStr"/>
       <c r="F276" s="11" t="inlineStr"/>
       <c r="G276" s="10" t="n">
-        <v>482</v>
+        <v>769</v>
       </c>
       <c r="H276" s="10" t="n">
-        <v>458</v>
+        <v>729</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="10" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C277" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D277" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E277" s="11" t="inlineStr"/>
       <c r="F277" s="11" t="inlineStr"/>
-      <c r="G277" s="11" t="inlineStr"/>
+      <c r="G277" s="10" t="n">
+        <v>769</v>
+      </c>
       <c r="H277" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="10" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C278" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D278" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E278" s="11" t="inlineStr"/>
       <c r="F278" s="11" t="inlineStr"/>
       <c r="G278" s="10" t="n">
         <v>769</v>
       </c>
       <c r="H278" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="10" t="n">
         <v>273</v>
       </c>
       <c r="B279" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C279" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D279" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E279" s="11" t="inlineStr"/>
       <c r="F279" s="11" t="inlineStr"/>
       <c r="G279" s="10" t="n">
         <v>769</v>
       </c>
       <c r="H279" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="10" t="n">
         <v>274</v>
       </c>
       <c r="B280" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C280" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D280" s="11" t="inlineStr"/>
       <c r="E280" s="11" t="inlineStr"/>
       <c r="F280" s="11" t="inlineStr"/>
       <c r="G280" s="10" t="n">
-        <v>769</v>
+        <v>568</v>
       </c>
       <c r="H280" s="10" t="n">
-        <v>729</v>
+        <v>540</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="10" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C281" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D281" s="11" t="inlineStr"/>
       <c r="E281" s="11" t="inlineStr"/>
       <c r="F281" s="11" t="inlineStr"/>
       <c r="G281" s="10" t="n">
-        <v>769</v>
+        <v>568</v>
       </c>
       <c r="H281" s="10" t="n">
-        <v>729</v>
+        <v>540</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="10" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C282" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D282" s="11" t="inlineStr"/>
       <c r="E282" s="11" t="inlineStr"/>
       <c r="F282" s="11" t="inlineStr"/>
       <c r="G282" s="10" t="n">
         <v>568</v>
       </c>
       <c r="H282" s="10" t="n">
         <v>540</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="10" t="n">
         <v>277</v>
       </c>
       <c r="B283" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C283" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D283" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D283" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E283" s="11" t="inlineStr"/>
       <c r="F283" s="11" t="inlineStr"/>
       <c r="G283" s="10" t="n">
-        <v>568</v>
+        <v>989</v>
       </c>
       <c r="H283" s="10" t="n">
-        <v>540</v>
+        <v>939</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="10" t="n">
         <v>278</v>
       </c>
       <c r="B284" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C284" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D284" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="D284" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E284" s="11" t="inlineStr"/>
       <c r="F284" s="11" t="inlineStr"/>
-      <c r="G284" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G284" s="11" t="inlineStr"/>
       <c r="H284" s="10" t="n">
-        <v>540</v>
+        <v>939</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="10" t="n">
         <v>279</v>
       </c>
       <c r="B285" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C285" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D285" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E285" s="11" t="inlineStr"/>
       <c r="F285" s="11" t="inlineStr"/>
       <c r="G285" s="10" t="n">
         <v>989</v>
       </c>
       <c r="H285" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="10" t="n">
         <v>280</v>
       </c>
       <c r="B286" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C286" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D286" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E286" s="11" t="inlineStr"/>
       <c r="F286" s="11" t="inlineStr"/>
-      <c r="G286" s="11" t="inlineStr"/>
+      <c r="G286" s="10" t="n">
+        <v>989</v>
+      </c>
       <c r="H286" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="10" t="n">
         <v>281</v>
       </c>
       <c r="B287" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C287" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
         </is>
       </c>
       <c r="D287" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E287" s="11" t="inlineStr"/>
       <c r="F287" s="11" t="inlineStr"/>
       <c r="G287" s="10" t="n">
         <v>989</v>
       </c>
       <c r="H287" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="10" t="n">
         <v>282</v>
       </c>
       <c r="B288" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C288" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D288" s="11" t="inlineStr"/>
       <c r="E288" s="11" t="inlineStr"/>
       <c r="F288" s="11" t="inlineStr"/>
       <c r="G288" s="10" t="n">
-        <v>989</v>
+        <v>724</v>
       </c>
       <c r="H288" s="10" t="n">
-        <v>939</v>
+        <v>687</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="10" t="n">
         <v>283</v>
       </c>
       <c r="B289" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C289" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D289" s="11" t="inlineStr"/>
       <c r="E289" s="11" t="inlineStr"/>
       <c r="F289" s="11" t="inlineStr"/>
       <c r="G289" s="10" t="n">
-        <v>989</v>
+        <v>724</v>
       </c>
       <c r="H289" s="10" t="n">
-        <v>939</v>
+        <v>687</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="10" t="n">
         <v>284</v>
       </c>
       <c r="B290" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C290" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
-PRINTECH NAIVE)</t>
+          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
         </is>
       </c>
       <c r="D290" s="11" t="inlineStr"/>
       <c r="E290" s="11" t="inlineStr"/>
       <c r="F290" s="11" t="inlineStr"/>
       <c r="G290" s="10" t="n">
         <v>724</v>
       </c>
       <c r="H290" s="10" t="n">
         <v>687</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="10" t="n">
         <v>285</v>
       </c>
       <c r="B291" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C291" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D291" s="11" t="inlineStr"/>
+          <t>Аквасистем Финишная планка 2м (RAL 8017
+- шоколадно-коричневый)</t>
+        </is>
+      </c>
+      <c r="D291" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E291" s="11" t="inlineStr"/>
       <c r="F291" s="11" t="inlineStr"/>
-      <c r="G291" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G291" s="11" t="inlineStr"/>
       <c r="H291" s="10" t="n">
-        <v>687</v>
+        <v>445</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="10" t="n">
         <v>286</v>
       </c>
       <c r="B292" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C292" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D292" s="11" t="inlineStr"/>
+          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
+        </is>
+      </c>
+      <c r="D292" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E292" s="11" t="inlineStr"/>
       <c r="F292" s="11" t="inlineStr"/>
       <c r="G292" s="10" t="n">
-        <v>724</v>
+        <v>469</v>
       </c>
       <c r="H292" s="10" t="n">
-        <v>687</v>
+        <v>445</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="10" t="n">
         <v>287</v>
       </c>
       <c r="B293" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C293" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D293" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E293" s="11" t="inlineStr"/>
       <c r="F293" s="11" t="inlineStr"/>
-      <c r="G293" s="11" t="inlineStr"/>
+      <c r="G293" s="10" t="n">
+        <v>469</v>
+      </c>
       <c r="H293" s="10" t="n">
         <v>445</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="10" t="n">
         <v>288</v>
       </c>
       <c r="B294" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C294" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
+          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D294" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E294" s="11" t="inlineStr"/>
       <c r="F294" s="11" t="inlineStr"/>
       <c r="G294" s="10" t="n">
         <v>469</v>
       </c>
       <c r="H294" s="10" t="n">
         <v>445</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="10" t="n">
         <v>289</v>
       </c>
       <c r="B295" s="10" t="inlineStr">
         <is>
-          <t>Софит металлический</t>
+          <t>Металлочерепица</t>
         </is>
       </c>
       <c r="C295" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
+          <t>Металлочерепица "Монтеррей" 1,1/1,18м L-2,2м, S-2,596м2 СП
+НЕКОНДИЦИЯ (Разноцвет)</t>
         </is>
       </c>
       <c r="D295" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E295" s="11" t="inlineStr"/>
       <c r="F295" s="11" t="inlineStr"/>
-      <c r="G295" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G295" s="11" t="inlineStr"/>
+      <c r="H295" s="11" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" s="10" t="n">
         <v>290</v>
       </c>
       <c r="B296" s="10" t="inlineStr">
         <is>
-          <t>Софит металлический</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C296" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
+          <t>Профнастил С-21 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D296" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E296" s="11" t="inlineStr"/>
       <c r="F296" s="11" t="inlineStr"/>
       <c r="G296" s="10" t="n">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H296" s="10" t="n">
-        <v>445</v>
+        <v>470</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="10" t="n">
         <v>291</v>
       </c>
       <c r="B297" s="10" t="inlineStr">
         <is>
-          <t>Металлочерепица</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C297" s="10" t="inlineStr">
         <is>
-          <t>Металлочерепица "Монтеррей" 1,1/1,18м L-2,2м, S-2,596м2 СП
-НЕКОНДИЦИЯ (Разноцвет)</t>
+          <t>Профнастил С-21 0,45мм Оцинкованный</t>
         </is>
       </c>
       <c r="D297" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E297" s="11" t="inlineStr"/>
       <c r="F297" s="11" t="inlineStr"/>
-      <c r="G297" s="11" t="inlineStr"/>
-      <c r="H297" s="11" t="inlineStr"/>
+      <c r="G297" s="10" t="n">
+        <v>445</v>
+      </c>
+      <c r="H297" s="10" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="298">
       <c r="A298" s="10" t="n">
         <v>292</v>
       </c>
       <c r="B298" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C298" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,5мм Оцинкованный</t>
+          <t>Профнастил С-21 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D298" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E298" s="11" t="inlineStr"/>
       <c r="F298" s="11" t="inlineStr"/>
-      <c r="G298" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G298" s="11" t="inlineStr"/>
       <c r="H298" s="10" t="n">
-        <v>470</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="10" t="n">
         <v>293</v>
       </c>
       <c r="B299" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C299" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,45мм Оцинкованный</t>
+          <t>Профнастил С-21 0,45мм Окрашенный</t>
         </is>
       </c>
       <c r="D299" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E299" s="11" t="inlineStr"/>
       <c r="F299" s="11" t="inlineStr"/>
-      <c r="G299" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G299" s="11" t="inlineStr"/>
       <c r="H299" s="10" t="n">
-        <v>445</v>
+        <v>620</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="10" t="n">
         <v>294</v>
       </c>
       <c r="B300" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C300" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,5мм Окрашенный</t>
+          <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
+перфорацией Графит</t>
         </is>
       </c>
       <c r="D300" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт.</t>
         </is>
       </c>
       <c r="E300" s="11" t="inlineStr"/>
       <c r="F300" s="11" t="inlineStr"/>
       <c r="G300" s="11" t="inlineStr"/>
       <c r="H300" s="10" t="n">
-        <v>645</v>
+        <v>401</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="10" t="n">
         <v>295</v>
       </c>
       <c r="B301" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C301" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,45мм Окрашенный</t>
+          <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
         </is>
       </c>
       <c r="D301" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E301" s="11" t="inlineStr"/>
       <c r="F301" s="11" t="inlineStr"/>
       <c r="G301" s="11" t="inlineStr"/>
       <c r="H301" s="10" t="n">
-        <v>620</v>
+        <v>401</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="10" t="n">
         <v>296</v>
       </c>
       <c r="B302" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C302" s="10" t="inlineStr">
         <is>
-          <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
-перфорацией Графит</t>
+          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
+Оцинкованный</t>
         </is>
       </c>
       <c r="D302" s="10" t="inlineStr">
         <is>
-          <t>шт.</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E302" s="11" t="inlineStr"/>
       <c r="F302" s="11" t="inlineStr"/>
       <c r="G302" s="11" t="inlineStr"/>
       <c r="H302" s="10" t="n">
-        <v>401</v>
+        <v>380</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="10" t="n">
         <v>297</v>
       </c>
       <c r="B303" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C303" s="10" t="inlineStr">
         <is>
-          <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
+          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
+(RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D303" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E303" s="11" t="inlineStr"/>
       <c r="F303" s="11" t="inlineStr"/>
       <c r="G303" s="11" t="inlineStr"/>
-      <c r="H303" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="11" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" s="10" t="n">
         <v>298</v>
       </c>
       <c r="B304" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Ондувилла</t>
         </is>
       </c>
       <c r="C304" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
-Оцинкованный</t>
+          <t>ОНДУВИЛЛА Черепица Коричневый 3d</t>
         </is>
       </c>
       <c r="D304" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E304" s="11" t="inlineStr"/>
       <c r="F304" s="11" t="inlineStr"/>
       <c r="G304" s="11" t="inlineStr"/>
       <c r="H304" s="10" t="n">
-        <v>380</v>
+        <v>129</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="10" t="n">
         <v>299</v>
       </c>
       <c r="B305" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Ондувилла</t>
         </is>
       </c>
       <c r="C305" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
-(RAL 8017 - шоколадно-коричневый)</t>
+          <t>ОНДУВИЛЛА Черепица Турино</t>
         </is>
       </c>
       <c r="D305" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E305" s="11" t="inlineStr"/>
       <c r="F305" s="11" t="inlineStr"/>
       <c r="G305" s="11" t="inlineStr"/>
-      <c r="H305" s="11" t="inlineStr"/>
+      <c r="H305" s="10" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306" s="10" t="n">
         <v>300</v>
       </c>
       <c r="B306" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C306" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Черепица Коричневый 3d</t>
+          <t>ОНДУВИЛЛА Конек универсальный Коричневый</t>
         </is>
       </c>
       <c r="D306" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E306" s="11" t="inlineStr"/>
       <c r="F306" s="11" t="inlineStr"/>
       <c r="G306" s="11" t="inlineStr"/>
       <c r="H306" s="10" t="n">
-        <v>129</v>
+        <v>299</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="10" t="n">
         <v>301</v>
       </c>
       <c r="B307" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C307" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Черепица Турино</t>
+          <t>ОНДУВИЛЛА Конек универсальный Турино</t>
         </is>
       </c>
       <c r="D307" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E307" s="11" t="inlineStr"/>
       <c r="F307" s="11" t="inlineStr"/>
       <c r="G307" s="11" t="inlineStr"/>
       <c r="H307" s="10" t="n">
-        <v>175</v>
+        <v>338</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="10" t="n">
         <v>302</v>
       </c>
       <c r="B308" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C308" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Конек универсальный Коричневый</t>
+          <t>ОНДУВИЛЛА Торцевой конек Коричневый</t>
         </is>
       </c>
       <c r="D308" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E308" s="11" t="inlineStr"/>
       <c r="F308" s="11" t="inlineStr"/>
       <c r="G308" s="11" t="inlineStr"/>
       <c r="H308" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="10" t="n">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C309" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Конек универсальный Турино</t>
+          <t>ОНДУВИЛЛА Торцевой конек Турино</t>
         </is>
       </c>
       <c r="D309" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E309" s="11" t="inlineStr"/>
       <c r="F309" s="11" t="inlineStr"/>
       <c r="G309" s="11" t="inlineStr"/>
       <c r="H309" s="10" t="n">
         <v>338</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="10" t="n">
         <v>304</v>
       </c>
       <c r="B310" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C310" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Торцевой конек Коричневый</t>
+          <t>ОНДУВИЛЛА Щипец Коричневый</t>
         </is>
       </c>
       <c r="D310" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E310" s="11" t="inlineStr"/>
       <c r="F310" s="11" t="inlineStr"/>
       <c r="G310" s="11" t="inlineStr"/>
       <c r="H310" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="10" t="n">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C311" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Торцевой конек Турино</t>
+          <t>ОНДУВИЛЛА Щипец Турино</t>
         </is>
       </c>
       <c r="D311" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E311" s="11" t="inlineStr"/>
       <c r="F311" s="11" t="inlineStr"/>
       <c r="G311" s="11" t="inlineStr"/>
       <c r="H311" s="10" t="n">
         <v>338</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="10" t="n">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C312" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Щипец Коричневый</t>
+          <t>ОНДУВИЛЛА Ендова Коричневая</t>
         </is>
       </c>
       <c r="D312" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E312" s="11" t="inlineStr"/>
       <c r="F312" s="11" t="inlineStr"/>
       <c r="G312" s="11" t="inlineStr"/>
       <c r="H312" s="10" t="n">
-        <v>299</v>
+        <v>330</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="10" t="n">
         <v>307</v>
       </c>
       <c r="B313" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C313" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Щипец Турино</t>
+          <t>ОНДУВИЛЛА Гвозди Коричневые</t>
         </is>
       </c>
       <c r="D313" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E313" s="11" t="inlineStr"/>
       <c r="F313" s="11" t="inlineStr"/>
       <c r="G313" s="11" t="inlineStr"/>
       <c r="H313" s="10" t="n">
-        <v>338</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="10" t="n">
         <v>308</v>
       </c>
       <c r="B314" s="10" t="inlineStr">
         <is>
-          <t>Ондувилла</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C314" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Ендова Коричневая</t>
+          <t>Grand Line Софит без перфорации Т4
+3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="D314" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E314" s="11" t="inlineStr"/>
-      <c r="F314" s="11" t="inlineStr"/>
+      <c r="E314" s="10" t="n">
+        <v>500</v>
+      </c>
+      <c r="F314" s="10" t="n">
+        <v>500</v>
+      </c>
       <c r="G314" s="11" t="inlineStr"/>
-      <c r="H314" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="11" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" s="10" t="n">
         <v>309</v>
       </c>
       <c r="B315" s="10" t="inlineStr">
         <is>
-          <t>Ондувилла</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C315" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Гвозди Коричневые</t>
+          <t>Grand Line Софит с центральной перфорацией
+Т4 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="D315" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E315" s="11" t="inlineStr"/>
       <c r="F315" s="11" t="inlineStr"/>
       <c r="G315" s="11" t="inlineStr"/>
       <c r="H315" s="10" t="n">
-        <v>1.58</v>
+        <v>620</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="10" t="n">
         <v>310</v>
       </c>
       <c r="B316" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C316" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит без перфорации Т4
-3,00х0,303м Белый</t>
+          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="D316" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...7 lines deleted...]
-      </c>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E316" s="11" t="inlineStr"/>
+      <c r="F316" s="11" t="inlineStr"/>
       <c r="G316" s="11" t="inlineStr"/>
       <c r="H316" s="11" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" s="10" t="n">
         <v>311</v>
       </c>
       <c r="B317" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C317" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит с центральной перфорацией
-Т4 3,00х0,303м Коричневый</t>
+          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
+8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D317" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F317" s="11" t="inlineStr"/>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E317" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="F317" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G317" s="11" t="inlineStr"/>
-      <c r="H317" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="11" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" s="10" t="n">
         <v>312</v>
       </c>
       <c r="B318" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C318" s="10" t="inlineStr">
         <is>
-          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
+          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
+3005 Винно-красный</t>
         </is>
       </c>
       <c r="D318" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E318" s="11" t="inlineStr"/>
-      <c r="F318" s="11" t="inlineStr"/>
+      <c r="E318" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="F318" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G318" s="11" t="inlineStr"/>
       <c r="H318" s="11" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" s="10" t="n">
         <v>313</v>
       </c>
       <c r="B319" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C319" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-8017 Шоколадно-коричневый</t>
+6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D319" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E319" s="10" t="n">
         <v>380</v>
       </c>
       <c r="F319" s="10" t="n">
         <v>370</v>
       </c>
       <c r="G319" s="11" t="inlineStr"/>
       <c r="H319" s="11" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" s="10" t="n">
         <v>314</v>
       </c>
       <c r="B320" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C320" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-3005 Винно-красный</t>
+9003 Сигнально-белый</t>
         </is>
       </c>
       <c r="D320" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E320" s="10" t="n">
+      <c r="E320" s="11" t="inlineStr"/>
+      <c r="F320" s="11" t="inlineStr"/>
+      <c r="G320" s="10" t="n">
         <v>380</v>
       </c>
-      <c r="F320" s="10" t="n">
+      <c r="H320" s="10" t="n">
         <v>370</v>
       </c>
-      <c r="G320" s="11" t="inlineStr"/>
-      <c r="H320" s="11" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" s="10" t="n">
         <v>315</v>
       </c>
       <c r="B321" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C321" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-6005 Зеленый мох</t>
+          <t>Саморез кровельный 4,8 х 35, RAL
+9003 Сигнальный белый</t>
         </is>
       </c>
       <c r="D321" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E321" s="10" t="n">
-        <v>380</v>
+        <v>1900</v>
       </c>
       <c r="F321" s="10" t="n">
-        <v>370</v>
+        <v>1800</v>
       </c>
       <c r="G321" s="11" t="inlineStr"/>
       <c r="H321" s="11" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" s="10" t="n">
         <v>316</v>
       </c>
       <c r="B322" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C322" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-9003 Сигнально-белый</t>
+          <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
+белый</t>
         </is>
       </c>
       <c r="D322" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E322" s="10" t="n">
-        <v>380</v>
+        <v>2200</v>
       </c>
       <c r="F322" s="10" t="n">
-        <v>370</v>
+        <v>2100</v>
       </c>
       <c r="G322" s="11" t="inlineStr"/>
       <c r="H322" s="11" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" s="10" t="n">
         <v>317</v>
       </c>
       <c r="B323" s="10" t="inlineStr">
         <is>
-          <t>Комплектующие для кровли</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C323" s="10" t="inlineStr">
         <is>
-          <t>Саморез кровельный 4,8 х 35, RAL
-9003 Сигнальный белый</t>
+          <t>J-профиль Docke 3м Графит</t>
         </is>
       </c>
       <c r="D323" s="10" t="inlineStr">
         <is>
-          <t>тыс.шт.</t>
-[...9 lines deleted...]
-      <c r="H323" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E323" s="11" t="inlineStr"/>
+      <c r="F323" s="11" t="inlineStr"/>
+      <c r="G323" s="10" t="n">
+        <v>330</v>
+      </c>
+      <c r="H323" s="10" t="n">
+        <v>315</v>
+      </c>
     </row>
     <row r="324">
       <c r="A324" s="10" t="n">
         <v>318</v>
       </c>
       <c r="B324" s="10" t="inlineStr">
         <is>
-          <t>Комплектующие для кровли</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C324" s="10" t="inlineStr">
         <is>
-          <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
-белый</t>
+          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
+4 опоры (RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D324" s="10" t="inlineStr">
         <is>
-          <t>тыс.шт.</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E324" s="10" t="n">
-        <v>2200</v>
+        <v>1640</v>
       </c>
       <c r="F324" s="10" t="n">
-        <v>2100</v>
+        <v>1609</v>
       </c>
       <c r="G324" s="11" t="inlineStr"/>
       <c r="H324" s="11" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" s="10" t="n">
         <v>319</v>
       </c>
       <c r="B325" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C325" s="10" t="inlineStr">
         <is>
-          <t>J-профиль Docke 3м Графит</t>
+          <t>Снегозадержатель Борге BORGE 3м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D325" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E325" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E325" s="10" t="n">
+        <v>3180</v>
+      </c>
+      <c r="F325" s="10" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G325" s="11" t="inlineStr"/>
+      <c r="H325" s="11" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" s="10" t="n">
         <v>320</v>
       </c>
       <c r="B326" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C326" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
-4 опоры (RAL 8017 - шоколадно-коричневый)</t>
+          <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D326" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E326" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E326" s="11" t="inlineStr"/>
+      <c r="F326" s="11" t="inlineStr"/>
       <c r="G326" s="11" t="inlineStr"/>
-      <c r="H326" s="11" t="inlineStr"/>
+      <c r="H326" s="10" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="327">
       <c r="A327" s="10" t="n">
         <v>321</v>
       </c>
       <c r="B327" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C327" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель Борге BORGE 3м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D327" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E327" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E327" s="11" t="inlineStr"/>
+      <c r="F327" s="11" t="inlineStr"/>
       <c r="G327" s="11" t="inlineStr"/>
-      <c r="H327" s="11" t="inlineStr"/>
+      <c r="H327" s="10" t="n">
+        <v>125</v>
+      </c>
     </row>
     <row r="328">
       <c r="A328" s="10" t="n">
         <v>322</v>
       </c>
       <c r="B328" s="10" t="inlineStr">
         <is>
-          <t>Брус, доска обрезная</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C328" s="10" t="inlineStr">
         <is>
-          <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 Пломбир</t>
         </is>
       </c>
       <c r="D328" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E328" s="11" t="inlineStr"/>
-      <c r="F328" s="11" t="inlineStr"/>
+      <c r="E328" s="10" t="n">
+        <v>450</v>
+      </c>
+      <c r="F328" s="10" t="n">
+        <v>430</v>
+      </c>
       <c r="G328" s="11" t="inlineStr"/>
-      <c r="H328" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="11" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" s="10" t="n">
         <v>323</v>
       </c>
       <c r="B329" s="10" t="inlineStr">
         <is>
-          <t>Брус, доска обрезная</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C329" s="10" t="inlineStr">
         <is>
-          <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 Шоколад</t>
         </is>
       </c>
       <c r="D329" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E329" s="11" t="inlineStr"/>
-      <c r="F329" s="11" t="inlineStr"/>
+      <c r="E329" s="10" t="n">
+        <v>450</v>
+      </c>
+      <c r="F329" s="10" t="n">
+        <v>430</v>
+      </c>
       <c r="G329" s="11" t="inlineStr"/>
-      <c r="H329" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="11" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" s="10" t="n">
         <v>324</v>
       </c>
       <c r="B330" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C330" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит с центральной перфорацией
-Т4 3,00х0,305м 0,915м2 Пломбир</t>
+          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
+Пломбир</t>
         </is>
       </c>
       <c r="D330" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E330" s="10" t="n">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="F330" s="10" t="n">
-        <v>430</v>
+        <v>460</v>
       </c>
       <c r="G330" s="11" t="inlineStr"/>
       <c r="H330" s="11" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" s="10" t="n">
         <v>325</v>
       </c>
       <c r="B331" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C331" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит с центральной перфорацией
-Т4 3,00х0,305м 0,915м2 Шоколад</t>
+          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
+Шоколад</t>
         </is>
       </c>
       <c r="D331" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E331" s="10" t="n">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="F331" s="10" t="n">
-        <v>430</v>
+        <v>460</v>
       </c>
       <c r="G331" s="11" t="inlineStr"/>
       <c r="H331" s="11" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" s="10" t="n">
         <v>326</v>
       </c>
       <c r="B332" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C332" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
-Пломбир</t>
+          <t>Снегозадержатель Borge 3м. (RAL 6005 -
+зеленый мох)</t>
         </is>
       </c>
       <c r="D332" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E332" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E332" s="11" t="inlineStr"/>
+      <c r="F332" s="11" t="inlineStr"/>
       <c r="G332" s="11" t="inlineStr"/>
-      <c r="H332" s="11" t="inlineStr"/>
+      <c r="H332" s="10" t="n">
+        <v>2900</v>
+      </c>
     </row>
     <row r="333">
       <c r="A333" s="10" t="n">
         <v>327</v>
       </c>
       <c r="B333" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C333" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
-Шоколад</t>
+          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
+4 опоры (RAL 6005 - зеленый
+мох)</t>
         </is>
       </c>
       <c r="D333" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E333" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H333" s="11" t="inlineStr"/>
+      <c r="E333" s="11" t="inlineStr"/>
+      <c r="F333" s="11" t="inlineStr"/>
+      <c r="G333" s="10" t="n">
+        <v>1950</v>
+      </c>
+      <c r="H333" s="10" t="n">
+        <v>1930</v>
+      </c>
     </row>
     <row r="334">
       <c r="A334" s="10" t="n">
         <v>328</v>
       </c>
       <c r="B334" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C334" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель Borge 3м. (RAL 6005 -
-зеленый мох)</t>
+          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
+ПЛОМБИР</t>
         </is>
       </c>
       <c r="D334" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E334" s="11" t="inlineStr"/>
       <c r="F334" s="11" t="inlineStr"/>
       <c r="G334" s="11" t="inlineStr"/>
       <c r="H334" s="10" t="n">
-        <v>2900</v>
+        <v>430</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="10" t="n">
         <v>329</v>
       </c>
       <c r="B335" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C335" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
-[...1 lines deleted...]
-мох)</t>
+          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
+ШОКОЛАД</t>
         </is>
       </c>
       <c r="D335" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E335" s="11" t="inlineStr"/>
       <c r="F335" s="11" t="inlineStr"/>
       <c r="G335" s="11" t="inlineStr"/>
       <c r="H335" s="10" t="n">
-        <v>1930</v>
+        <v>497</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="10" t="n">
         <v>330</v>
       </c>
       <c r="B336" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C336" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
-ПЛОМБИР</t>
+          <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
         </is>
       </c>
       <c r="D336" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E336" s="11" t="inlineStr"/>
-      <c r="F336" s="11" t="inlineStr"/>
+      <c r="E336" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="F336" s="10" t="n">
+        <v>1100</v>
+      </c>
       <c r="G336" s="11" t="inlineStr"/>
-      <c r="H336" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="11" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" s="10" t="n">
         <v>331</v>
       </c>
       <c r="B337" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C337" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
-ШОКОЛАД</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
+(RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="D337" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F337" s="11" t="inlineStr"/>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E337" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="F337" s="10" t="n">
+        <v>370</v>
+      </c>
       <c r="G337" s="11" t="inlineStr"/>
-      <c r="H337" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="11" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" s="10" t="n">
         <v>332</v>
       </c>
       <c r="B338" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Софит металлический</t>
         </is>
       </c>
       <c r="C338" s="10" t="inlineStr">
         <is>
-          <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) сигнальный
+белый RAL 9003</t>
         </is>
       </c>
       <c r="D338" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E338" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H338" s="11" t="inlineStr"/>
+      <c r="E338" s="11" t="inlineStr"/>
+      <c r="F338" s="11" t="inlineStr"/>
+      <c r="G338" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H338" s="10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="339">
       <c r="A339" s="10" t="n">
         <v>333</v>
       </c>
       <c r="B339" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит металлический</t>
         </is>
       </c>
       <c r="C339" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
-(RAL 7024 - графитовый серый)</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) сигнальный белый RAL
+9003</t>
         </is>
       </c>
       <c r="D339" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
-[...9 lines deleted...]
-      <c r="H339" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E339" s="11" t="inlineStr"/>
+      <c r="F339" s="11" t="inlineStr"/>
+      <c r="G339" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H339" s="10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="340">
       <c r="A340" s="10" t="n">
         <v>334</v>
       </c>
       <c r="B340" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C340" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический с центральной
-[...1 lines deleted...]
-белый RAL 9003</t>
+          <t>Grand Line J - Профиль 2м
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="D340" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E340" s="11" t="inlineStr"/>
       <c r="F340" s="11" t="inlineStr"/>
       <c r="G340" s="10" t="n">
-        <v>1092</v>
+        <v>420</v>
       </c>
       <c r="H340" s="10" t="n">
-        <v>789</v>
+        <v>266</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="10" t="n">
         <v>335</v>
       </c>
       <c r="B341" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C341" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-[...1 lines deleted...]
-9003</t>
+          <t>Grand Line J - Профиль 2м
+(метал.) графитовый серый RAL 7024</t>
         </is>
       </c>
       <c r="D341" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E341" s="11" t="inlineStr"/>
       <c r="F341" s="11" t="inlineStr"/>
       <c r="G341" s="10" t="n">
-        <v>1092</v>
+        <v>420</v>
       </c>
       <c r="H341" s="10" t="n">
-        <v>789</v>
+        <v>266</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="10" t="n">
         <v>336</v>
       </c>
       <c r="B342" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C342" s="10" t="inlineStr">
         <is>
           <t>Grand Line J - Профиль 2м
-(метал.) сигнальный белый RAL 9003</t>
+(метал.) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="D342" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E342" s="11" t="inlineStr"/>
       <c r="F342" s="11" t="inlineStr"/>
-      <c r="G342" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G342" s="11" t="inlineStr"/>
       <c r="H342" s="10" t="n">
         <v>266</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="10" t="n">
         <v>337</v>
       </c>
       <c r="B343" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C343" s="10" t="inlineStr">
         <is>
-          <t>Grand Line J - Профиль 2м
-(метал.) графитовый серый RAL 7024</t>
+          <t>Grand Line Угол внешний 50х50 2м
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="D343" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E343" s="11" t="inlineStr"/>
       <c r="F343" s="11" t="inlineStr"/>
       <c r="G343" s="10" t="n">
-        <v>420</v>
+        <v>566</v>
       </c>
       <c r="H343" s="10" t="n">
-        <v>266</v>
+        <v>395</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="10" t="n">
         <v>338</v>
       </c>
       <c r="B344" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C344" s="10" t="inlineStr">
         <is>
-          <t>Grand Line J - Профиль 2м
+          <t>Grand Line Угол внешний 50х50 2м
 (метал.) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="D344" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E344" s="11" t="inlineStr"/>
       <c r="F344" s="11" t="inlineStr"/>
-      <c r="G344" s="11" t="inlineStr"/>
+      <c r="G344" s="10" t="n">
+        <v>566</v>
+      </c>
       <c r="H344" s="10" t="n">
-        <v>266</v>
+        <v>395</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="10" t="n">
         <v>339</v>
       </c>
       <c r="B345" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C345" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол внешний 50х50 2м
-(метал.) сигнальный белый RAL 9003</t>
+(метал.) графитовый серый RAL 7024</t>
         </is>
       </c>
       <c r="D345" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E345" s="11" t="inlineStr"/>
       <c r="F345" s="11" t="inlineStr"/>
-      <c r="G345" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G345" s="11" t="inlineStr"/>
       <c r="H345" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="10" t="n">
         <v>340</v>
       </c>
       <c r="B346" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C346" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
-(метал.) коричневый RAL 8017</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) графитовый серый RAL
+7024</t>
         </is>
       </c>
       <c r="D346" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E346" s="11" t="inlineStr"/>
       <c r="F346" s="11" t="inlineStr"/>
       <c r="G346" s="10" t="n">
-        <v>566</v>
+        <v>1092</v>
       </c>
       <c r="H346" s="10" t="n">
-        <v>395</v>
+        <v>789</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="10" t="n">
         <v>341</v>
       </c>
       <c r="B347" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C347" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
-(метал.) графитовый серый RAL 7024</t>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="D347" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E347" s="11" t="inlineStr"/>
       <c r="F347" s="11" t="inlineStr"/>
       <c r="G347" s="11" t="inlineStr"/>
       <c r="H347" s="10" t="n">
-        <v>395</v>
+        <v>789</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="10" t="n">
         <v>342</v>
       </c>
       <c r="B348" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C348" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-[...1 lines deleted...]
-7024</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) коричневый
+RAL 8017</t>
         </is>
       </c>
       <c r="D348" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E348" s="11" t="inlineStr"/>
       <c r="F348" s="11" t="inlineStr"/>
       <c r="G348" s="10" t="n">
         <v>1092</v>
       </c>
       <c r="H348" s="10" t="n">
         <v>789</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="10" t="n">
         <v>343</v>
       </c>
       <c r="B349" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C349" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический сплошной 3,0
-х 0,325 (0,975м2) коричневый RAL 8017</t>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) графитовый
+серый RAL 7024</t>
         </is>
       </c>
       <c r="D349" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E349" s="11" t="inlineStr"/>
       <c r="F349" s="11" t="inlineStr"/>
       <c r="G349" s="11" t="inlineStr"/>
       <c r="H349" s="10" t="n">
         <v>789</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="10" t="n">
         <v>344</v>
       </c>
       <c r="B350" s="10" t="inlineStr">
         <is>
-          <t>Софит металлический</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C350" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический с центральной
-[...1 lines deleted...]
-RAL 8017</t>
+          <t>Docke PREMIUM Софит сплошной Т4 3,05х0,305м
+(Графит)</t>
         </is>
       </c>
       <c r="D350" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E350" s="11" t="inlineStr"/>
       <c r="F350" s="11" t="inlineStr"/>
       <c r="G350" s="10" t="n">
-        <v>1092</v>
+        <v>690</v>
       </c>
       <c r="H350" s="10" t="n">
-        <v>789</v>
+        <v>644</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="10" t="n">
         <v>345</v>
       </c>
       <c r="B351" s="10" t="inlineStr">
         <is>
-          <t>Софит металлический</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C351" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит металлический с центральной
-[...1 lines deleted...]
-серый RAL 7024</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 (Графит)</t>
         </is>
       </c>
       <c r="D351" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E351" s="11" t="inlineStr"/>
-      <c r="F351" s="11" t="inlineStr"/>
+      <c r="E351" s="10" t="n">
+        <v>450</v>
+      </c>
+      <c r="F351" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="G351" s="11" t="inlineStr"/>
-      <c r="H351" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="11" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" s="10" t="n">
         <v>346</v>
       </c>
       <c r="B352" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C352" s="10" t="inlineStr">
         <is>
-          <t>Docke PREMIUM Софит сплошной Т4 3,05х0,305м
-(Графит)</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
+(RAL 7024 - Графитовый серый)</t>
         </is>
       </c>
       <c r="D352" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      </c>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E352" s="10" t="n">
+        <v>380</v>
+      </c>
+      <c r="F352" s="10" t="n">
+        <v>370</v>
+      </c>
+      <c r="G352" s="11" t="inlineStr"/>
+      <c r="H352" s="11" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" s="10" t="n">
         <v>347</v>
       </c>
       <c r="B353" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C353" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит с центральной перфорацией
-Т4 3,00х0,305м 0,915м2 (Графит)</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2,5м, S-3м2
+(RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="D353" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E353" s="10" t="n">
-        <v>450</v>
+        <v>380</v>
       </c>
       <c r="F353" s="10" t="n">
-        <v>450</v>
+        <v>370</v>
       </c>
       <c r="G353" s="11" t="inlineStr"/>
       <c r="H353" s="11" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" s="10" t="n">
         <v>348</v>
       </c>
       <c r="B354" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C354" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
-(RAL 7024 - Графитовый серый)</t>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-3м, S-3,6м2
+(RAL 7024 - графитовый серый)</t>
         </is>
       </c>
       <c r="D354" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E354" s="10" t="n">
         <v>380</v>
       </c>
       <c r="F354" s="10" t="n">
         <v>370</v>
       </c>
       <c r="G354" s="11" t="inlineStr"/>
       <c r="H354" s="11" t="inlineStr"/>
-    </row>
-[...56 lines deleted...]
-      <c r="H356" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>