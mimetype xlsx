--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H354"/>
+  <dimension ref="A1:H356"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -749,473 +749,501 @@
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="10" t="n">
-        <v>485</v>
+        <v>540</v>
       </c>
       <c r="H7" s="10" t="n">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Профнастил П20 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="10" t="n">
         <v>440</v>
       </c>
       <c r="H8" s="10" t="n">
         <v>440</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Уплотнитель универсальный с клеевым слоем 2м</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="10" t="n">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="F9" s="10" t="n">
         <v>180</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*35мм Окрашенный</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="G10" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="H10" s="10" t="n">
         <v>2800</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*51мм Окрашенный</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>3500</v>
+      </c>
       <c r="H11" s="10" t="n">
         <v>3300</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 0,5мм Окрашенный (любой длины
 под заказ)</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="G12" s="10" t="n">
+        <v>515</v>
+      </c>
       <c r="H12" s="10" t="n">
-        <v>600</v>
+        <v>515</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Конек круглый 2м Окрашенный</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>540</v>
+      </c>
       <c r="H13" s="10" t="n">
-        <v>650</v>
+        <v>525</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Конёк фигурный 2м Окрашенный</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="11" t="inlineStr"/>
-      <c r="G14" s="11" t="inlineStr"/>
+      <c r="G14" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="H14" s="10" t="n">
-        <v>530</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Торцевая планка 2м Окрашенная</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
-      <c r="G15" s="11" t="inlineStr"/>
+      <c r="G15" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="H15" s="10" t="n">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Стыковая (примыкания) планка 2м Окрашенная</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="10" t="n">
-[...3 lines deleted...]
-      <c r="H16" s="11" t="inlineStr"/>
+      <c r="F16" s="11" t="inlineStr"/>
+      <c r="G16" s="10" t="n">
+        <v>525</v>
+      </c>
+      <c r="H16" s="10" t="n">
+        <v>505</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Накладка ендовы 2м Окрашенная</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
-      <c r="G17" s="11" t="inlineStr"/>
+      <c r="G17" s="10" t="n">
+        <v>530</v>
+      </c>
       <c r="H17" s="10" t="n">
         <v>500</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Разжелобок 460мм 2м Окрашенный</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="G18" s="10" t="n">
+        <v>1375</v>
+      </c>
       <c r="H18" s="10" t="n">
         <v>1315</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Разжелобок малый 300мм 2м Окрашенный</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
+      <c r="G19" s="10" t="n">
+        <v>680</v>
+      </c>
       <c r="H19" s="10" t="n">
-        <v>900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Карнизная планка 2м Окрашенная</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E20" s="11" t="inlineStr"/>
+      <c r="E20" s="10" t="n">
+        <v>400</v>
+      </c>
       <c r="F20" s="10" t="n">
         <v>370</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
       <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Угол 50х50 н.,вн. 2м Окрашенный</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="10" t="n">
-[...3 lines deleted...]
-      <c r="H21" s="11" t="inlineStr"/>
+      <c r="F21" s="11" t="inlineStr"/>
+      <c r="G21" s="10" t="n">
+        <v>230</v>
+      </c>
+      <c r="H21" s="10" t="n">
+        <v>223</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Угол 100х100 н.,вн. 2м Окрашенный</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
-      <c r="G22" s="11" t="inlineStr"/>
+      <c r="G22" s="10" t="n">
+        <v>290</v>
+      </c>
       <c r="H22" s="10" t="n">
         <v>281</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Угол 145х145 н.,вн. 2м Окрашенный</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
-      <c r="G23" s="11" t="inlineStr"/>
+      <c r="G23" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="H23" s="10" t="n">
         <v>400</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 0,5мм Оцинкованный (любой длины
 под заказ)</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="10" t="n">
         <v>605</v>
       </c>
@@ -1243,53 +1271,55 @@
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит с центральной перфорацией
 Т4 3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
-      <c r="G26" s="11" t="inlineStr"/>
+      <c r="G26" s="10" t="n">
+        <v>508</v>
+      </c>
       <c r="H26" s="10" t="n">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит без перфорации Т4
 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E27" s="10" t="n">
         <v>550</v>
       </c>
@@ -1324,58 +1354,58 @@
       <c r="F28" s="10" t="n">
         <v>687</v>
       </c>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль белый</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E29" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G29" s="10" t="n">
+      <c r="E29" s="10" t="n">
         <v>290</v>
       </c>
-      <c r="H29" s="10" t="n">
+      <c r="F29" s="10" t="n">
         <v>278</v>
       </c>
+      <c r="G29" s="11" t="inlineStr"/>
+      <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка белый</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="10" t="n">
         <v>130</v>
       </c>
@@ -1410,51 +1440,51 @@
       </c>
       <c r="G31" s="11" t="inlineStr"/>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица Монтеррей 0,5 мм с полиэстровым
 покрытием</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E32" s="10" t="n">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="F32" s="10" t="n">
         <v>550</v>
       </c>
       <c r="G32" s="11" t="inlineStr"/>
       <c r="H32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>Grand Line Н-профиль соединительный коричневый</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
@@ -1465,598 +1495,598 @@
       <c r="F33" s="10" t="n">
         <v>898</v>
       </c>
       <c r="G33" s="11" t="inlineStr"/>
       <c r="H33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-профиль коричневый</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E34" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G34" s="10" t="n">
+      <c r="E34" s="10" t="n">
         <v>375</v>
       </c>
-      <c r="H34" s="10" t="n">
+      <c r="F34" s="10" t="n">
         <v>330</v>
       </c>
+      <c r="G34" s="11" t="inlineStr"/>
+      <c r="H34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Grand Line Наружный угол 3м коричневый</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="10" t="n">
         <v>1280</v>
       </c>
       <c r="F35" s="10" t="n">
         <v>1170</v>
       </c>
       <c r="G35" s="11" t="inlineStr"/>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>Grand Line Финишная планка коричневый</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E36" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G36" s="10" t="n">
+      <c r="E36" s="10" t="n">
         <v>305</v>
       </c>
-      <c r="H36" s="10" t="n">
+      <c r="F36" s="10" t="n">
         <v>305</v>
       </c>
+      <c r="G36" s="11" t="inlineStr"/>
+      <c r="H36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="10" t="n">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="H37" s="10" t="n">
-        <v>495</v>
+        <v>512</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="10" t="n">
         <v>460</v>
       </c>
       <c r="H38" s="10" t="n">
         <v>460</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E39" s="10" t="n">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="F39" s="10" t="n">
-        <v>310</v>
+        <v>340</v>
       </c>
       <c r="G39" s="11" t="inlineStr"/>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 2,5м Оцинкованный</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E40" s="10" t="n">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="F40" s="10" t="n">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="G40" s="11" t="inlineStr"/>
       <c r="H40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Профнастил C8 0,4мм Длина 3м Оцинкованный</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E41" s="10" t="n">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="F41" s="10" t="n">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="G41" s="11" t="inlineStr"/>
       <c r="H41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E42" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F42" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G42" s="11" t="inlineStr"/>
       <c r="H42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E43" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E43" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F43" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G43" s="11" t="inlineStr"/>
+      <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E44" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G44" s="10" t="n">
+      <c r="E44" s="10" t="n">
         <v>415</v>
       </c>
-      <c r="H44" s="10" t="n">
+      <c r="F44" s="10" t="n">
         <v>415</v>
       </c>
+      <c r="G44" s="11" t="inlineStr"/>
+      <c r="H44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E45" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F45" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E46" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F46" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G46" s="11" t="inlineStr"/>
       <c r="H46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E47" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F47" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G47" s="11" t="inlineStr"/>
       <c r="H47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 1,7м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E48" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F48" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G48" s="11" t="inlineStr"/>
       <c r="H48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 2,5м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E49" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F49" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G49" s="11" t="inlineStr"/>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 0,4мм Длина 3м RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F50" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
       <c r="H50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 1,25х2м 0,45мм Оцинкованный</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E51" s="10" t="n">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="F51" s="10" t="n">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="G51" s="11" t="inlineStr"/>
       <c r="H51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 1,25х2м 0,45мм RAL 8017
 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E52" s="10" t="n">
-        <v>460</v>
+        <v>545</v>
       </c>
       <c r="F52" s="10" t="n">
-        <v>440</v>
+        <v>535</v>
       </c>
       <c r="G52" s="11" t="inlineStr"/>
       <c r="H52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 1,25х2м 0,45мм RAL 6005
 Зеленый мох</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E53" s="10" t="n">
-        <v>460</v>
+        <v>508</v>
       </c>
       <c r="F53" s="10" t="n">
-        <v>440</v>
+        <v>508</v>
       </c>
       <c r="G53" s="11" t="inlineStr"/>
       <c r="H53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 1,25х2м 0,45мм RAL 3005
 Винно-красный</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E54" s="10" t="n">
@@ -2067,82 +2097,82 @@
       </c>
       <c r="G54" s="11" t="inlineStr"/>
       <c r="H54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 1,25х2м 0,45мм RAL 9003
 Сигнально-белый</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E55" s="10" t="n">
-        <v>460</v>
+        <v>545</v>
       </c>
       <c r="F55" s="10" t="n">
-        <v>440</v>
+        <v>540</v>
       </c>
       <c r="G55" s="11" t="inlineStr"/>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, цинк</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E56" s="10" t="n">
-        <v>2200</v>
+        <v>2080</v>
       </c>
       <c r="F56" s="10" t="n">
-        <v>2150</v>
+        <v>1976</v>
       </c>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 6005 Зеленый
 мох</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E57" s="10" t="n">
@@ -2152,166 +2182,168 @@
         <v>2100</v>
       </c>
       <c r="G57" s="11" t="inlineStr"/>
       <c r="H57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E58" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="F58" s="10" t="n">
-        <v>1800</v>
+        <v>2100</v>
       </c>
       <c r="G58" s="11" t="inlineStr"/>
       <c r="H58" s="11" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E59" s="10" t="n">
-        <v>1900</v>
+        <v>2860</v>
       </c>
       <c r="F59" s="10" t="n">
-        <v>1800</v>
+        <v>2730</v>
       </c>
       <c r="G59" s="11" t="inlineStr"/>
       <c r="H59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, цинк</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E60" s="10" t="n">
-        <v>1700</v>
+        <v>2000</v>
       </c>
       <c r="F60" s="10" t="n">
-        <v>1600</v>
+        <v>2140</v>
       </c>
       <c r="G60" s="11" t="inlineStr"/>
       <c r="H60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E61" s="10" t="n">
-        <v>1900</v>
+        <v>2100</v>
       </c>
       <c r="F61" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="G61" s="11" t="inlineStr"/>
       <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
-      <c r="G62" s="11" t="inlineStr"/>
+      <c r="G62" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="H62" s="10" t="n">
         <v>2300</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E63" s="10" t="n">
@@ -2350,227 +2382,227 @@
       </c>
       <c r="G64" s="11" t="inlineStr"/>
       <c r="H64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E65" s="10" t="n">
-        <v>1900</v>
+        <v>3000</v>
       </c>
       <c r="F65" s="10" t="n">
-        <v>1800</v>
+        <v>2880</v>
       </c>
       <c r="G65" s="11" t="inlineStr"/>
       <c r="H65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E66" s="10" t="n">
-        <v>2900</v>
+        <v>2500</v>
       </c>
       <c r="F66" s="10" t="n">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="G66" s="11" t="inlineStr"/>
       <c r="H66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E67" s="10" t="n">
-        <v>2100</v>
+        <v>2500</v>
       </c>
       <c r="F67" s="10" t="n">
-        <v>2000</v>
+        <v>2400</v>
       </c>
       <c r="G67" s="11" t="inlineStr"/>
       <c r="H67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, цинк</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E68" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="F68" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E69" s="10" t="n">
-        <v>2100</v>
+        <v>2323</v>
       </c>
       <c r="F69" s="10" t="n">
-        <v>2000</v>
+        <v>2222</v>
       </c>
       <c r="G69" s="11" t="inlineStr"/>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E70" s="10" t="n">
-        <v>1900</v>
+        <v>2300</v>
       </c>
       <c r="F70" s="10" t="n">
-        <v>1800</v>
+        <v>2200</v>
       </c>
       <c r="G70" s="11" t="inlineStr"/>
       <c r="H70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E71" s="10" t="n">
         <v>2300</v>
       </c>
       <c r="F71" s="10" t="n">
-        <v>2220</v>
+        <v>2200</v>
       </c>
       <c r="G71" s="11" t="inlineStr"/>
       <c r="H71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
 4 опоры</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
@@ -2609,51 +2641,53 @@
       <c r="H73" s="10" t="n">
         <v>1900</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель Борге BORGE 3м Оцинкованный</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="11" t="inlineStr"/>
-      <c r="G74" s="11" t="inlineStr"/>
+      <c r="G74" s="10" t="n">
+        <v>2890</v>
+      </c>
       <c r="H74" s="10" t="n">
         <v>2800</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>Конек плоский 150х150 мм 2м Окрашенный</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="10" t="n">
         <v>510</v>
@@ -2663,51 +2697,53 @@
       </c>
       <c r="G75" s="11" t="inlineStr"/>
       <c r="H75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель трубчатый GrandLine оптима 3м (Грандлайн)</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>2000</v>
+      </c>
       <c r="H76" s="10" t="n">
         <v>2000</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель Борге BORGE 1м</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
@@ -2717,53 +2753,55 @@
       <c r="H77" s="10" t="n">
         <v>960</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель GrandLine Грандлайн 3м</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
-      <c r="G78" s="11" t="inlineStr"/>
+      <c r="G78" s="10" t="n">
+        <v>3900</v>
+      </c>
       <c r="H78" s="10" t="n">
-        <v>1949.7</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Grand Line J-фаска белая</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E79" s="10" t="n">
         <v>886</v>
       </c>
       <c r="F79" s="10" t="n">
@@ -2937,53 +2975,55 @@
       </c>
       <c r="G85" s="11" t="inlineStr"/>
       <c r="H85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Дёке J-профиль шоколад</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
-      <c r="G86" s="11" t="inlineStr"/>
+      <c r="G86" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="H86" s="10" t="n">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Docke Финишный профиль 3м пломбир</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E87" s="10" t="n">
         <v>290</v>
       </c>
       <c r="F87" s="10" t="n">
@@ -3075,53 +3115,55 @@
       </c>
       <c r="G90" s="11" t="inlineStr"/>
       <c r="H90" s="11" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль пломбир</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E91" s="11" t="inlineStr"/>
       <c r="F91" s="11" t="inlineStr"/>
-      <c r="G91" s="11" t="inlineStr"/>
+      <c r="G91" s="10" t="n">
+        <v>730</v>
+      </c>
       <c r="H91" s="10" t="n">
-        <v>591</v>
+        <v>687</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>Дёке Н-профиль шоколад</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E92" s="10" t="n">
         <v>940</v>
       </c>
       <c r="F92" s="10" t="n">
@@ -3154,80 +3196,84 @@
       <c r="H93" s="10" t="n">
         <v>520</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Гладкий лист 0,45мм Окрашенный (любой длины
 под заказ)</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
-      <c r="F94" s="10" t="n">
-[...3 lines deleted...]
-      <c r="H94" s="11" t="inlineStr"/>
+      <c r="F94" s="11" t="inlineStr"/>
+      <c r="G94" s="10" t="n">
+        <v>515</v>
+      </c>
+      <c r="H94" s="10" t="n">
+        <v>515</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,45мм Окрашенный</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E95" s="11" t="inlineStr"/>
       <c r="F95" s="11" t="inlineStr"/>
-      <c r="G95" s="11" t="inlineStr"/>
+      <c r="G95" s="10" t="n">
+        <v>505</v>
+      </c>
       <c r="H95" s="10" t="n">
-        <v>580</v>
+        <v>505</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Профнастил СС10 0,45мм Оцинкованный</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="11" t="inlineStr"/>
       <c r="G96" s="10" t="n">
         <v>425</v>
@@ -3237,54 +3283,54 @@
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Металлочерепица Монтеррей 0,45 мм с полиэстровым
 покрытием</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
       <c r="G97" s="10" t="n">
-        <v>560</v>
+        <v>600</v>
       </c>
       <c r="H97" s="10" t="n">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Мансардное окно FAKRO (Факро) FTS U2
 Стандарт Тип 01 (55x78см)</t>
         </is>
       </c>
       <c r="D98" s="11" t="inlineStr"/>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
       <c r="G98" s="10" t="n">
         <v>45000</v>
       </c>
       <c r="H98" s="10" t="n">
         <v>23390</v>
@@ -3438,132 +3484,140 @@
         <v>6175</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Комплект окладов гидро-пароизоляционный c дополнительным утеплением
 FAKRO (Факро) XDK</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
-      <c r="G105" s="11" t="inlineStr"/>
+      <c r="G105" s="10" t="n">
+        <v>6700</v>
+      </c>
       <c r="H105" s="10" t="n">
-        <v>8850</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>Наружный утепленный гидроизоляционный оклад FAKRO (Факро)
 XDP</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="11" t="inlineStr"/>
-      <c r="G106" s="11" t="inlineStr"/>
+      <c r="G106" s="10" t="n">
+        <v>4000</v>
+      </c>
       <c r="H106" s="10" t="n">
-        <v>4850</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>Внутренний пароизоляционный оклад FAKRO (Факро) XDS</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="11" t="inlineStr"/>
-      <c r="G107" s="11" t="inlineStr"/>
+      <c r="G107" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="H107" s="10" t="n">
-        <v>3990</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>Теплоизоляционный пояс FAKRO (Факро) XWT</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E108" s="11" t="inlineStr"/>
       <c r="F108" s="11" t="inlineStr"/>
-      <c r="G108" s="11" t="inlineStr"/>
+      <c r="G108" s="10" t="n">
+        <v>6500</v>
+      </c>
       <c r="H108" s="10" t="n">
-        <v>5690</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Мансардные окна fakro</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Мансардное окно FAKRO (Факро) FTS U2
 Стандарт Тип 02 (55x98см)</t>
         </is>
       </c>
       <c r="D109" s="11" t="inlineStr"/>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
       <c r="G109" s="10" t="n">
         <v>53000</v>
       </c>
       <c r="H109" s="10" t="n">
         <v>27490</v>
@@ -5566,51 +5620,53 @@
       <c r="H189" s="10" t="n">
         <v>307</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="10" t="n">
         <v>184</v>
       </c>
       <c r="B190" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C190" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="D190" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E190" s="11" t="inlineStr"/>
       <c r="F190" s="11" t="inlineStr"/>
-      <c r="G190" s="11" t="inlineStr"/>
+      <c r="G190" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="H190" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="10" t="n">
         <v>185</v>
       </c>
       <c r="B191" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C191" s="10" t="inlineStr">
         <is>
           <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
 перфорацией Белый</t>
         </is>
       </c>
       <c r="D191" s="11" t="inlineStr"/>
       <c r="E191" s="11" t="inlineStr"/>
       <c r="F191" s="11" t="inlineStr"/>
       <c r="G191" s="10" t="n">
         <v>316</v>
       </c>
@@ -5674,103 +5730,109 @@
       <c r="H193" s="10" t="n">
         <v>401</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="10" t="n">
         <v>188</v>
       </c>
       <c r="B194" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C194" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Белый</t>
         </is>
       </c>
       <c r="D194" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E194" s="11" t="inlineStr"/>
       <c r="F194" s="11" t="inlineStr"/>
-      <c r="G194" s="11" t="inlineStr"/>
+      <c r="G194" s="10" t="n">
+        <v>354</v>
+      </c>
       <c r="H194" s="10" t="n">
         <v>343</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="10" t="n">
         <v>189</v>
       </c>
       <c r="B195" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C195" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит полностью перфорированный 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="D195" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E195" s="11" t="inlineStr"/>
       <c r="F195" s="11" t="inlineStr"/>
-      <c r="G195" s="11" t="inlineStr"/>
+      <c r="G195" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="H195" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="10" t="n">
         <v>190</v>
       </c>
       <c r="B196" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C196" s="10" t="inlineStr">
         <is>
           <t>Tecos Софит сплошной 3,05х0,305м Арабика</t>
         </is>
       </c>
       <c r="D196" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E196" s="11" t="inlineStr"/>
       <c r="F196" s="11" t="inlineStr"/>
-      <c r="G196" s="11" t="inlineStr"/>
+      <c r="G196" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="H196" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="10" t="n">
         <v>191</v>
       </c>
       <c r="B197" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C197" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Софит металлический перфорированный 2,4 х
 0,303 (0,73м2) (RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D197" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E197" s="11" t="inlineStr"/>
@@ -5811,51 +5873,53 @@
         <v>821</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="10" t="n">
         <v>193</v>
       </c>
       <c r="B199" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C199" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Софит металлический перфорированный 2,4 х
 0,303 (0,73м2) (RR20 белый)</t>
         </is>
       </c>
       <c r="D199" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E199" s="11" t="inlineStr"/>
       <c r="F199" s="11" t="inlineStr"/>
-      <c r="G199" s="11" t="inlineStr"/>
+      <c r="G199" s="10" t="n">
+        <v>883</v>
+      </c>
       <c r="H199" s="10" t="n">
         <v>821</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="10" t="n">
         <v>194</v>
       </c>
       <c r="B200" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C200" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Софит металлический перфорированный 2,4 х
 0,303 (0,73м2) (RR23 темно-серый)</t>
         </is>
       </c>
       <c r="D200" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E200" s="11" t="inlineStr"/>
@@ -6059,51 +6123,53 @@
         <v>989</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C208" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Софит металлический сплошной 2,4 х
 0,303 (0,73м2) (RR23 темно-серый)</t>
         </is>
       </c>
       <c r="D208" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E208" s="11" t="inlineStr"/>
       <c r="F208" s="11" t="inlineStr"/>
-      <c r="G208" s="11" t="inlineStr"/>
+      <c r="G208" s="10" t="n">
+        <v>1029</v>
+      </c>
       <c r="H208" s="10" t="n">
         <v>989</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="n">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C209" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Софит металлический сплошной 2,4 х
 0,303 (0,73м2) (RR32 коричневый)</t>
         </is>
       </c>
       <c r="D209" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E209" s="11" t="inlineStr"/>
@@ -6219,51 +6285,53 @@
       <c r="H213" s="10" t="n">
         <v>437</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="n">
         <v>208</v>
       </c>
       <c r="B214" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C214" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Угловая планка (внешняя) 2м (RR11-зеленый)</t>
         </is>
       </c>
       <c r="D214" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E214" s="11" t="inlineStr"/>
       <c r="F214" s="11" t="inlineStr"/>
-      <c r="G214" s="11" t="inlineStr"/>
+      <c r="G214" s="10" t="n">
+        <v>457</v>
+      </c>
       <c r="H214" s="10" t="n">
         <v>437</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="10" t="n">
         <v>209</v>
       </c>
       <c r="B215" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C215" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Угловая планка (внешняя) 2м (RR20-белый)</t>
         </is>
       </c>
       <c r="D215" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E215" s="11" t="inlineStr"/>
       <c r="F215" s="11" t="inlineStr"/>
@@ -6465,51 +6533,53 @@
         <v>437</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="10" t="n">
         <v>217</v>
       </c>
       <c r="B223" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C223" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Угловая планка (внутренняя) 2м (RR20
 (белый))</t>
         </is>
       </c>
       <c r="D223" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E223" s="11" t="inlineStr"/>
       <c r="F223" s="11" t="inlineStr"/>
-      <c r="G223" s="11" t="inlineStr"/>
+      <c r="G223" s="10" t="n">
+        <v>457</v>
+      </c>
       <c r="H223" s="10" t="n">
         <v>437</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="10" t="n">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C224" s="10" t="inlineStr">
         <is>
           <t>Аквасистем Угловая планка (внутренняя) 2м (RR23
 (темно-серый))</t>
         </is>
       </c>
       <c r="D224" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E224" s="11" t="inlineStr"/>
@@ -6755,3340 +6825,3460 @@
       <c r="D233" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E233" s="11" t="inlineStr"/>
       <c r="F233" s="11" t="inlineStr"/>
       <c r="G233" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H233" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="10" t="n">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C234" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
-LOG)</t>
+          <t>Аквасистем F-профиль 2м (КРАСНОЕ ДЕРЕВО PRINTECH
+NAIVE)</t>
         </is>
       </c>
       <c r="D234" s="11" t="inlineStr"/>
       <c r="E234" s="11" t="inlineStr"/>
       <c r="F234" s="11" t="inlineStr"/>
       <c r="G234" s="10" t="n">
         <v>339</v>
       </c>
       <c r="H234" s="10" t="n">
         <v>322</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="n">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C235" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RAL
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем F-профиль 2м (СВЕТЛОЕ ДЕРЕВО PRINTECH
+LOG)</t>
+        </is>
+      </c>
+      <c r="D235" s="11" t="inlineStr"/>
       <c r="E235" s="11" t="inlineStr"/>
       <c r="F235" s="11" t="inlineStr"/>
       <c r="G235" s="10" t="n">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="H235" s="10" t="n">
-        <v>272</v>
+        <v>322</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="n">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C236" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR11
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем F-профиль 2м (ТЕМНОЕ ДЕРЕВО PRINTECH
+NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D236" s="11" t="inlineStr"/>
       <c r="E236" s="11" t="inlineStr"/>
       <c r="F236" s="11" t="inlineStr"/>
       <c r="G236" s="10" t="n">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="H236" s="10" t="n">
-        <v>272</v>
+        <v>322</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="10" t="n">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C237" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR20
-(белый))</t>
+          <t>Аквасистем J - планка 2м (RAL
+8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D237" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E237" s="11" t="inlineStr"/>
       <c r="F237" s="11" t="inlineStr"/>
       <c r="G237" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H237" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="10" t="n">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C238" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR23
-(темно-серый))</t>
+          <t>Аквасистем J - планка 2м (RR11
+(зеленый))</t>
         </is>
       </c>
       <c r="D238" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E238" s="11" t="inlineStr"/>
       <c r="F238" s="11" t="inlineStr"/>
-      <c r="G238" s="11" t="inlineStr"/>
+      <c r="G238" s="10" t="n">
+        <v>292</v>
+      </c>
       <c r="H238" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="n">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C239" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (RR32
-(коричневый))</t>
+          <t>Аквасистем J - планка 2м (RR20
+(белый))</t>
         </is>
       </c>
       <c r="D239" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E239" s="11" t="inlineStr"/>
       <c r="F239" s="11" t="inlineStr"/>
       <c r="G239" s="10" t="n">
         <v>292</v>
       </c>
       <c r="H239" s="10" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C240" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (КРАСНОЕ
-[...3 lines deleted...]
-      <c r="D240" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RR23
+(темно-серый))</t>
+        </is>
+      </c>
+      <c r="D240" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E240" s="11" t="inlineStr"/>
       <c r="F240" s="11" t="inlineStr"/>
       <c r="G240" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="H240" s="10" t="n">
-        <v>322</v>
+        <v>272</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="n">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C241" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
-[...3 lines deleted...]
-      <c r="D241" s="11" t="inlineStr"/>
+          <t>Аквасистем J - планка 2м (RR32
+(коричневый))</t>
+        </is>
+      </c>
+      <c r="D241" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E241" s="11" t="inlineStr"/>
       <c r="F241" s="11" t="inlineStr"/>
       <c r="G241" s="10" t="n">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="H241" s="10" t="n">
-        <v>322</v>
+        <v>272</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="10" t="n">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C242" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J - планка 2м (ТЕМНОЕ
-ДЕРЕВО PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем J - планка 2м (КРАСНОЕ
+ДЕРЕВО PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D242" s="11" t="inlineStr"/>
       <c r="E242" s="11" t="inlineStr"/>
       <c r="F242" s="11" t="inlineStr"/>
       <c r="G242" s="10" t="n">
         <v>339</v>
       </c>
       <c r="H242" s="10" t="n">
         <v>322</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="10" t="n">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C243" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (СВЕТЛОЕ
+ДЕРЕВО PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D243" s="11" t="inlineStr"/>
       <c r="E243" s="11" t="inlineStr"/>
       <c r="F243" s="11" t="inlineStr"/>
       <c r="G243" s="10" t="n">
-        <v>869</v>
+        <v>339</v>
       </c>
       <c r="H243" s="10" t="n">
-        <v>829</v>
+        <v>322</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="10" t="n">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C244" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J - планка 2м (ТЕМНОЕ
+ДЕРЕВО PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D244" s="11" t="inlineStr"/>
       <c r="E244" s="11" t="inlineStr"/>
       <c r="F244" s="11" t="inlineStr"/>
       <c r="G244" s="10" t="n">
-        <v>869</v>
+        <v>339</v>
       </c>
       <c r="H244" s="10" t="n">
-        <v>829</v>
+        <v>322</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="10" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C245" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D245" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E245" s="11" t="inlineStr"/>
       <c r="F245" s="11" t="inlineStr"/>
       <c r="G245" s="10" t="n">
         <v>869</v>
       </c>
       <c r="H245" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="10" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C246" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем J-фаска 150 2м (RR11 (зеленый)</t>
         </is>
       </c>
       <c r="D246" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="11" t="inlineStr"/>
-      <c r="G246" s="11" t="inlineStr"/>
+      <c r="G246" s="10" t="n">
+        <v>869</v>
+      </c>
       <c r="H246" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="10" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C247" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
+          <t>Аквасистем J-фаска 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D247" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E247" s="11" t="inlineStr"/>
       <c r="F247" s="11" t="inlineStr"/>
       <c r="G247" s="10" t="n">
         <v>869</v>
       </c>
       <c r="H247" s="10" t="n">
         <v>829</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="10" t="n">
         <v>242</v>
       </c>
       <c r="B248" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C248" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D248" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D248" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E248" s="11" t="inlineStr"/>
       <c r="F248" s="11" t="inlineStr"/>
       <c r="G248" s="10" t="n">
-        <v>956</v>
+        <v>869</v>
       </c>
       <c r="H248" s="10" t="n">
-        <v>909</v>
+        <v>829</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="10" t="n">
         <v>243</v>
       </c>
       <c r="B249" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C249" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D249" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 150 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D249" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E249" s="11" t="inlineStr"/>
       <c r="F249" s="11" t="inlineStr"/>
       <c r="G249" s="10" t="n">
-        <v>956</v>
+        <v>869</v>
       </c>
       <c r="H249" s="10" t="n">
-        <v>909</v>
+        <v>829</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="10" t="n">
         <v>244</v>
       </c>
       <c r="B250" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C250" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем J-фаска 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
         </is>
       </c>
       <c r="D250" s="11" t="inlineStr"/>
       <c r="E250" s="11" t="inlineStr"/>
       <c r="F250" s="11" t="inlineStr"/>
       <c r="G250" s="10" t="n">
         <v>956</v>
       </c>
       <c r="H250" s="10" t="n">
         <v>909</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="10" t="n">
         <v>245</v>
       </c>
       <c r="B251" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C251" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
+        </is>
+      </c>
+      <c r="D251" s="11" t="inlineStr"/>
       <c r="E251" s="11" t="inlineStr"/>
       <c r="F251" s="11" t="inlineStr"/>
       <c r="G251" s="10" t="n">
-        <v>1319</v>
+        <v>956</v>
       </c>
       <c r="H251" s="10" t="n">
-        <v>1259</v>
+        <v>909</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="10" t="n">
         <v>246</v>
       </c>
       <c r="B252" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C252" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D252" s="11" t="inlineStr"/>
       <c r="E252" s="11" t="inlineStr"/>
       <c r="F252" s="11" t="inlineStr"/>
       <c r="G252" s="10" t="n">
-        <v>1319</v>
+        <v>956</v>
       </c>
       <c r="H252" s="10" t="n">
-        <v>1259</v>
+        <v>909</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="10" t="n">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C253" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D253" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E253" s="11" t="inlineStr"/>
       <c r="F253" s="11" t="inlineStr"/>
       <c r="G253" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="H253" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="10" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C254" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем J-фаска 200 2м (RR11 (зеленый)</t>
         </is>
       </c>
       <c r="D254" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E254" s="11" t="inlineStr"/>
       <c r="F254" s="11" t="inlineStr"/>
-      <c r="G254" s="11" t="inlineStr"/>
+      <c r="G254" s="10" t="n">
+        <v>1319</v>
+      </c>
       <c r="H254" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="10" t="n">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C255" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
+          <t>Аквасистем J-фаска 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D255" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E255" s="11" t="inlineStr"/>
       <c r="F255" s="11" t="inlineStr"/>
       <c r="G255" s="10" t="n">
         <v>1319</v>
       </c>
       <c r="H255" s="10" t="n">
         <v>1259</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="10" t="n">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C256" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D256" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D256" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E256" s="11" t="inlineStr"/>
       <c r="F256" s="11" t="inlineStr"/>
       <c r="G256" s="10" t="n">
-        <v>1460</v>
+        <v>1319</v>
       </c>
       <c r="H256" s="10" t="n">
-        <v>1387</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="10" t="n">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C257" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D257" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 200 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D257" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E257" s="11" t="inlineStr"/>
       <c r="F257" s="11" t="inlineStr"/>
       <c r="G257" s="10" t="n">
-        <v>1219</v>
+        <v>1319</v>
       </c>
       <c r="H257" s="10" t="n">
-        <v>1158</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="10" t="n">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C258" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем J-фаска 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D258" s="11" t="inlineStr"/>
       <c r="E258" s="11" t="inlineStr"/>
       <c r="F258" s="11" t="inlineStr"/>
       <c r="G258" s="10" t="n">
         <v>1460</v>
       </c>
       <c r="H258" s="10" t="n">
         <v>1387</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="10" t="n">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C259" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D259" s="11" t="inlineStr"/>
       <c r="E259" s="11" t="inlineStr"/>
       <c r="F259" s="11" t="inlineStr"/>
       <c r="G259" s="10" t="n">
-        <v>1699</v>
+        <v>1219</v>
       </c>
       <c r="H259" s="10" t="n">
-        <v>1615</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="10" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C260" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D260" s="11" t="inlineStr"/>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="11" t="inlineStr"/>
-      <c r="G260" s="11" t="inlineStr"/>
+      <c r="G260" s="10" t="n">
+        <v>1460</v>
+      </c>
       <c r="H260" s="10" t="n">
-        <v>1615</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="10" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C261" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
+          <t>Аквасистем J-фаска 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D261" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E261" s="11" t="inlineStr"/>
       <c r="F261" s="11" t="inlineStr"/>
       <c r="G261" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="H261" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="10" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C262" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем J-фаска 250 2м (RR11 (зеленый)</t>
         </is>
       </c>
       <c r="D262" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E262" s="11" t="inlineStr"/>
       <c r="F262" s="11" t="inlineStr"/>
       <c r="G262" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="H262" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="10" t="n">
         <v>257</v>
       </c>
       <c r="B263" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C263" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
+          <t>Аквасистем J-фаска 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D263" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E263" s="11" t="inlineStr"/>
       <c r="F263" s="11" t="inlineStr"/>
       <c r="G263" s="10" t="n">
         <v>1699</v>
       </c>
       <c r="H263" s="10" t="n">
         <v>1615</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="10" t="n">
         <v>258</v>
       </c>
       <c r="B264" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C264" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D264" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D264" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E264" s="11" t="inlineStr"/>
       <c r="F264" s="11" t="inlineStr"/>
       <c r="G264" s="10" t="n">
-        <v>1870</v>
+        <v>1699</v>
       </c>
       <c r="H264" s="10" t="n">
-        <v>1777</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="10" t="n">
         <v>259</v>
       </c>
       <c r="B265" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C265" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D265" s="11" t="inlineStr"/>
+          <t>Аквасистем J-фаска 250 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D265" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E265" s="11" t="inlineStr"/>
       <c r="F265" s="11" t="inlineStr"/>
       <c r="G265" s="10" t="n">
-        <v>1870</v>
+        <v>1699</v>
       </c>
       <c r="H265" s="10" t="n">
-        <v>1777</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="10" t="n">
         <v>260</v>
       </c>
       <c r="B266" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C266" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем J-фаска 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D266" s="11" t="inlineStr"/>
       <c r="E266" s="11" t="inlineStr"/>
       <c r="F266" s="11" t="inlineStr"/>
       <c r="G266" s="10" t="n">
         <v>1870</v>
       </c>
       <c r="H266" s="10" t="n">
         <v>1777</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="10" t="n">
         <v>261</v>
       </c>
       <c r="B267" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C267" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D267" s="11" t="inlineStr"/>
       <c r="E267" s="11" t="inlineStr"/>
       <c r="F267" s="11" t="inlineStr"/>
       <c r="G267" s="10" t="n">
-        <v>659</v>
+        <v>1870</v>
       </c>
       <c r="H267" s="10" t="n">
-        <v>629</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="10" t="n">
         <v>262</v>
       </c>
       <c r="B268" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C268" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем J-фаска 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D268" s="11" t="inlineStr"/>
       <c r="E268" s="11" t="inlineStr"/>
       <c r="F268" s="11" t="inlineStr"/>
-      <c r="G268" s="11" t="inlineStr"/>
+      <c r="G268" s="10" t="n">
+        <v>1870</v>
+      </c>
       <c r="H268" s="10" t="n">
-        <v>629</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="10" t="n">
         <v>263</v>
       </c>
       <c r="B269" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C269" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 150 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D269" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E269" s="11" t="inlineStr"/>
       <c r="F269" s="11" t="inlineStr"/>
       <c r="G269" s="10" t="n">
         <v>659</v>
       </c>
       <c r="H269" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="10" t="n">
         <v>264</v>
       </c>
       <c r="B270" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C270" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR11 (зеленый))</t>
         </is>
       </c>
       <c r="D270" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E270" s="11" t="inlineStr"/>
       <c r="F270" s="11" t="inlineStr"/>
       <c r="G270" s="10" t="n">
         <v>659</v>
       </c>
       <c r="H270" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="10" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C271" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
+          <t>Аквасистем L-профиль 150 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D271" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E271" s="11" t="inlineStr"/>
       <c r="F271" s="11" t="inlineStr"/>
       <c r="G271" s="10" t="n">
         <v>659</v>
       </c>
       <c r="H271" s="10" t="n">
         <v>629</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="10" t="n">
         <v>266</v>
       </c>
       <c r="B272" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C272" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D272" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D272" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E272" s="11" t="inlineStr"/>
       <c r="F272" s="11" t="inlineStr"/>
       <c r="G272" s="10" t="n">
-        <v>482</v>
+        <v>659</v>
       </c>
       <c r="H272" s="10" t="n">
-        <v>458</v>
+        <v>629</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="10" t="n">
         <v>267</v>
       </c>
       <c r="B273" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C273" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D273" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 150 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D273" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E273" s="11" t="inlineStr"/>
       <c r="F273" s="11" t="inlineStr"/>
       <c r="G273" s="10" t="n">
-        <v>482</v>
+        <v>659</v>
       </c>
       <c r="H273" s="10" t="n">
-        <v>458</v>
+        <v>629</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="10" t="n">
         <v>268</v>
       </c>
       <c r="B274" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C274" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем L-профиль 150 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D274" s="11" t="inlineStr"/>
       <c r="E274" s="11" t="inlineStr"/>
       <c r="F274" s="11" t="inlineStr"/>
       <c r="G274" s="10" t="n">
         <v>482</v>
       </c>
       <c r="H274" s="10" t="n">
         <v>458</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="10" t="n">
         <v>269</v>
       </c>
       <c r="B275" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C275" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D275" s="11" t="inlineStr"/>
       <c r="E275" s="11" t="inlineStr"/>
       <c r="F275" s="11" t="inlineStr"/>
-      <c r="G275" s="11" t="inlineStr"/>
+      <c r="G275" s="10" t="n">
+        <v>482</v>
+      </c>
       <c r="H275" s="10" t="n">
-        <v>729</v>
+        <v>458</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="10" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C276" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 150 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D276" s="11" t="inlineStr"/>
       <c r="E276" s="11" t="inlineStr"/>
       <c r="F276" s="11" t="inlineStr"/>
       <c r="G276" s="10" t="n">
-        <v>769</v>
+        <v>482</v>
       </c>
       <c r="H276" s="10" t="n">
-        <v>729</v>
+        <v>458</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="10" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C277" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 200 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D277" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E277" s="11" t="inlineStr"/>
       <c r="F277" s="11" t="inlineStr"/>
       <c r="G277" s="10" t="n">
         <v>769</v>
       </c>
       <c r="H277" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="10" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C278" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR11 (зеленый))</t>
         </is>
       </c>
       <c r="D278" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E278" s="11" t="inlineStr"/>
       <c r="F278" s="11" t="inlineStr"/>
       <c r="G278" s="10" t="n">
         <v>769</v>
       </c>
       <c r="H278" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="10" t="n">
         <v>273</v>
       </c>
       <c r="B279" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C279" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
+          <t>Аквасистем L-профиль 200 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D279" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E279" s="11" t="inlineStr"/>
       <c r="F279" s="11" t="inlineStr"/>
       <c r="G279" s="10" t="n">
         <v>769</v>
       </c>
       <c r="H279" s="10" t="n">
         <v>729</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="10" t="n">
         <v>274</v>
       </c>
       <c r="B280" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C280" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D280" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D280" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E280" s="11" t="inlineStr"/>
       <c r="F280" s="11" t="inlineStr"/>
       <c r="G280" s="10" t="n">
-        <v>568</v>
+        <v>769</v>
       </c>
       <c r="H280" s="10" t="n">
-        <v>540</v>
+        <v>729</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="10" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C281" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D281" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 200 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D281" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E281" s="11" t="inlineStr"/>
       <c r="F281" s="11" t="inlineStr"/>
       <c r="G281" s="10" t="n">
-        <v>568</v>
+        <v>769</v>
       </c>
       <c r="H281" s="10" t="n">
-        <v>540</v>
+        <v>729</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="10" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C282" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем L-профиль 200 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D282" s="11" t="inlineStr"/>
       <c r="E282" s="11" t="inlineStr"/>
       <c r="F282" s="11" t="inlineStr"/>
       <c r="G282" s="10" t="n">
         <v>568</v>
       </c>
       <c r="H282" s="10" t="n">
         <v>540</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="10" t="n">
         <v>277</v>
       </c>
       <c r="B283" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C283" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D283" s="11" t="inlineStr"/>
       <c r="E283" s="11" t="inlineStr"/>
       <c r="F283" s="11" t="inlineStr"/>
       <c r="G283" s="10" t="n">
-        <v>989</v>
+        <v>568</v>
       </c>
       <c r="H283" s="10" t="n">
-        <v>939</v>
+        <v>540</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="10" t="n">
         <v>278</v>
       </c>
       <c r="B284" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C284" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 200 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D284" s="11" t="inlineStr"/>
       <c r="E284" s="11" t="inlineStr"/>
       <c r="F284" s="11" t="inlineStr"/>
-      <c r="G284" s="11" t="inlineStr"/>
+      <c r="G284" s="10" t="n">
+        <v>568</v>
+      </c>
       <c r="H284" s="10" t="n">
-        <v>939</v>
+        <v>540</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="10" t="n">
         <v>279</v>
       </c>
       <c r="B285" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C285" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
+          <t>Аквасистем L-профиль 250 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D285" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E285" s="11" t="inlineStr"/>
       <c r="F285" s="11" t="inlineStr"/>
       <c r="G285" s="10" t="n">
         <v>989</v>
       </c>
       <c r="H285" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="10" t="n">
         <v>280</v>
       </c>
       <c r="B286" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C286" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR11 (зеленый))</t>
         </is>
       </c>
       <c r="D286" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E286" s="11" t="inlineStr"/>
       <c r="F286" s="11" t="inlineStr"/>
       <c r="G286" s="10" t="n">
         <v>989</v>
       </c>
       <c r="H286" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="10" t="n">
         <v>281</v>
       </c>
       <c r="B287" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C287" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
+          <t>Аквасистем L-профиль 250 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D287" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E287" s="11" t="inlineStr"/>
       <c r="F287" s="11" t="inlineStr"/>
       <c r="G287" s="10" t="n">
         <v>989</v>
       </c>
       <c r="H287" s="10" t="n">
         <v>939</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="10" t="n">
         <v>282</v>
       </c>
       <c r="B288" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C288" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D288" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RR23 (темно-серый))</t>
+        </is>
+      </c>
+      <c r="D288" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E288" s="11" t="inlineStr"/>
       <c r="F288" s="11" t="inlineStr"/>
       <c r="G288" s="10" t="n">
-        <v>724</v>
+        <v>989</v>
       </c>
       <c r="H288" s="10" t="n">
-        <v>687</v>
+        <v>939</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="10" t="n">
         <v>283</v>
       </c>
       <c r="B289" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C289" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
-[...3 lines deleted...]
-      <c r="D289" s="11" t="inlineStr"/>
+          <t>Аквасистем L-профиль 250 2м (RR32 (коричневый))</t>
+        </is>
+      </c>
+      <c r="D289" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
       <c r="E289" s="11" t="inlineStr"/>
       <c r="F289" s="11" t="inlineStr"/>
       <c r="G289" s="10" t="n">
-        <v>724</v>
+        <v>989</v>
       </c>
       <c r="H289" s="10" t="n">
-        <v>687</v>
+        <v>939</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="10" t="n">
         <v>284</v>
       </c>
       <c r="B290" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C290" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
-PRINTECH NAIVE MAROON)</t>
+          <t>Аквасистем L-профиль 250 2м (КРАСНОЕ ДЕРЕВО
+PRINTECH NAIVE)</t>
         </is>
       </c>
       <c r="D290" s="11" t="inlineStr"/>
       <c r="E290" s="11" t="inlineStr"/>
       <c r="F290" s="11" t="inlineStr"/>
       <c r="G290" s="10" t="n">
         <v>724</v>
       </c>
       <c r="H290" s="10" t="n">
         <v>687</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="10" t="n">
         <v>285</v>
       </c>
       <c r="B291" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C291" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RAL 8017
-[...7 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (СВЕТЛОЕ ДЕРЕВО
+PRINTECH LOG)</t>
+        </is>
+      </c>
+      <c r="D291" s="11" t="inlineStr"/>
       <c r="E291" s="11" t="inlineStr"/>
       <c r="F291" s="11" t="inlineStr"/>
-      <c r="G291" s="11" t="inlineStr"/>
+      <c r="G291" s="10" t="n">
+        <v>724</v>
+      </c>
       <c r="H291" s="10" t="n">
-        <v>445</v>
+        <v>687</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="10" t="n">
         <v>286</v>
       </c>
       <c r="B292" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C292" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аквасистем L-профиль 250 2м (ТЕМНОЕ ДЕРЕВО
+PRINTECH NAIVE MAROON)</t>
+        </is>
+      </c>
+      <c r="D292" s="11" t="inlineStr"/>
       <c r="E292" s="11" t="inlineStr"/>
       <c r="F292" s="11" t="inlineStr"/>
       <c r="G292" s="10" t="n">
-        <v>469</v>
+        <v>724</v>
       </c>
       <c r="H292" s="10" t="n">
-        <v>445</v>
+        <v>687</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="10" t="n">
         <v>287</v>
       </c>
       <c r="B293" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C293" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
+          <t>Аквасистем Финишная планка 2м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D293" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E293" s="11" t="inlineStr"/>
       <c r="F293" s="11" t="inlineStr"/>
       <c r="G293" s="10" t="n">
         <v>469</v>
       </c>
       <c r="H293" s="10" t="n">
         <v>445</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="10" t="n">
         <v>288</v>
       </c>
       <c r="B294" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C294" s="10" t="inlineStr">
         <is>
-          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
+          <t>Аквасистем Финишная планка 2м (RR11 (зеленый))</t>
         </is>
       </c>
       <c r="D294" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E294" s="11" t="inlineStr"/>
       <c r="F294" s="11" t="inlineStr"/>
       <c r="G294" s="10" t="n">
         <v>469</v>
       </c>
       <c r="H294" s="10" t="n">
         <v>445</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="10" t="n">
         <v>289</v>
       </c>
       <c r="B295" s="10" t="inlineStr">
         <is>
-          <t>Металлочерепица</t>
+          <t>Софит металлический</t>
         </is>
       </c>
       <c r="C295" s="10" t="inlineStr">
         <is>
-          <t>Металлочерепица "Монтеррей" 1,1/1,18м L-2,2м, S-2,596м2 СП
-НЕКОНДИЦИЯ (Разноцвет)</t>
+          <t>Аквасистем Финишная планка 2м (RR20 (белый))</t>
         </is>
       </c>
       <c r="D295" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E295" s="11" t="inlineStr"/>
       <c r="F295" s="11" t="inlineStr"/>
-      <c r="G295" s="11" t="inlineStr"/>
-      <c r="H295" s="11" t="inlineStr"/>
+      <c r="G295" s="10" t="n">
+        <v>469</v>
+      </c>
+      <c r="H295" s="10" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="296">
       <c r="A296" s="10" t="n">
         <v>290</v>
       </c>
       <c r="B296" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит металлический</t>
         </is>
       </c>
       <c r="C296" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,5мм Оцинкованный</t>
+          <t>Аквасистем Финишная планка 2м (RR23 (темно-серый))</t>
         </is>
       </c>
       <c r="D296" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E296" s="11" t="inlineStr"/>
       <c r="F296" s="11" t="inlineStr"/>
       <c r="G296" s="10" t="n">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="H296" s="10" t="n">
-        <v>470</v>
+        <v>445</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="10" t="n">
         <v>291</v>
       </c>
       <c r="B297" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Металлочерепица</t>
         </is>
       </c>
       <c r="C297" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,45мм Оцинкованный</t>
+          <t>Металлочерепица "Монтеррей" 1,1/1,18м L-2,2м, S-2,596м2 СП
+НЕКОНДИЦИЯ (Разноцвет)</t>
         </is>
       </c>
       <c r="D297" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E297" s="11" t="inlineStr"/>
       <c r="F297" s="11" t="inlineStr"/>
-      <c r="G297" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="G297" s="11" t="inlineStr"/>
+      <c r="H297" s="11" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" s="10" t="n">
         <v>292</v>
       </c>
       <c r="B298" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C298" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,5мм Окрашенный</t>
+          <t>Профнастил С-21 0,5мм Оцинкованный</t>
         </is>
       </c>
       <c r="D298" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E298" s="11" t="inlineStr"/>
       <c r="F298" s="11" t="inlineStr"/>
-      <c r="G298" s="11" t="inlineStr"/>
+      <c r="G298" s="10" t="n">
+        <v>470</v>
+      </c>
       <c r="H298" s="10" t="n">
-        <v>645</v>
+        <v>470</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="10" t="n">
         <v>293</v>
       </c>
       <c r="B299" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C299" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С-21 0,45мм Окрашенный</t>
+          <t>Профнастил С-21 0,45мм Оцинкованный</t>
         </is>
       </c>
       <c r="D299" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E299" s="11" t="inlineStr"/>
       <c r="F299" s="11" t="inlineStr"/>
-      <c r="G299" s="11" t="inlineStr"/>
+      <c r="G299" s="10" t="n">
+        <v>445</v>
+      </c>
       <c r="H299" s="10" t="n">
-        <v>620</v>
+        <v>445</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="10" t="n">
         <v>294</v>
       </c>
       <c r="B300" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C300" s="10" t="inlineStr">
         <is>
-          <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
-перфорацией Графит</t>
+          <t>Профнастил С-21 0,5мм Окрашенный</t>
         </is>
       </c>
       <c r="D300" s="10" t="inlineStr">
         <is>
-          <t>шт.</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E300" s="11" t="inlineStr"/>
       <c r="F300" s="11" t="inlineStr"/>
-      <c r="G300" s="11" t="inlineStr"/>
+      <c r="G300" s="10" t="n">
+        <v>585</v>
+      </c>
       <c r="H300" s="10" t="n">
-        <v>401</v>
+        <v>585</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="10" t="n">
         <v>295</v>
       </c>
       <c r="B301" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C301" s="10" t="inlineStr">
         <is>
-          <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
+          <t>Профнастил С-21 0,45мм Окрашенный</t>
         </is>
       </c>
       <c r="D301" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E301" s="11" t="inlineStr"/>
       <c r="F301" s="11" t="inlineStr"/>
-      <c r="G301" s="11" t="inlineStr"/>
+      <c r="G301" s="10" t="n">
+        <v>555</v>
+      </c>
       <c r="H301" s="10" t="n">
-        <v>401</v>
+        <v>555</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="10" t="n">
         <v>296</v>
       </c>
       <c r="B302" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C302" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
-Оцинкованный</t>
+          <t>VOX Софит 3,0х0,3м 0,9кв.м. с центральной
+перфорацией Графит</t>
         </is>
       </c>
       <c r="D302" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт.</t>
         </is>
       </c>
       <c r="E302" s="11" t="inlineStr"/>
       <c r="F302" s="11" t="inlineStr"/>
-      <c r="G302" s="11" t="inlineStr"/>
+      <c r="G302" s="10" t="n">
+        <v>413</v>
+      </c>
       <c r="H302" s="10" t="n">
-        <v>380</v>
+        <v>401</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="10" t="n">
         <v>297</v>
       </c>
       <c r="B303" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C303" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
-(RAL 8017 - шоколадно-коричневый)</t>
+          <t>VOX Софит 3,0х0,3м 0,9кв.м. сплошной Графит</t>
         </is>
       </c>
       <c r="D303" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E303" s="11" t="inlineStr"/>
       <c r="F303" s="11" t="inlineStr"/>
-      <c r="G303" s="11" t="inlineStr"/>
-      <c r="H303" s="11" t="inlineStr"/>
+      <c r="G303" s="10" t="n">
+        <v>413</v>
+      </c>
+      <c r="H303" s="10" t="n">
+        <v>401</v>
+      </c>
     </row>
     <row r="304">
       <c r="A304" s="10" t="n">
         <v>298</v>
       </c>
       <c r="B304" s="10" t="inlineStr">
         <is>
-          <t>Ондувилла</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C304" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Черепица Коричневый 3d</t>
+          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
+Оцинкованный</t>
         </is>
       </c>
       <c r="D304" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E304" s="11" t="inlineStr"/>
       <c r="F304" s="11" t="inlineStr"/>
-      <c r="G304" s="11" t="inlineStr"/>
+      <c r="G304" s="10" t="n">
+        <v>390</v>
+      </c>
       <c r="H304" s="10" t="n">
-        <v>129</v>
+        <v>380</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="10" t="n">
         <v>299</v>
       </c>
       <c r="B305" s="10" t="inlineStr">
         <is>
-          <t>Ондувилла</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C305" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Черепица Турино</t>
+          <t>Профнастил С8 1,15/1,2м 0,3мм L-2м, S-2,4м2
+(RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D305" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-      <c r="F305" s="11" t="inlineStr"/>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E305" s="10" t="n">
+        <v>515</v>
+      </c>
+      <c r="F305" s="10" t="n">
+        <v>505</v>
+      </c>
       <c r="G305" s="11" t="inlineStr"/>
-      <c r="H305" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="11" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" s="10" t="n">
         <v>300</v>
       </c>
       <c r="B306" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C306" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Конек универсальный Коричневый</t>
+          <t>ОНДУВИЛЛА Черепица Коричневый 3d</t>
         </is>
       </c>
       <c r="D306" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E306" s="11" t="inlineStr"/>
       <c r="F306" s="11" t="inlineStr"/>
-      <c r="G306" s="11" t="inlineStr"/>
+      <c r="G306" s="10" t="n">
+        <v>135</v>
+      </c>
       <c r="H306" s="10" t="n">
-        <v>299</v>
+        <v>129</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="10" t="n">
         <v>301</v>
       </c>
       <c r="B307" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C307" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Конек универсальный Турино</t>
+          <t>ОНДУВИЛЛА Черепица Турино</t>
         </is>
       </c>
       <c r="D307" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E307" s="11" t="inlineStr"/>
       <c r="F307" s="11" t="inlineStr"/>
-      <c r="G307" s="11" t="inlineStr"/>
+      <c r="G307" s="10" t="n">
+        <v>180</v>
+      </c>
       <c r="H307" s="10" t="n">
-        <v>338</v>
+        <v>175</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="10" t="n">
         <v>302</v>
       </c>
       <c r="B308" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C308" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Торцевой конек Коричневый</t>
+          <t>ОНДУВИЛЛА Конек универсальный Коричневый</t>
         </is>
       </c>
       <c r="D308" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E308" s="11" t="inlineStr"/>
       <c r="F308" s="11" t="inlineStr"/>
-      <c r="G308" s="11" t="inlineStr"/>
+      <c r="G308" s="10" t="n">
+        <v>309</v>
+      </c>
       <c r="H308" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="10" t="n">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C309" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Торцевой конек Турино</t>
+          <t>ОНДУВИЛЛА Конек универсальный Турино</t>
         </is>
       </c>
       <c r="D309" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E309" s="11" t="inlineStr"/>
       <c r="F309" s="11" t="inlineStr"/>
-      <c r="G309" s="11" t="inlineStr"/>
+      <c r="G309" s="10" t="n">
+        <v>348</v>
+      </c>
       <c r="H309" s="10" t="n">
         <v>338</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="10" t="n">
         <v>304</v>
       </c>
       <c r="B310" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C310" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Щипец Коричневый</t>
+          <t>ОНДУВИЛЛА Торцевой конек Коричневый</t>
         </is>
       </c>
       <c r="D310" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E310" s="11" t="inlineStr"/>
       <c r="F310" s="11" t="inlineStr"/>
-      <c r="G310" s="11" t="inlineStr"/>
+      <c r="G310" s="10" t="n">
+        <v>309</v>
+      </c>
       <c r="H310" s="10" t="n">
         <v>299</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="10" t="n">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C311" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Щипец Турино</t>
+          <t>ОНДУВИЛЛА Торцевой конек Турино</t>
         </is>
       </c>
       <c r="D311" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E311" s="11" t="inlineStr"/>
       <c r="F311" s="11" t="inlineStr"/>
-      <c r="G311" s="11" t="inlineStr"/>
+      <c r="G311" s="10" t="n">
+        <v>348</v>
+      </c>
       <c r="H311" s="10" t="n">
         <v>338</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="10" t="n">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C312" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Ендова Коричневая</t>
+          <t>ОНДУВИЛЛА Щипец Коричневый</t>
         </is>
       </c>
       <c r="D312" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E312" s="11" t="inlineStr"/>
       <c r="F312" s="11" t="inlineStr"/>
-      <c r="G312" s="11" t="inlineStr"/>
+      <c r="G312" s="10" t="n">
+        <v>309</v>
+      </c>
       <c r="H312" s="10" t="n">
-        <v>330</v>
+        <v>299</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="10" t="n">
         <v>307</v>
       </c>
       <c r="B313" s="10" t="inlineStr">
         <is>
           <t>Ондувилла</t>
         </is>
       </c>
       <c r="C313" s="10" t="inlineStr">
         <is>
-          <t>ОНДУВИЛЛА Гвозди Коричневые</t>
+          <t>ОНДУВИЛЛА Щипец Турино</t>
         </is>
       </c>
       <c r="D313" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E313" s="11" t="inlineStr"/>
       <c r="F313" s="11" t="inlineStr"/>
-      <c r="G313" s="11" t="inlineStr"/>
+      <c r="G313" s="10" t="n">
+        <v>348</v>
+      </c>
       <c r="H313" s="10" t="n">
-        <v>1.58</v>
+        <v>338</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="10" t="n">
         <v>308</v>
       </c>
       <c r="B314" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Ондувилла</t>
         </is>
       </c>
       <c r="C314" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит без перфорации Т4
-3,00х0,303м Белый</t>
+          <t>ОНДУВИЛЛА Ендова Коричневая</t>
         </is>
       </c>
       <c r="D314" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E314" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H314" s="11" t="inlineStr"/>
+      <c r="E314" s="11" t="inlineStr"/>
+      <c r="F314" s="11" t="inlineStr"/>
+      <c r="G314" s="10" t="n">
+        <v>340</v>
+      </c>
+      <c r="H314" s="10" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="315">
       <c r="A315" s="10" t="n">
         <v>309</v>
       </c>
       <c r="B315" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Ондувилла</t>
         </is>
       </c>
       <c r="C315" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Софит с центральной перфорацией
-Т4 3,00х0,303м Коричневый</t>
+          <t>ОНДУВИЛЛА Гвозди Коричневые</t>
         </is>
       </c>
       <c r="D315" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E315" s="11" t="inlineStr"/>
       <c r="F315" s="11" t="inlineStr"/>
-      <c r="G315" s="11" t="inlineStr"/>
+      <c r="G315" s="10" t="n">
+        <v>1.63</v>
+      </c>
       <c r="H315" s="10" t="n">
-        <v>620</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="10" t="n">
         <v>310</v>
       </c>
       <c r="B316" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C316" s="10" t="inlineStr">
         <is>
-          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
+          <t>Grand Line Софит без перфорации Т4
+3,00х0,303м Белый</t>
         </is>
       </c>
       <c r="D316" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
-[...3 lines deleted...]
-      <c r="F316" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E316" s="10" t="n">
+        <v>500</v>
+      </c>
+      <c r="F316" s="10" t="n">
+        <v>500</v>
+      </c>
       <c r="G316" s="11" t="inlineStr"/>
       <c r="H316" s="11" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" s="10" t="n">
         <v>311</v>
       </c>
       <c r="B317" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C317" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-8017 Шоколадно-коричневый</t>
+          <t>Grand Line Софит с центральной перфорацией
+Т4 3,00х0,303м Коричневый</t>
         </is>
       </c>
       <c r="D317" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
-[...9 lines deleted...]
-      <c r="H317" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E317" s="11" t="inlineStr"/>
+      <c r="F317" s="11" t="inlineStr"/>
+      <c r="G317" s="10" t="n">
+        <v>556</v>
+      </c>
+      <c r="H317" s="10" t="n">
+        <v>556</v>
+      </c>
     </row>
     <row r="318">
       <c r="A318" s="10" t="n">
         <v>312</v>
       </c>
       <c r="B318" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C318" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-3005 Винно-красный</t>
+          <t>Профнастил C8 (0,35-0,4мм) Длина 2м Оцинкованный</t>
         </is>
       </c>
       <c r="D318" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E318" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E318" s="11" t="inlineStr"/>
+      <c r="F318" s="11" t="inlineStr"/>
       <c r="G318" s="11" t="inlineStr"/>
       <c r="H318" s="11" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" s="10" t="n">
         <v>313</v>
       </c>
       <c r="B319" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C319" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-6005 Зеленый мох</t>
+8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D319" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E319" s="10" t="n">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="F319" s="10" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="G319" s="11" t="inlineStr"/>
       <c r="H319" s="11" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" s="10" t="n">
         <v>314</v>
       </c>
       <c r="B320" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C320" s="10" t="inlineStr">
         <is>
           <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
-9003 Сигнально-белый</t>
+3005 Винно-красный</t>
         </is>
       </c>
       <c r="D320" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E320" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E320" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F320" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G320" s="11" t="inlineStr"/>
+      <c r="H320" s="11" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" s="10" t="n">
         <v>315</v>
       </c>
       <c r="B321" s="10" t="inlineStr">
         <is>
-          <t>Комплектующие для кровли</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C321" s="10" t="inlineStr">
         <is>
-          <t>Саморез кровельный 4,8 х 35, RAL
-9003 Сигнальный белый</t>
+          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
+6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D321" s="10" t="inlineStr">
         <is>
-          <t>тыс.шт.</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E321" s="10" t="n">
-        <v>1900</v>
+        <v>415</v>
       </c>
       <c r="F321" s="10" t="n">
-        <v>1800</v>
+        <v>415</v>
       </c>
       <c r="G321" s="11" t="inlineStr"/>
       <c r="H321" s="11" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" s="10" t="n">
         <v>316</v>
       </c>
       <c r="B322" s="10" t="inlineStr">
         <is>
-          <t>Комплектующие для кровли</t>
+          <t>Профнастил</t>
         </is>
       </c>
       <c r="C322" s="10" t="inlineStr">
         <is>
-          <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
-белый</t>
+          <t>Профнастил С8 (0,35-0,4мм) Длина 2м RAL
+9003 Сигнально-белый</t>
         </is>
       </c>
       <c r="D322" s="10" t="inlineStr">
         <is>
-          <t>тыс.шт.</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="E322" s="10" t="n">
-        <v>2200</v>
+        <v>415</v>
       </c>
       <c r="F322" s="10" t="n">
-        <v>2100</v>
+        <v>415</v>
       </c>
       <c r="G322" s="11" t="inlineStr"/>
       <c r="H322" s="11" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" s="10" t="n">
         <v>317</v>
       </c>
       <c r="B323" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C323" s="10" t="inlineStr">
         <is>
-          <t>J-профиль Docke 3м Графит</t>
+          <t>Саморез кровельный 4,8 х 35, RAL
+9003 Сигнальный белый</t>
         </is>
       </c>
       <c r="D323" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...9 lines deleted...]
-      </c>
+          <t>тыс.шт.</t>
+        </is>
+      </c>
+      <c r="E323" s="10" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F323" s="10" t="n">
+        <v>2400</v>
+      </c>
+      <c r="G323" s="11" t="inlineStr"/>
+      <c r="H323" s="11" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" s="10" t="n">
         <v>318</v>
       </c>
       <c r="B324" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C324" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
-4 опоры (RAL 8017 - шоколадно-коричневый)</t>
+          <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
+белый</t>
         </is>
       </c>
       <c r="D324" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E324" s="10" t="n">
-        <v>1640</v>
+        <v>2200</v>
       </c>
       <c r="F324" s="10" t="n">
-        <v>1609</v>
+        <v>2100</v>
       </c>
       <c r="G324" s="11" t="inlineStr"/>
       <c r="H324" s="11" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" s="10" t="n">
         <v>319</v>
       </c>
       <c r="B325" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C325" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель Борге BORGE 3м (RAL 8017
-- шоколадно-коричневый)</t>
+          <t>J-профиль Docke 3м Графит</t>
         </is>
       </c>
       <c r="D325" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E325" s="10" t="n">
-        <v>3180</v>
+        <v>330</v>
       </c>
       <c r="F325" s="10" t="n">
-        <v>3150</v>
+        <v>315</v>
       </c>
       <c r="G325" s="11" t="inlineStr"/>
       <c r="H325" s="11" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" s="10" t="n">
         <v>320</v>
       </c>
       <c r="B326" s="10" t="inlineStr">
         <is>
-          <t>Брус, доска обрезная</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C326" s="10" t="inlineStr">
         <is>
-          <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
+          <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
+4 опоры (RAL 8017 - шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D326" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E326" s="11" t="inlineStr"/>
-      <c r="F326" s="11" t="inlineStr"/>
+      <c r="E326" s="10" t="n">
+        <v>1640</v>
+      </c>
+      <c r="F326" s="10" t="n">
+        <v>1609</v>
+      </c>
       <c r="G326" s="11" t="inlineStr"/>
-      <c r="H326" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="11" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" s="10" t="n">
         <v>321</v>
       </c>
       <c r="B327" s="10" t="inlineStr">
         <is>
-          <t>Брус, доска обрезная</t>
+          <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
       <c r="C327" s="10" t="inlineStr">
         <is>
-          <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
+          <t>Снегозадержатель Борге BORGE 3м (RAL 8017
+- шоколадно-коричневый)</t>
         </is>
       </c>
       <c r="D327" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E327" s="11" t="inlineStr"/>
-      <c r="F327" s="11" t="inlineStr"/>
+      <c r="E327" s="10" t="n">
+        <v>3180</v>
+      </c>
+      <c r="F327" s="10" t="n">
+        <v>3150</v>
+      </c>
       <c r="G327" s="11" t="inlineStr"/>
-      <c r="H327" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="11" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" s="10" t="n">
         <v>322</v>
       </c>
       <c r="B328" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C328" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит с центральной перфорацией
-Т4 3,00х0,305м 0,915м2 Пломбир</t>
+          <t>Т-образный профиль 400*150 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D328" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E328" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H328" s="11" t="inlineStr"/>
+      <c r="E328" s="11" t="inlineStr"/>
+      <c r="F328" s="11" t="inlineStr"/>
+      <c r="G328" s="10" t="n">
+        <v>127</v>
+      </c>
+      <c r="H328" s="10" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="329">
       <c r="A329" s="10" t="n">
         <v>323</v>
       </c>
       <c r="B329" s="10" t="inlineStr">
         <is>
-          <t>Софит виниловый</t>
+          <t>Брус, доска обрезная</t>
         </is>
       </c>
       <c r="C329" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит с центральной перфорацией
-Т4 3,00х0,305м 0,915м2 Шоколад</t>
+          <t>Т-образный профиль 400*200 4мм (кровельный костыль)</t>
         </is>
       </c>
       <c r="D329" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E329" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H329" s="11" t="inlineStr"/>
+      <c r="E329" s="11" t="inlineStr"/>
+      <c r="F329" s="11" t="inlineStr"/>
+      <c r="G329" s="10" t="n">
+        <v>135</v>
+      </c>
+      <c r="H329" s="10" t="n">
+        <v>125</v>
+      </c>
     </row>
     <row r="330">
       <c r="A330" s="10" t="n">
         <v>324</v>
       </c>
       <c r="B330" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C330" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
-Пломбир</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 Пломбир</t>
         </is>
       </c>
       <c r="D330" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E330" s="10" t="n">
-        <v>460</v>
+        <v>415</v>
       </c>
       <c r="F330" s="10" t="n">
-        <v>460</v>
+        <v>415</v>
       </c>
       <c r="G330" s="11" t="inlineStr"/>
       <c r="H330" s="11" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" s="10" t="n">
         <v>325</v>
       </c>
       <c r="B331" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C331" s="10" t="inlineStr">
         <is>
-          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
-Шоколад</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 Шоколад</t>
         </is>
       </c>
       <c r="D331" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E331" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="F331" s="10" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="G331" s="11" t="inlineStr"/>
       <c r="H331" s="11" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" s="10" t="n">
         <v>326</v>
       </c>
       <c r="B332" s="10" t="inlineStr">
         <is>
-          <t>Трубчатые снегозадержатели</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C332" s="10" t="inlineStr">
         <is>
-          <t>Снегозадержатель Borge 3м. (RAL 6005 -
-зеленый мох)</t>
+          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
+Пломбир</t>
         </is>
       </c>
       <c r="D332" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E332" s="11" t="inlineStr"/>
       <c r="F332" s="11" t="inlineStr"/>
-      <c r="G332" s="11" t="inlineStr"/>
+      <c r="G332" s="10" t="n">
+        <v>520</v>
+      </c>
       <c r="H332" s="10" t="n">
-        <v>2900</v>
+        <v>499</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="10" t="n">
         <v>327</v>
       </c>
       <c r="B333" s="10" t="inlineStr">
         <is>
+          <t>Софит виниловый</t>
+        </is>
+      </c>
+      <c r="C333" s="10" t="inlineStr">
+        <is>
+          <t>Docke STANDARD Софит сплошной Т4 3,00х0,305м
+Шоколад</t>
+        </is>
+      </c>
+      <c r="D333" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E333" s="10" t="n">
+        <v>450</v>
+      </c>
+      <c r="F333" s="10" t="n">
+        <v>450</v>
+      </c>
+      <c r="G333" s="11" t="inlineStr"/>
+      <c r="H333" s="11" t="inlineStr"/>
+    </row>
+    <row r="334">
+      <c r="A334" s="10" t="n">
+        <v>328</v>
+      </c>
+      <c r="B334" s="10" t="inlineStr">
+        <is>
           <t>Трубчатые снегозадержатели</t>
         </is>
       </c>
-      <c r="C333" s="10" t="inlineStr">
+      <c r="C334" s="10" t="inlineStr">
+        <is>
+          <t>Снегозадержатель Borge 3м. (RAL 6005 -
+зеленый мох)</t>
+        </is>
+      </c>
+      <c r="D334" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E334" s="11" t="inlineStr"/>
+      <c r="F334" s="11" t="inlineStr"/>
+      <c r="G334" s="10" t="n">
+        <v>2990</v>
+      </c>
+      <c r="H334" s="10" t="n">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="10" t="n">
+        <v>329</v>
+      </c>
+      <c r="B335" s="10" t="inlineStr">
+        <is>
+          <t>Трубчатые снегозадержатели</t>
+        </is>
+      </c>
+      <c r="C335" s="10" t="inlineStr">
         <is>
           <t>Снегозадержатель трубчатый NewLine 3м, овальный, 20*40мм,
 4 опоры (RAL 6005 - зеленый
 мох)</t>
         </is>
       </c>
-      <c r="D333" s="10" t="inlineStr">
-[...54 lines deleted...]
-      </c>
       <c r="D335" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E335" s="11" t="inlineStr"/>
       <c r="F335" s="11" t="inlineStr"/>
-      <c r="G335" s="11" t="inlineStr"/>
+      <c r="G335" s="10" t="n">
+        <v>1640</v>
+      </c>
       <c r="H335" s="10" t="n">
-        <v>497</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="10" t="n">
         <v>330</v>
       </c>
       <c r="B336" s="10" t="inlineStr">
         <is>
           <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C336" s="10" t="inlineStr">
         <is>
-          <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
+          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
+ПЛОМБИР</t>
         </is>
       </c>
       <c r="D336" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E336" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H336" s="11" t="inlineStr"/>
+      <c r="E336" s="11" t="inlineStr"/>
+      <c r="F336" s="11" t="inlineStr"/>
+      <c r="G336" s="10" t="n">
+        <v>520</v>
+      </c>
+      <c r="H336" s="10" t="n">
+        <v>499</v>
+      </c>
     </row>
     <row r="337">
       <c r="A337" s="10" t="n">
         <v>331</v>
       </c>
       <c r="B337" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C337" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
-(RAL 7024 - графитовый серый)</t>
+          <t>Docke STANDARD Софит перфорированный Т4 3,00х0,305м
+ШОКОЛАД</t>
         </is>
       </c>
       <c r="D337" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
-[...9 lines deleted...]
-      <c r="H337" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E337" s="11" t="inlineStr"/>
+      <c r="F337" s="11" t="inlineStr"/>
+      <c r="G337" s="10" t="n">
+        <v>620</v>
+      </c>
+      <c r="H337" s="10" t="n">
+        <v>610</v>
+      </c>
     </row>
     <row r="338">
       <c r="A338" s="10" t="n">
         <v>332</v>
       </c>
       <c r="B338" s="10" t="inlineStr">
         <is>
-          <t>Софит металлический</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C338" s="10" t="inlineStr">
+        <is>
+          <t>Docke Внутренний угол 3,05м ШОКОЛАД</t>
+        </is>
+      </c>
+      <c r="D338" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E338" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="F338" s="10" t="n">
+        <v>1100</v>
+      </c>
+      <c r="G338" s="11" t="inlineStr"/>
+      <c r="H338" s="11" t="inlineStr"/>
+    </row>
+    <row r="339">
+      <c r="A339" s="10" t="n">
+        <v>333</v>
+      </c>
+      <c r="B339" s="10" t="inlineStr">
+        <is>
+          <t>Профнастил</t>
+        </is>
+      </c>
+      <c r="C339" s="10" t="inlineStr">
+        <is>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2м, S-2,4м2
+(RAL 7024 - графитовый серый)</t>
+        </is>
+      </c>
+      <c r="D339" s="10" t="inlineStr">
+        <is>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E339" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F339" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G339" s="11" t="inlineStr"/>
+      <c r="H339" s="11" t="inlineStr"/>
+    </row>
+    <row r="340">
+      <c r="A340" s="10" t="n">
+        <v>334</v>
+      </c>
+      <c r="B340" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C340" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит металлический с центральной
 перфорацией 3,0 х 0,325 (0,975м2) сигнальный
 белый RAL 9003</t>
         </is>
       </c>
-      <c r="D338" s="10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G338" s="10" t="n">
+      <c r="D340" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E340" s="11" t="inlineStr"/>
+      <c r="F340" s="11" t="inlineStr"/>
+      <c r="G340" s="10" t="n">
         <v>1092</v>
       </c>
-      <c r="H338" s="10" t="n">
+      <c r="H340" s="10" t="n">
         <v>789</v>
       </c>
     </row>
-    <row r="339">
-[...8 lines deleted...]
-      <c r="C339" s="10" t="inlineStr">
+    <row r="341">
+      <c r="A341" s="10" t="n">
+        <v>335</v>
+      </c>
+      <c r="B341" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C341" s="10" t="inlineStr">
         <is>
           <t>Grand Line Софит металлический сплошной 3,0
 х 0,325 (0,975м2) сигнальный белый RAL
 9003</t>
         </is>
       </c>
-      <c r="D339" s="10" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="D341" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E341" s="11" t="inlineStr"/>
       <c r="F341" s="11" t="inlineStr"/>
       <c r="G341" s="10" t="n">
-        <v>420</v>
+        <v>1092</v>
       </c>
       <c r="H341" s="10" t="n">
-        <v>266</v>
+        <v>789</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="10" t="n">
         <v>336</v>
       </c>
       <c r="B342" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C342" s="10" t="inlineStr">
         <is>
           <t>Grand Line J - Профиль 2м
-(метал.) коричневый RAL 8017</t>
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="D342" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E342" s="11" t="inlineStr"/>
       <c r="F342" s="11" t="inlineStr"/>
-      <c r="G342" s="11" t="inlineStr"/>
+      <c r="G342" s="10" t="n">
+        <v>420</v>
+      </c>
       <c r="H342" s="10" t="n">
         <v>266</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="10" t="n">
         <v>337</v>
       </c>
       <c r="B343" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C343" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
-(метал.) сигнальный белый RAL 9003</t>
+          <t>Grand Line J - Профиль 2м
+(метал.) графитовый серый RAL 7024</t>
         </is>
       </c>
       <c r="D343" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E343" s="11" t="inlineStr"/>
       <c r="F343" s="11" t="inlineStr"/>
       <c r="G343" s="10" t="n">
-        <v>566</v>
+        <v>420</v>
       </c>
       <c r="H343" s="10" t="n">
-        <v>395</v>
+        <v>266</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="10" t="n">
         <v>338</v>
       </c>
       <c r="B344" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C344" s="10" t="inlineStr">
         <is>
-          <t>Grand Line Угол внешний 50х50 2м
+          <t>Grand Line J - Профиль 2м
 (метал.) коричневый RAL 8017</t>
         </is>
       </c>
       <c r="D344" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E344" s="11" t="inlineStr"/>
       <c r="F344" s="11" t="inlineStr"/>
       <c r="G344" s="10" t="n">
-        <v>566</v>
+        <v>420</v>
       </c>
       <c r="H344" s="10" t="n">
-        <v>395</v>
+        <v>266</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="10" t="n">
         <v>339</v>
       </c>
       <c r="B345" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C345" s="10" t="inlineStr">
         <is>
           <t>Grand Line Угол внешний 50х50 2м
-(метал.) графитовый серый RAL 7024</t>
+(метал.) сигнальный белый RAL 9003</t>
         </is>
       </c>
       <c r="D345" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E345" s="11" t="inlineStr"/>
       <c r="F345" s="11" t="inlineStr"/>
-      <c r="G345" s="11" t="inlineStr"/>
+      <c r="G345" s="10" t="n">
+        <v>566</v>
+      </c>
       <c r="H345" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="10" t="n">
         <v>340</v>
       </c>
       <c r="B346" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C346" s="10" t="inlineStr">
         <is>
+          <t>Grand Line Угол внешний 50х50 2м
+(метал.) коричневый RAL 8017</t>
+        </is>
+      </c>
+      <c r="D346" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E346" s="11" t="inlineStr"/>
+      <c r="F346" s="11" t="inlineStr"/>
+      <c r="G346" s="10" t="n">
+        <v>566</v>
+      </c>
+      <c r="H346" s="10" t="n">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="10" t="n">
+        <v>341</v>
+      </c>
+      <c r="B347" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C347" s="10" t="inlineStr">
+        <is>
+          <t>Grand Line Угол внешний 50х50 2м
+(метал.) графитовый серый RAL 7024</t>
+        </is>
+      </c>
+      <c r="D347" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E347" s="11" t="inlineStr"/>
+      <c r="F347" s="11" t="inlineStr"/>
+      <c r="G347" s="10" t="n">
+        <v>566</v>
+      </c>
+      <c r="H347" s="10" t="n">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="10" t="n">
+        <v>342</v>
+      </c>
+      <c r="B348" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C348" s="10" t="inlineStr">
+        <is>
           <t>Grand Line Софит металлический сплошной 3,0
 х 0,325 (0,975м2) графитовый серый RAL
 7024</t>
-        </is>
-[...55 lines deleted...]
-RAL 8017</t>
         </is>
       </c>
       <c r="D348" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E348" s="11" t="inlineStr"/>
       <c r="F348" s="11" t="inlineStr"/>
       <c r="G348" s="10" t="n">
         <v>1092</v>
       </c>
       <c r="H348" s="10" t="n">
         <v>789</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="10" t="n">
         <v>343</v>
       </c>
       <c r="B349" s="10" t="inlineStr">
         <is>
           <t>Софит металлический</t>
         </is>
       </c>
       <c r="C349" s="10" t="inlineStr">
         <is>
+          <t>Grand Line Софит металлический сплошной 3,0
+х 0,325 (0,975м2) коричневый RAL 8017</t>
+        </is>
+      </c>
+      <c r="D349" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E349" s="11" t="inlineStr"/>
+      <c r="F349" s="11" t="inlineStr"/>
+      <c r="G349" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H349" s="10" t="n">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="10" t="n">
+        <v>344</v>
+      </c>
+      <c r="B350" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C350" s="10" t="inlineStr">
+        <is>
+          <t>Grand Line Софит металлический с центральной
+перфорацией 3,0 х 0,325 (0,975м2) коричневый
+RAL 8017</t>
+        </is>
+      </c>
+      <c r="D350" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E350" s="11" t="inlineStr"/>
+      <c r="F350" s="11" t="inlineStr"/>
+      <c r="G350" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H350" s="10" t="n">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="10" t="n">
+        <v>345</v>
+      </c>
+      <c r="B351" s="10" t="inlineStr">
+        <is>
+          <t>Софит металлический</t>
+        </is>
+      </c>
+      <c r="C351" s="10" t="inlineStr">
+        <is>
           <t>Grand Line Софит металлический с центральной
 перфорацией 3,0 х 0,325 (0,975м2) графитовый
 серый RAL 7024</t>
         </is>
       </c>
-      <c r="D349" s="10" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H349" s="10" t="n">
+      <c r="D351" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E351" s="11" t="inlineStr"/>
+      <c r="F351" s="11" t="inlineStr"/>
+      <c r="G351" s="10" t="n">
+        <v>1092</v>
+      </c>
+      <c r="H351" s="10" t="n">
         <v>789</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="H351" s="11" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" s="10" t="n">
         <v>346</v>
       </c>
       <c r="B352" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C352" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
-(RAL 7024 - Графитовый серый)</t>
+          <t>Docke PREMIUM Софит сплошной Т4 3,05х0,305м
+(Графит)</t>
         </is>
       </c>
       <c r="D352" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E352" s="10" t="n">
-        <v>380</v>
+        <v>690</v>
       </c>
       <c r="F352" s="10" t="n">
-        <v>370</v>
+        <v>644</v>
       </c>
       <c r="G352" s="11" t="inlineStr"/>
       <c r="H352" s="11" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" s="10" t="n">
         <v>347</v>
       </c>
       <c r="B353" s="10" t="inlineStr">
         <is>
-          <t>Профнастил</t>
+          <t>Софит виниловый</t>
         </is>
       </c>
       <c r="C353" s="10" t="inlineStr">
         <is>
-          <t>Профнастил С8 1,15/1,2м 0,4мм L-2,5м, S-3м2
-(RAL 7024 - графитовый серый)</t>
+          <t>Docke STANDARD Софит с центральной перфорацией
+Т4 3,00х0,305м 0,915м2 (Графит)</t>
         </is>
       </c>
       <c r="D353" s="10" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="E353" s="10" t="n">
-        <v>380</v>
+        <v>513</v>
       </c>
       <c r="F353" s="10" t="n">
-        <v>370</v>
+        <v>497</v>
       </c>
       <c r="G353" s="11" t="inlineStr"/>
       <c r="H353" s="11" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" s="10" t="n">
         <v>348</v>
       </c>
       <c r="B354" s="10" t="inlineStr">
         <is>
           <t>Профнастил</t>
         </is>
       </c>
       <c r="C354" s="10" t="inlineStr">
         <is>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-1,7м, S-2,04м2
+(RAL 7024 - Графитовый серый)</t>
+        </is>
+      </c>
+      <c r="D354" s="10" t="inlineStr">
+        <is>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E354" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F354" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G354" s="11" t="inlineStr"/>
+      <c r="H354" s="11" t="inlineStr"/>
+    </row>
+    <row r="355">
+      <c r="A355" s="10" t="n">
+        <v>349</v>
+      </c>
+      <c r="B355" s="10" t="inlineStr">
+        <is>
+          <t>Профнастил</t>
+        </is>
+      </c>
+      <c r="C355" s="10" t="inlineStr">
+        <is>
+          <t>Профнастил С8 1,15/1,2м 0,4мм L-2,5м, S-3м2
+(RAL 7024 - графитовый серый)</t>
+        </is>
+      </c>
+      <c r="D355" s="10" t="inlineStr">
+        <is>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="E355" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F355" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G355" s="11" t="inlineStr"/>
+      <c r="H355" s="11" t="inlineStr"/>
+    </row>
+    <row r="356">
+      <c r="A356" s="10" t="n">
+        <v>350</v>
+      </c>
+      <c r="B356" s="10" t="inlineStr">
+        <is>
+          <t>Профнастил</t>
+        </is>
+      </c>
+      <c r="C356" s="10" t="inlineStr">
+        <is>
           <t>Профнастил С8 1,15/1,2м 0,4мм L-3м, S-3,6м2
 (RAL 7024 - графитовый серый)</t>
         </is>
       </c>
-      <c r="D354" s="10" t="inlineStr">
+      <c r="D356" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E354" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H354" s="11" t="inlineStr"/>
+      <c r="E356" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="F356" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="G356" s="11" t="inlineStr"/>
+      <c r="H356" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>