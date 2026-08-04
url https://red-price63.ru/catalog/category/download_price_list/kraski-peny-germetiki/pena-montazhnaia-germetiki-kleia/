--- v0 (2026-05-19)
+++ v1 (2026-08-04)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (19.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -1207,88 +1207,108 @@
         <is>
           <t>Пена профессиональная ( под пистолет) XP
 всесезонная 850г</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="10" t="n">
         <v>350</v>
       </c>
       <c r="E26" s="10" t="n">
         <v>335</v>
       </c>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
-          <t>Герметик Момент Акриловый универсальный, белый (420
-[...7 lines deleted...]
-      </c>
+          <t>Очиститель для пены Ремонт на 100%
+500мл</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr"/>
       <c r="D27" s="10" t="n">
-        <v>257</v>
+        <v>150</v>
       </c>
       <c r="E27" s="10" t="n">
-        <v>253</v>
+        <v>145</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
-          <t>Очиститель монтаж пены 650мл GREENEST (12)</t>
+          <t>Герметик Момент Акриловый универсальный, белый (420
+мл)</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="10" t="n">
+        <v>257</v>
+      </c>
+      <c r="G28" s="10" t="n">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="10" t="n">
+        <v>23</v>
+      </c>
+      <c r="B29" s="10" t="inlineStr">
+        <is>
+          <t>Очиститель монтаж пены 650мл GREENEST (12)</t>
+        </is>
+      </c>
+      <c r="C29" s="10" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr"/>
+      <c r="E29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
         <v>170</v>
       </c>
-      <c r="G28" s="10" t="n">
+      <c r="G29" s="10" t="n">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>