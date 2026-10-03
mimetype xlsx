--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -614,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" min="1" max="1"/>
     <col width="70.83203125" customWidth="1" min="2" max="2"/>
     <col width="18.83203125" customWidth="1" min="3" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" s="6" t="n"/>
       <c r="B2" s="6" t="n"/>
       <c r="C2" s="7" t="inlineStr">
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -761,120 +761,124 @@
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Клей универсальный ПВА Строитель КЛЕЕР 1кг</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>82</v>
+      </c>
       <c r="G7" s="10" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>МАКРОФЛЕКС Строительная клей-пена профессиональная 0,85л (пеноплекс/пеноплэкс)</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>740</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>713</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Пена бытовая GOLDMASTER 50 standart всесезонная
 (трубка)</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D9" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="D9" s="11" t="inlineStr"/>
+      <c r="E9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>438</v>
+      </c>
+      <c r="G9" s="10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная GOLDMASTER 65 EASY лето
 (под пистолет)</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>553</v>
+      </c>
       <c r="G10" s="10" t="n">
         <v>525</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная GOLDMASTER 65 EASY зима
 (под пистолет)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
         <v>410</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>400</v>
       </c>
@@ -899,78 +903,80 @@
         <v>168</v>
       </c>
       <c r="E12" s="10" t="n">
         <v>161</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Клей жидкие гвозди строительно-универсальный 260мл ECO
 HAUSER №604 (белый) (12)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>121</v>
+      </c>
       <c r="G13" s="10" t="n">
         <v>114</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Герметик силиконовый универсальный 310 мл GOLDMASTER
 белый</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D14" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F14" s="10" t="n">
+      <c r="D14" s="10" t="n">
         <v>294</v>
       </c>
-      <c r="G14" s="10" t="n">
+      <c r="E14" s="10" t="n">
         <v>285</v>
       </c>
+      <c r="F14" s="11" t="inlineStr"/>
+      <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Герметик силиконовый универсальный 310 мл GOLDMASTER
 бесцветный</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
         <v>246</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>236</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
@@ -992,325 +998,216 @@
       <c r="D16" s="10" t="n">
         <v>580</v>
       </c>
       <c r="E16" s="10" t="n">
         <v>575</v>
       </c>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>МАКРОФЛЕКС Строительная пена-цемент профессиональная 0,85л (пеноплекс/пеноплэкс)</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>670</v>
+      </c>
       <c r="G17" s="10" t="n">
         <v>650</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Клей обои 0,18кг QUELYD экспресс Франция</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
         <v>123</v>
       </c>
       <c r="E18" s="10" t="n">
         <v>116</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Клей Стеклообои 0,5кг QUELYD Франция</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>414</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ Клей д/стеклообоев 10 л</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
         <v>1623</v>
       </c>
       <c r="E20" s="10" t="n">
-        <v>1585</v>
+        <v>1553</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Готовая к применению полимерная гидроизоляционная мастика
 Vetonit Tec (Ветонит тек) 822, розовая,
 гидроизоляция, 4 кг</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D21" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F21" s="10" t="n">
+      <c r="D21" s="10" t="n">
         <v>1700</v>
       </c>
-      <c r="G21" s="10" t="n">
+      <c r="E21" s="10" t="n">
         <v>1700</v>
       </c>
+      <c r="F21" s="11" t="inlineStr"/>
+      <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Готовая к применению полимерная гидроизоляционная мастика
 Vetonit Tec (Ветонит тек) 822, серая,
 4 кг</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Клей для облицовки фасадов камнем и
 керамогранитом Vetonit Ultra Fix (Ветонит ультра
 фикс), 25 кг</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
-          <t>Герметик силиконовый 290 мл ВОЛМА-контур белый</t>
+          <t>Пена профессиональная ( под пистолет) XP
+всесезонная 850г</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="10" t="n">
-        <v>460</v>
+        <v>350</v>
       </c>
       <c r="E24" s="10" t="n">
-        <v>410</v>
+        <v>335</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
-    </row>
-[...112 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>