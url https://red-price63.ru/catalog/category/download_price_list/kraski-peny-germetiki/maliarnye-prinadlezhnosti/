--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -880,58 +880,58 @@
       </c>
       <c r="D11" s="10" t="n">
         <v>28</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>27</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №3 (75мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D12" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F12" s="10" t="n">
+      <c r="D12" s="10" t="n">
         <v>110</v>
       </c>
-      <c r="G12" s="10" t="n">
+      <c r="E12" s="10" t="n">
         <v>104</v>
       </c>
+      <c r="F12" s="11" t="inlineStr"/>
+      <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №4 (100мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
         <v>93</v>
       </c>
       <c r="E13" s="10" t="n">
         <v>90</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
@@ -1025,54 +1025,54 @@
       <c r="D17" s="10" t="n">
         <v>58</v>
       </c>
       <c r="E17" s="10" t="n">
         <v>50</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*250мм искусственный мех
 вязанная основа 14мм ПРОМИС</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E18" s="10" t="n">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*100мм натуральный мех
 ворс 12мм белый ПРОМИС</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="10" t="n">
         <v>106</v>
       </c>
       <c r="E19" s="10" t="n">
         <v>101</v>
       </c>
@@ -1168,80 +1168,82 @@
       </c>
       <c r="D23" s="10" t="n">
         <v>114</v>
       </c>
       <c r="E23" s="10" t="n">
         <v>109</v>
       </c>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*150мм поролон толщина
 12мм ПРОМИС</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D24" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F24" s="10" t="n">
+      <c r="D24" s="10" t="n">
         <v>125</v>
       </c>
-      <c r="G24" s="10" t="n">
+      <c r="E24" s="10" t="n">
         <v>119</v>
       </c>
+      <c r="F24" s="11" t="inlineStr"/>
+      <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*250мм натуральный мех
 ворс 12мм белый ПРОМИС</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
-      <c r="E25" s="10" t="n">
+      <c r="E25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="G25" s="10" t="n">
         <v>149</v>
       </c>
-      <c r="F25" s="11" t="inlineStr"/>
-      <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Респиратор У2-К Евро ПРОМИС</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="10" t="n">
         <v>85</v>
       </c>
       <c r="E26" s="10" t="n">
         <v>79</v>
       </c>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
   </sheetData>