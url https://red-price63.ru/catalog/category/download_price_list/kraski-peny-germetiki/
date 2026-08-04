--- v0 (2026-06-13)
+++ v1 (2026-08-04)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (13.06.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -1114,58 +1114,58 @@
         <v>27</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №3 (75мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E20" s="10" t="n">
+      <c r="E20" s="11" t="inlineStr"/>
+      <c r="F20" s="11" t="inlineStr"/>
+      <c r="G20" s="10" t="n">
         <v>110</v>
       </c>
-      <c r="F20" s="10" t="n">
+      <c r="H20" s="10" t="n">
         <v>104</v>
       </c>
-      <c r="G20" s="11" t="inlineStr"/>
-      <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №4 (100мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="10" t="n">
         <v>93</v>
       </c>
       <c r="F21" s="10" t="n">
@@ -1851,58 +1851,58 @@
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Краска FORMULA Q8 интерьерная 5кг ВД-АК
 белоснежная</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E46" s="10" t="n">
+      <c r="E46" s="11" t="inlineStr"/>
+      <c r="F46" s="11" t="inlineStr"/>
+      <c r="G46" s="10" t="n">
         <v>200</v>
       </c>
-      <c r="F46" s="10" t="n">
+      <c r="H46" s="10" t="n">
         <v>190</v>
       </c>
-      <c r="G46" s="11" t="inlineStr"/>
-      <c r="H46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Краска FORMULA Q8 интерьерная 13кг ВД-АК
 белоснежная</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="11" t="inlineStr"/>
       <c r="G47" s="11" t="inlineStr"/>
       <c r="H47" s="11" t="inlineStr"/>
@@ -2488,58 +2488,58 @@
         <v>109</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*150мм поролон толщина
 12мм ПРОМИС</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E69" s="10" t="n">
+      <c r="E69" s="11" t="inlineStr"/>
+      <c r="F69" s="11" t="inlineStr"/>
+      <c r="G69" s="10" t="n">
         <v>125</v>
       </c>
-      <c r="F69" s="10" t="n">
+      <c r="H69" s="10" t="n">
         <v>119</v>
       </c>
-      <c r="G69" s="11" t="inlineStr"/>
-      <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*250мм натуральный мех
 ворс 12мм белый ПРОМИС</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="10" t="n">
         <v>149</v>
       </c>