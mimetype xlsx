--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -584,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://red-price63.ru" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snab@red-price63.ru" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H110"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
     <col width="3" customWidth="1" style="4" min="1" max="1"/>
     <col width="36.1640625" customWidth="1" style="4" min="2" max="2"/>
     <col width="68.6640625" customWidth="1" style="4" min="3" max="3"/>
     <col width="8.5" customWidth="1" style="4" min="4" max="4"/>
     <col width="14.1640625" customWidth="1" style="4" min="5" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="n"/>
       <c r="B1" s="6" t="n"/>
       <c r="C1" s="6" t="n"/>
       <c r="D1" s="6" t="n"/>
       <c r="E1" s="6" t="n"/>
       <c r="F1" s="6" t="n"/>
       <c r="G1" s="6" t="n"/>
       <c r="H1" s="6" t="n"/>
     </row>
     <row r="2">
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,250 +748,256 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 1,9кг
 ПРЕСТИЖ 3 в 1 зеленый</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E7" s="10" t="n">
-        <v>726</v>
+        <v>805</v>
       </c>
       <c r="F7" s="10" t="n">
-        <v>706</v>
+        <v>772</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 1,9кг
 ПРЕСТИЖ 3 в 1 коричневый</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E8" s="10" t="n">
-        <v>726</v>
+        <v>706</v>
       </c>
       <c r="F8" s="10" t="n">
-        <v>706</v>
+        <v>762</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 1,9кг
 ПРЕСТИЖ 3 в 1 серый</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="10" t="n">
-        <v>726</v>
+        <v>762</v>
       </c>
       <c r="F9" s="10" t="n">
-        <v>706</v>
+        <v>730</v>
       </c>
       <c r="G9" s="11" t="inlineStr"/>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 1,9кг
 ПРЕСТИЖ 3 в 1 черный</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E10" s="10" t="n">
-        <v>726</v>
+        <v>755</v>
       </c>
       <c r="F10" s="10" t="n">
-        <v>706</v>
+        <v>724</v>
       </c>
       <c r="G10" s="11" t="inlineStr"/>
       <c r="H10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Грунт ГФ-021 СПЕКТР 1,8 кг красно-коричневый</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>209.5</v>
+      </c>
       <c r="H11" s="10" t="n">
         <v>203.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Грунт ГФ-021 СПЕКТР 1,8 кг серый</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="G12" s="10" t="n">
+        <v>209.5</v>
+      </c>
       <c r="H12" s="10" t="n">
         <v>203.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Клей универсальный ПВА Строитель КЛЕЕР 1кг</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>82</v>
+      </c>
       <c r="H13" s="10" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Растворитель ЯСХИМ 646 0,5л ПЭТ</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E14" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G14" s="10" t="n">
+      <c r="E14" s="10" t="n">
         <v>104</v>
       </c>
-      <c r="H14" s="10" t="n">
+      <c r="F14" s="10" t="n">
         <v>98</v>
       </c>
+      <c r="G14" s="11" t="inlineStr"/>
+      <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №2 (50мм) синтетическая щетина
 пластмассовая ручка АКВА ПРОМИС</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E15" s="10" t="n">
         <v>55</v>
       </c>
       <c r="F15" s="10" t="n">
@@ -1114,58 +1120,58 @@
         <v>27</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №3 (75мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E20" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G20" s="10" t="n">
+      <c r="E20" s="10" t="n">
         <v>110</v>
       </c>
-      <c r="H20" s="10" t="n">
+      <c r="F20" s="10" t="n">
         <v>104</v>
       </c>
+      <c r="G20" s="11" t="inlineStr"/>
+      <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №4 (100мм) натуральная щетина
 деревянная ручка СТАНДАРТ ПРОМИС</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="10" t="n">
         <v>93</v>
       </c>
       <c r="F21" s="10" t="n">
@@ -1316,82 +1322,84 @@
         <v>713</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Пена бытовая GOLDMASTER 50 standart всесезонная
 (трубка)</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E27" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H27" s="11" t="inlineStr"/>
+      <c r="E27" s="11" t="inlineStr"/>
+      <c r="F27" s="11" t="inlineStr"/>
+      <c r="G27" s="10" t="n">
+        <v>438</v>
+      </c>
+      <c r="H27" s="10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная GOLDMASTER 65 EASY лето
 (под пистолет)</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
-      <c r="G28" s="11" t="inlineStr"/>
+      <c r="G28" s="10" t="n">
+        <v>553</v>
+      </c>
       <c r="H28" s="10" t="n">
         <v>525</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная GOLDMASTER 65 EASY зима
 (под пистолет)</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E29" s="10" t="n">
@@ -1402,54 +1410,54 @@
       </c>
       <c r="G29" s="11" t="inlineStr"/>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*250мм искусственный мех
 вязанная основа 14мм ПРОМИС</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="10" t="n">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="F30" s="10" t="n">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="G30" s="11" t="inlineStr"/>
       <c r="H30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*100мм натуральный мех
 ворс 12мм белый ПРОМИС</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="10" t="n">
@@ -1516,84 +1524,84 @@
         <v>720</v>
       </c>
       <c r="G33" s="11" t="inlineStr"/>
       <c r="H33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 1
 лимонно-желтый</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E34" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G34" s="10" t="n">
+      <c r="E34" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H34" s="10" t="n">
+      <c r="F34" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G34" s="11" t="inlineStr"/>
+      <c r="H34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 1,9кг
 ПРЕСТИЖ 3 в 1 белый</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="10" t="n">
-        <v>726</v>
+        <v>699</v>
       </c>
       <c r="F35" s="10" t="n">
-        <v>706</v>
+        <v>669</v>
       </c>
       <c r="G35" s="11" t="inlineStr"/>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>Лак алкидно-уретановый яхтный ПРЕСТИЖ 1,9кг матовый</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E36" s="10" t="n">
         <v>1056</v>
@@ -1688,54 +1696,54 @@
         <v>1009</v>
       </c>
       <c r="G39" s="11" t="inlineStr"/>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Краска интерьерная 15кг ВД-АК-2180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E40" s="10" t="n">
-        <v>1930</v>
+        <v>2300</v>
       </c>
       <c r="F40" s="10" t="n">
-        <v>1900</v>
+        <v>2160</v>
       </c>
       <c r="G40" s="11" t="inlineStr"/>
       <c r="H40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>Краска интерьерная 7кг ВД-АК-2180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E41" s="10" t="n">
         <v>853</v>
@@ -1745,51 +1753,53 @@
       </c>
       <c r="G41" s="11" t="inlineStr"/>
       <c r="H41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Краска потолочная 15кг ВД-АК-2180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="11" t="inlineStr"/>
-      <c r="G42" s="11" t="inlineStr"/>
+      <c r="G42" s="10" t="n">
+        <v>1250</v>
+      </c>
       <c r="H42" s="10" t="n">
         <v>1210</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>Краска потолочная 7кг ВД-АК-2180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E43" s="10" t="n">
         <v>639</v>
@@ -1851,265 +1861,281 @@
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Краска FORMULA Q8 интерьерная 5кг ВД-АК
 белоснежная</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E46" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G46" s="10" t="n">
+      <c r="E46" s="10" t="n">
         <v>200</v>
       </c>
-      <c r="H46" s="10" t="n">
+      <c r="F46" s="10" t="n">
         <v>190</v>
       </c>
+      <c r="G46" s="11" t="inlineStr"/>
+      <c r="H46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Краска FORMULA Q8 интерьерная 13кг ВД-АК
 белоснежная</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr"/>
       <c r="F47" s="11" t="inlineStr"/>
-      <c r="G47" s="11" t="inlineStr"/>
-      <c r="H47" s="11" t="inlineStr"/>
+      <c r="G47" s="10" t="n">
+        <v>490</v>
+      </c>
+      <c r="H47" s="10" t="n">
+        <v>468</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Краска FORMULA Q8 фасадная 5кг ВД-АК
 белоснежная</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="11" t="inlineStr"/>
       <c r="H48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Краска для металлочерепицы</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Краска Престиж аэрозольная ремонтная 425мл RAL
 3005 - винно-красный</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
-      <c r="G49" s="11" t="inlineStr"/>
+      <c r="G49" s="10" t="n">
+        <v>215</v>
+      </c>
       <c r="H49" s="10" t="n">
         <v>204</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Краска для металлочерепицы</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Краска Престиж аэрозольная ремонтная 425мл RAL
 6005 - зеленый мох</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="11" t="inlineStr"/>
-      <c r="G50" s="11" t="inlineStr"/>
+      <c r="G50" s="10" t="n">
+        <v>215</v>
+      </c>
       <c r="H50" s="10" t="n">
         <v>204</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Краска для металлочерепицы</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Краска Престиж аэрозольная ремонтная 425мл Коричневая</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr"/>
       <c r="F51" s="11" t="inlineStr"/>
-      <c r="G51" s="11" t="inlineStr"/>
+      <c r="G51" s="10" t="n">
+        <v>215</v>
+      </c>
       <c r="H51" s="10" t="n">
         <v>204</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Лак для дерева 0,5л НБХ (палисандр)</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="11" t="inlineStr"/>
-      <c r="G52" s="11" t="inlineStr"/>
+      <c r="G52" s="10" t="n">
+        <v>116</v>
+      </c>
       <c r="H52" s="10" t="n">
         <v>110</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Добавки</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Противоморозная добавка 10л Мономах</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
-      <c r="G53" s="11" t="inlineStr"/>
+      <c r="G53" s="10" t="n">
+        <v>273</v>
+      </c>
       <c r="H53" s="10" t="n">
-        <v>369</v>
+        <v>267</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Добавки</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Противоморозная добавка 5л Мономах</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
-      <c r="G54" s="11" t="inlineStr"/>
+      <c r="G54" s="10" t="n">
+        <v>172</v>
+      </c>
       <c r="H54" s="10" t="n">
-        <v>240</v>
+        <v>163</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Валик 230мм фасадный Гросс в
 комплекте с ручкой</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E55" s="10" t="n">
         <v>376</v>
       </c>
@@ -2119,83 +2145,85 @@
       <c r="G55" s="11" t="inlineStr"/>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Клей жидкие гвозди строительно-универсальный 260мл ECO
 HAUSER №604 (белый) (12)</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="11" t="inlineStr"/>
-      <c r="G56" s="11" t="inlineStr"/>
+      <c r="G56" s="10" t="n">
+        <v>121</v>
+      </c>
       <c r="H56" s="10" t="n">
         <v>114</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Герметик силиконовый универсальный 310 мл GOLDMASTER
 белый</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E57" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G57" s="10" t="n">
+      <c r="E57" s="10" t="n">
         <v>294</v>
       </c>
-      <c r="H57" s="10" t="n">
+      <c r="F57" s="10" t="n">
         <v>285</v>
       </c>
+      <c r="G57" s="11" t="inlineStr"/>
+      <c r="H57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Герметик силиконовый универсальный 310 мл GOLDMASTER
 бесцветный</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="10" t="n">
         <v>246</v>
       </c>
       <c r="F58" s="10" t="n">
@@ -2230,84 +2258,84 @@
       <c r="F59" s="10" t="n">
         <v>575</v>
       </c>
       <c r="G59" s="11" t="inlineStr"/>
       <c r="H59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>Растворитель ЯСХИМ уайт-спирит 0,5л</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E60" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H60" s="11" t="inlineStr"/>
+      <c r="E60" s="11" t="inlineStr"/>
+      <c r="F60" s="11" t="inlineStr"/>
+      <c r="G60" s="10" t="n">
+        <v>75</v>
+      </c>
+      <c r="H60" s="10" t="n">
+        <v>72</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 0,9кг
 ПРЕСТИЖ серый</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E61" s="10" t="n">
-        <v>430</v>
+        <v>397</v>
       </c>
       <c r="F61" s="10" t="n">
-        <v>414</v>
+        <v>384</v>
       </c>
       <c r="G61" s="11" t="inlineStr"/>
       <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 0,9кг
 ПРЕСТИЖ коричневый</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E62" s="10" t="n">
@@ -2318,138 +2346,140 @@
       </c>
       <c r="G62" s="11" t="inlineStr"/>
       <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 0,9кг
 ПРЕСТИЖ зеленый</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E63" s="10" t="n">
-        <v>430</v>
+        <v>488</v>
       </c>
       <c r="F63" s="10" t="n">
-        <v>414</v>
+        <v>471</v>
       </c>
       <c r="G63" s="11" t="inlineStr"/>
       <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 0,9кг
 ПРЕСТИЖ черный</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E64" s="10" t="n">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="F64" s="10" t="n">
-        <v>410</v>
+        <v>377</v>
       </c>
       <c r="G64" s="11" t="inlineStr"/>
       <c r="H64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Грунт - эмаль по ржавчине 0,9кг
 ПРЕСТИЖ белый</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
       <c r="G65" s="10" t="n">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="H65" s="10" t="n">
-        <v>410</v>
+        <v>383</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>МАКРОФЛЕКС Строительная пена-цемент профессиональная 0,85л (пеноплекс/пеноплэкс)</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="G66" s="10" t="n">
+        <v>670</v>
+      </c>
       <c r="H66" s="10" t="n">
         <v>650</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Кисть плоская №1 (25мм) синтетическая щетина
 пластмассовая ручка АКВА ПРОМИС</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E67" s="10" t="n">
@@ -2488,85 +2518,87 @@
         <v>109</v>
       </c>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*150мм поролон толщина
 12мм ПРОМИС</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E69" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G69" s="10" t="n">
+      <c r="E69" s="10" t="n">
         <v>125</v>
       </c>
-      <c r="H69" s="10" t="n">
+      <c r="F69" s="10" t="n">
         <v>119</v>
       </c>
+      <c r="G69" s="11" t="inlineStr"/>
+      <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Валик в сборе 47*250мм натуральный мех
 ворс 12мм белый ПРОМИС</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
-      <c r="F70" s="10" t="n">
+      <c r="F70" s="11" t="inlineStr"/>
+      <c r="G70" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="H70" s="10" t="n">
         <v>149</v>
       </c>
-      <c r="G70" s="11" t="inlineStr"/>
-      <c r="H70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Малярные принадлежности</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Респиратор У2-К Евро ПРОМИС</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E71" s="10" t="n">
         <v>85</v>
       </c>
       <c r="F71" s="10" t="n">
         <v>79</v>
@@ -2601,51 +2633,53 @@
       </c>
       <c r="G72" s="11" t="inlineStr"/>
       <c r="H72" s="11" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Клей Стеклообои 0,5кг QUELYD Франция</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
-      <c r="G73" s="11" t="inlineStr"/>
+      <c r="G73" s="10" t="n">
+        <v>414</v>
+      </c>
       <c r="H73" s="10" t="n">
         <v>395</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>Краска фасадная 15кг ВД-АК-1180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="10" t="n">
         <v>2590</v>
@@ -2656,862 +2690,880 @@
       <c r="G74" s="11" t="inlineStr"/>
       <c r="H74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 2
 золотисто-желтый</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
-      <c r="G75" s="11" t="inlineStr"/>
+      <c r="G75" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H75" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №3 бежевый</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H76" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №4 кофейный</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H77" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №5 палевый</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E78" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G78" s="10" t="n">
+      <c r="E78" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H78" s="10" t="n">
+      <c r="F78" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G78" s="11" t="inlineStr"/>
+      <c r="H78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №6 апельсин</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="11" t="inlineStr"/>
-      <c r="G79" s="11" t="inlineStr"/>
+      <c r="G79" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H79" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №7 темно-красный</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E80" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G80" s="10" t="n">
+      <c r="E80" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H80" s="10" t="n">
+      <c r="F80" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G80" s="11" t="inlineStr"/>
+      <c r="H80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №8 красно-коричневый</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E81" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G81" s="10" t="n">
+      <c r="E81" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H81" s="10" t="n">
+      <c r="F81" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G81" s="11" t="inlineStr"/>
+      <c r="H81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №9 светло-коричневый</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E82" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G82" s="10" t="n">
+      <c r="E82" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H82" s="10" t="n">
+      <c r="F82" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G82" s="11" t="inlineStr"/>
+      <c r="H82" s="11" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 10
 ярко-желтый</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
-      <c r="G83" s="11" t="inlineStr"/>
+      <c r="G83" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H83" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 11
 желто-коричневый</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E84" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G84" s="10" t="n">
+      <c r="E84" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H84" s="10" t="n">
+      <c r="F84" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G84" s="11" t="inlineStr"/>
+      <c r="H84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 12
 хаки</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E85" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G85" s="10" t="n">
+      <c r="E85" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H85" s="10" t="n">
+      <c r="F85" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G85" s="11" t="inlineStr"/>
+      <c r="H85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 13
 салатовый</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E86" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G86" s="10" t="n">
+      <c r="E86" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H86" s="10" t="n">
+      <c r="F86" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G86" s="11" t="inlineStr"/>
+      <c r="H86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 14
 фисташковый</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E87" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G87" s="10" t="n">
+      <c r="E87" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H87" s="10" t="n">
+      <c r="F87" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G87" s="11" t="inlineStr"/>
+      <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 15
 морская волна</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E88" s="11" t="inlineStr"/>
       <c r="F88" s="11" t="inlineStr"/>
-      <c r="G88" s="11" t="inlineStr"/>
+      <c r="G88" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H88" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 16
 изумруд</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="11" t="inlineStr"/>
-      <c r="G89" s="11" t="inlineStr"/>
+      <c r="G89" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H89" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 17
 синий</t>
         </is>
       </c>
       <c r="D90" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E90" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G90" s="10" t="n">
+      <c r="E90" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H90" s="10" t="n">
+      <c r="F90" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G90" s="11" t="inlineStr"/>
+      <c r="H90" s="11" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 18
 черный</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E91" s="11" t="inlineStr"/>
       <c r="F91" s="11" t="inlineStr"/>
-      <c r="G91" s="11" t="inlineStr"/>
+      <c r="G91" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H91" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л № 19
 розовый</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E92" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G92" s="10" t="n">
+      <c r="E92" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H92" s="10" t="n">
+      <c r="F92" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G92" s="11" t="inlineStr"/>
+      <c r="H92" s="11" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №20 сиреневый</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E93" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G93" s="10" t="n">
+      <c r="E93" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H93" s="10" t="n">
+      <c r="F93" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G93" s="11" t="inlineStr"/>
+      <c r="H93" s="11" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №21 темно-коричневый</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
-      <c r="G94" s="11" t="inlineStr"/>
+      <c r="G94" s="10" t="n">
+        <v>33</v>
+      </c>
       <c r="H94" s="10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №22 фиалковый</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E95" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G95" s="10" t="n">
+      <c r="E95" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H95" s="10" t="n">
+      <c r="F95" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G95" s="11" t="inlineStr"/>
+      <c r="H95" s="11" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №23 коралл</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E96" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G96" s="10" t="n">
+      <c r="E96" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H96" s="10" t="n">
+      <c r="F96" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G96" s="11" t="inlineStr"/>
+      <c r="H96" s="11" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №24 ирис</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E97" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G97" s="10" t="n">
+      <c r="E97" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H97" s="10" t="n">
+      <c r="F97" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G97" s="11" t="inlineStr"/>
+      <c r="H97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №25 персик</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E98" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G98" s="10" t="n">
+      <c r="E98" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H98" s="10" t="n">
+      <c r="F98" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G98" s="11" t="inlineStr"/>
+      <c r="H98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №26 серо-голубой</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E99" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G99" s="10" t="n">
+      <c r="E99" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H99" s="10" t="n">
+      <c r="F99" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G99" s="11" t="inlineStr"/>
+      <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №27 зеленый</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E100" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G100" s="10" t="n">
+      <c r="E100" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H100" s="10" t="n">
+      <c r="F100" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G100" s="11" t="inlineStr"/>
+      <c r="H100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Краска и колеры</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Колер ПАЛИЖ универсальный 0,1л №28 слива</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E101" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G101" s="10" t="n">
+      <c r="E101" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="H101" s="10" t="n">
+      <c r="F101" s="10" t="n">
         <v>32</v>
       </c>
+      <c r="G101" s="11" t="inlineStr"/>
+      <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Грунт, эмаль, лак</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ БЕТОНЛАК 5 л</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E102" s="10" t="n">
-        <v>945</v>
+        <v>884</v>
       </c>
       <c r="F102" s="10" t="n">
-        <v>937</v>
+        <v>847</v>
       </c>
       <c r="G102" s="11" t="inlineStr"/>
       <c r="H102" s="11" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>МАКЛЕЙ Клей д/стеклообоев 10 л</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E103" s="10" t="n">
         <v>1623</v>
       </c>
       <c r="F103" s="10" t="n">
-        <v>1585</v>
+        <v>1553</v>
       </c>
       <c r="G103" s="11" t="inlineStr"/>
       <c r="H103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>Готовая к применению полимерная гидроизоляционная мастика
 Vetonit Tec (Ветонит тек) 822, розовая,
 гидроизоляция, 4 кг</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E104" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G104" s="10" t="n">
+      <c r="E104" s="10" t="n">
         <v>1700</v>
       </c>
-      <c r="H104" s="10" t="n">
+      <c r="F104" s="10" t="n">
         <v>1700</v>
       </c>
+      <c r="G104" s="11" t="inlineStr"/>
+      <c r="H104" s="11" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Готовая к применению полимерная гидроизоляционная мастика
 Vetonit Tec (Ветонит тек) 822, серая,
 4 кг</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
       <c r="G105" s="11" t="inlineStr"/>
@@ -3605,78 +3657,50 @@
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Пена монтажная, герметики, клея</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Пена профессиональная ( под пистолет) XP
 всесезонная 850г</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E109" s="10" t="n">
         <v>350</v>
       </c>
       <c r="F109" s="10" t="n">
         <v>335</v>
       </c>
       <c r="G109" s="11" t="inlineStr"/>
       <c r="H109" s="11" t="inlineStr"/>
-    </row>
-[...26 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>