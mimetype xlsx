--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,81 +748,85 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Фасад с базальтовым утеплением 50 мм.
 Система под ключ (цена за м2
 без монтажа)</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E7" s="11" t="inlineStr"/>
+      <c r="E7" s="10" t="n">
+        <v>875.36</v>
+      </c>
       <c r="F7" s="10" t="n">
-        <v>803.1</v>
+        <v>849.2</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Фасад с базальтовым утеплением 100 мм.
 Система под ключ (цена за м2
 без монтажа)</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E8" s="11" t="inlineStr"/>
+      <c r="E8" s="10" t="n">
+        <v>1296.28</v>
+      </c>
       <c r="F8" s="10" t="n">
-        <v>1174.01</v>
+        <v>1257.62</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Кровля с супер утеплителем Кнауф Аквастатик
 200 мм Knauf. Система под ключ
 (цена за м2 без монтажа)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
@@ -1039,434 +1043,434 @@
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Шинглас
 Соната</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
-        <v>900.36</v>
+        <v>872.2</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Шинглас
 Кантри</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
-        <v>1606.79</v>
+        <v>1622.79</v>
       </c>
       <c r="F19" s="10" t="n">
-        <v>1591.43</v>
+        <v>1526.15</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Деке
 серия STANDARD Коллекция СОТА</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="10" t="n">
-        <v>1033.82</v>
+        <v>1005.66</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
       <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Деке
 серия PREMIUM Коллекция Кёльн</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="10" t="n">
-        <v>1302.36</v>
+        <v>1274.2</v>
       </c>
       <c r="G21" s="11" t="inlineStr"/>
       <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Комплект забора из профнастила 2м шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E22" s="10" t="n">
-        <v>1486.62</v>
+        <v>1578.27</v>
       </c>
       <c r="F22" s="10" t="n">
-        <v>1474.04</v>
+        <v>1556.77</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
       <c r="H22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Забор из штакетника 1,5м М-образного с
 ушками шоколадно-коричневого</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E23" s="10" t="n">
-        <v>1082.22</v>
+        <v>1173.87</v>
       </c>
       <c r="F23" s="10" t="n">
-        <v>1045.24</v>
+        <v>1127.97</v>
       </c>
       <c r="G23" s="11" t="inlineStr"/>
       <c r="H23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Комплект забора из профнастила 2м оцинкованного</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E24" s="10" t="n">
-        <v>1127.66</v>
+        <v>1239.31</v>
       </c>
       <c r="F24" s="10" t="n">
-        <v>1084.63</v>
+        <v>1167.36</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
       <c r="H24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Забор из штакетника 1,5м М-образного с
 ушками оцинкованного</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E25" s="10" t="n">
-        <v>960.78</v>
+        <v>1052.43</v>
       </c>
       <c r="F25" s="10" t="n">
-        <v>911.13</v>
+        <v>993.86</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из сайдинга Grand Line
 "Корабельный брус" без утепления</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="10" t="n">
-        <v>527.7</v>
+        <v>513.95</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из сайдинга Grand Line
 "Корабельный брус" с утеплением 100мм</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из фасадной панели Деке
 без утепления</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E28" s="10" t="n">
-        <v>1374.7</v>
+        <v>1364.26</v>
       </c>
       <c r="F28" s="10" t="n">
-        <v>1322.75</v>
+        <v>1309</v>
       </c>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из фасадной панели Деке
 с утеплением 100 мм</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Фасад штукатурный без утепления</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="10" t="n">
-        <v>319.93</v>
+        <v>328.55</v>
       </c>
       <c r="G30" s="11" t="inlineStr"/>
       <c r="H30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>Комплект утепления фасада с пенопластом ПСБ25,
 50 мм</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="10" t="n">
-        <v>621.65</v>
+        <v>630.27</v>
       </c>
       <c r="G31" s="11" t="inlineStr"/>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Комплект утепления фасада с пенопластом ПСБ25,
 100 мм</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
-        <v>808.65</v>
+        <v>792.27</v>
       </c>
       <c r="G32" s="11" t="inlineStr"/>
       <c r="H32" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>