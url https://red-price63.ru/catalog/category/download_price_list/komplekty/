--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -749,728 +749,786 @@
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Фасад с базальтовым утеплением 50 мм.
 Система под ключ (цена за м2
 без монтажа)</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E7" s="10" t="n">
-        <v>875.36</v>
+        <v>869.3</v>
       </c>
       <c r="F7" s="10" t="n">
-        <v>849.2</v>
+        <v>846.08</v>
       </c>
       <c r="G7" s="11" t="inlineStr"/>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Фасад с базальтовым утеплением 100 мм.
 Система под ключ (цена за м2
 без монтажа)</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E8" s="10" t="n">
-        <v>1296.28</v>
+        <v>1302.78</v>
       </c>
       <c r="F8" s="10" t="n">
-        <v>1257.62</v>
+        <v>1274</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Кровля с супер утеплителем Кнауф Аквастатик
 200 мм Knauf. Система под ключ
 (цена за м2 без монтажа)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="E9" s="10" t="n">
+        <v>788.61</v>
+      </c>
+      <c r="F9" s="10" t="n">
+        <v>786.37</v>
+      </c>
       <c r="G9" s="11" t="inlineStr"/>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Кровля с утеплителем ТЕХНОНИКОЛЬ Роклайт 150
 мм. Система под ключ (цена за
 м2 без монтажа)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
+      <c r="E10" s="10" t="n">
+        <v>737.5700000000001</v>
+      </c>
+      <c r="F10" s="10" t="n">
+        <v>731.87</v>
+      </c>
       <c r="G10" s="11" t="inlineStr"/>
       <c r="H10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Кровля с утеплителем ТЕХНОНИКОЛЬ Роклайт 200
 мм. Система под ключ (цена за
 м2 без монтажа)</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
+      <c r="E11" s="10" t="n">
+        <v>956.36</v>
+      </c>
+      <c r="F11" s="10" t="n">
+        <v>949.49</v>
+      </c>
       <c r="G11" s="11" t="inlineStr"/>
       <c r="H11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Межэтажные перекрытия с утеплением ISOVER Теплый
 Дом Плита 100 мм. Система под
 ключ (цена за м2 без монтажа)</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="E12" s="10" t="n">
+        <v>329.55</v>
+      </c>
+      <c r="F12" s="10" t="n">
+        <v>324.31</v>
+      </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Межэтажные перекрытия с утеплителем ISOVER Теплый
 дом Твин 150 мм. Система под
 ключ (цена за м2 без монтажа)</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="11" t="inlineStr"/>
+      <c r="E13" s="10" t="n">
+        <v>376.32</v>
+      </c>
+      <c r="F13" s="10" t="n">
+        <v>368.78</v>
+      </c>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Утепление стены с OSB-3 Калевала и
 Кнауф 100мм (цена за м2 без
 монтажа)</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E14" s="11" t="inlineStr"/>
-      <c r="F14" s="11" t="inlineStr"/>
+      <c r="E14" s="10" t="n">
+        <v>906.78</v>
+      </c>
+      <c r="F14" s="10" t="n">
+        <v>901.34</v>
+      </c>
       <c r="G14" s="11" t="inlineStr"/>
       <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Утепление стены с OSB-3 Калевала и
 Кнауф 200 мм (цена за м2
 без монтажа)</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E15" s="11" t="inlineStr"/>
-      <c r="F15" s="11" t="inlineStr"/>
+      <c r="E15" s="10" t="n">
+        <v>1255.81</v>
+      </c>
+      <c r="F15" s="10" t="n">
+        <v>1250.37</v>
+      </c>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Утепление стены с ЦСП и Кнауф
 100 мм (цена за м2 без
 монтажа)</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="E16" s="10" t="n">
+        <v>1504.58</v>
+      </c>
+      <c r="F16" s="10" t="n">
+        <v>1502.34</v>
+      </c>
       <c r="G16" s="11" t="inlineStr"/>
       <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Утепление стены с ЦСП и Кнауф
 200 мм (цена за м2 без
 монтажа)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="E17" s="10" t="n">
+        <v>1853.61</v>
+      </c>
+      <c r="F17" s="10" t="n">
+        <v>1851.37</v>
+      </c>
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Шинглас
 Соната</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E18" s="11" t="inlineStr"/>
+      <c r="E18" s="10" t="n">
+        <v>987.7</v>
+      </c>
       <c r="F18" s="10" t="n">
-        <v>872.2</v>
+        <v>981</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Шинглас
 Кантри</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
-        <v>1622.79</v>
+        <v>1705.99</v>
       </c>
       <c r="F19" s="10" t="n">
-        <v>1526.15</v>
+        <v>1689.35</v>
       </c>
       <c r="G19" s="11" t="inlineStr"/>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Деке
 серия STANDARD Коллекция СОТА</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E20" s="11" t="inlineStr"/>
+      <c r="E20" s="10" t="n">
+        <v>1124.56</v>
+      </c>
       <c r="F20" s="10" t="n">
-        <v>1005.66</v>
+        <v>1114.46</v>
       </c>
       <c r="G20" s="11" t="inlineStr"/>
       <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Кровельный комплект с гибкой черепицей Деке
 серия PREMIUM Коллекция Кёльн</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E21" s="11" t="inlineStr"/>
+      <c r="E21" s="10" t="n">
+        <v>1396.9</v>
+      </c>
       <c r="F21" s="10" t="n">
-        <v>1274.2</v>
+        <v>1355.42</v>
       </c>
       <c r="G21" s="11" t="inlineStr"/>
       <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Комплект забора из профнастила 2м шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E22" s="10" t="n">
-        <v>1578.27</v>
+        <v>1546.96</v>
       </c>
       <c r="F22" s="10" t="n">
-        <v>1556.77</v>
+        <v>1532.12</v>
       </c>
       <c r="G22" s="11" t="inlineStr"/>
       <c r="H22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>Забор из штакетника 1,5м М-образного с
 ушками шоколадно-коричневого</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E23" s="10" t="n">
-        <v>1173.87</v>
+        <v>1182.4</v>
       </c>
       <c r="F23" s="10" t="n">
-        <v>1127.97</v>
+        <v>1167.04</v>
       </c>
       <c r="G23" s="11" t="inlineStr"/>
       <c r="H23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>Комплект забора из профнастила 2м оцинкованного</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E24" s="10" t="n">
-        <v>1239.31</v>
+        <v>1231.44</v>
       </c>
       <c r="F24" s="10" t="n">
-        <v>1167.36</v>
+        <v>1194.63</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
       <c r="H24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Забор из штакетника 1,5м М-образного с
 ушками оцинкованного</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E25" s="10" t="n">
-        <v>1052.43</v>
+        <v>1044.56</v>
       </c>
       <c r="F25" s="10" t="n">
-        <v>993.86</v>
+        <v>1027.13</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из сайдинга Grand Line
 "Корабельный брус" без утепления</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E26" s="11" t="inlineStr"/>
+      <c r="E26" s="10" t="n">
+        <v>676.72</v>
+      </c>
       <c r="F26" s="10" t="n">
-        <v>513.95</v>
+        <v>671.9400000000001</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из сайдинга Grand Line
 "Корабельный брус" с утеплением 100мм</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="E27" s="10" t="n">
+        <v>1116.3</v>
+      </c>
+      <c r="F27" s="10" t="n">
+        <v>1109.28</v>
+      </c>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из фасадной панели Деке
 без утепления</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="E28" s="10" t="n">
-        <v>1364.26</v>
+        <v>1358.2</v>
       </c>
       <c r="F28" s="10" t="n">
-        <v>1309</v>
+        <v>1305.7</v>
       </c>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Комплект стены из фасадной панели Деке
 с утеплением 100 мм</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="E29" s="10" t="n">
+        <v>1797.78</v>
+      </c>
+      <c r="F29" s="10" t="n">
+        <v>1743.03</v>
+      </c>
       <c r="G29" s="11" t="inlineStr"/>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Фасад штукатурный без утепления</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E30" s="11" t="inlineStr"/>
+      <c r="E30" s="10" t="n">
+        <v>332.83</v>
+      </c>
       <c r="F30" s="10" t="n">
-        <v>328.55</v>
+        <v>319.93</v>
       </c>
       <c r="G30" s="11" t="inlineStr"/>
       <c r="H30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>Комплект утепления фасада с пенопластом ПСБ25,
 50 мм</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E31" s="11" t="inlineStr"/>
+      <c r="E31" s="10" t="n">
+        <v>617.09</v>
+      </c>
       <c r="F31" s="10" t="n">
-        <v>630.27</v>
+        <v>599.6900000000001</v>
       </c>
       <c r="G31" s="11" t="inlineStr"/>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Комплекты</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Комплект утепления фасада с пенопластом ПСБ25,
 100 мм</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="E32" s="11" t="inlineStr"/>
+      <c r="E32" s="10" t="n">
+        <v>801.09</v>
+      </c>
       <c r="F32" s="10" t="n">
-        <v>792.27</v>
+        <v>783.6900000000001</v>
       </c>
       <c r="G32" s="11" t="inlineStr"/>
       <c r="H32" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>