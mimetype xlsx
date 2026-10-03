--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,58 +760,58 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Труба ПП СТЕКЛОВОЛ. 25 (PN20) MeerPlast
 4м</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
-      <c r="D7" s="10" t="n">
+      <c r="D7" s="11" t="inlineStr"/>
+      <c r="E7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
         <v>69</v>
       </c>
-      <c r="E7" s="10" t="n">
+      <c r="G7" s="10" t="n">
         <v>67</v>
       </c>
-      <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Кран шаровый ПП 20 мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>68</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>66</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
@@ -2170,56 +2170,58 @@
         </is>
       </c>
       <c r="D67" s="10" t="n">
         <v>118</v>
       </c>
       <c r="E67" s="10" t="n">
         <v>114</v>
       </c>
       <c r="F67" s="11" t="inlineStr"/>
       <c r="G67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП перех. 25х20х25</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D68" s="11" t="inlineStr"/>
-      <c r="E68" s="11" t="inlineStr"/>
+      <c r="D68" s="10" t="n">
+        <v>12</v>
+      </c>
+      <c r="E68" s="10" t="n">
+        <v>11</v>
+      </c>
       <c r="F68" s="11" t="inlineStr"/>
-      <c r="G68" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Муфта ПП 32 мм</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D69" s="10" t="n">
         <v>14.85</v>
       </c>
       <c r="E69" s="10" t="n">
         <v>13.5</v>
       </c>
       <c r="F69" s="11" t="inlineStr"/>
       <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
@@ -2331,51 +2333,53 @@
       <c r="D74" s="10" t="n">
         <v>19</v>
       </c>
       <c r="E74" s="10" t="n">
         <v>20.5</v>
       </c>
       <c r="F74" s="11" t="inlineStr"/>
       <c r="G74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП 32х32х32</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D75" s="11" t="inlineStr"/>
       <c r="E75" s="11" t="inlineStr"/>
-      <c r="F75" s="11" t="inlineStr"/>
+      <c r="F75" s="10" t="n">
+        <v>21</v>
+      </c>
       <c r="G75" s="10" t="n">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>