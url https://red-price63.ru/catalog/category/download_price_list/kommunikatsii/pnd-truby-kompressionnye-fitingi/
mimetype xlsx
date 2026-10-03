--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -808,102 +808,106 @@
       </c>
       <c r="D8" s="10" t="n">
         <v>22.1</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>21</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR11 d20 x 2
 мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
-      <c r="D9" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="D9" s="11" t="inlineStr"/>
+      <c r="E9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>18</v>
+      </c>
+      <c r="G9" s="10" t="n">
+        <v>17.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR13,6 d25 x 2
 мм</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="10" t="n">
-        <v>53</v>
+        <v>24.4</v>
       </c>
       <c r="G10" s="10" t="n">
-        <v>46</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR17 d32 x 2
 мм</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
-      <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>36</v>
+      </c>
+      <c r="G11" s="10" t="n">
+        <v>34.5</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Заглушка компрессионная George Fischer 20 мм</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
         <v>42.8</v>
       </c>
       <c r="E12" s="10" t="n">
         <v>40.7</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
@@ -1188,51 +1192,53 @@
       <c r="D24" s="10" t="n">
         <v>44.1</v>
       </c>
       <c r="E24" s="10" t="n">
         <v>41.9</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Угол 32 х 32 (ПНД, STR)</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>66.2</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>62.9</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Угол 40 х 1 " В
 (ПНД, STR)</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="10" t="n">
         <v>75.5</v>
       </c>
       <c r="E26" s="10" t="n">
         <v>71.7</v>
       </c>
@@ -1545,51 +1551,53 @@
         <v>37.8</v>
       </c>
       <c r="E39" s="10" t="n">
         <v>35.9</v>
       </c>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Тройник 20 х 3/4" Н х
 20 (ПНД, STR)</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr"/>
       <c r="E40" s="11" t="inlineStr"/>
-      <c r="F40" s="11" t="inlineStr"/>
+      <c r="F40" s="10" t="n">
+        <v>50.9</v>
+      </c>
       <c r="G40" s="10" t="n">
         <v>48.4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Тройник 25 х 1" Н х
 25 (ПНД, STR)</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="10" t="n">
         <v>51.9</v>
       </c>
       <c r="E41" s="10" t="n">
         <v>49.3</v>
       </c>
@@ -1783,51 +1791,53 @@
         <v>88.09999999999999</v>
       </c>
       <c r="E49" s="10" t="n">
         <v>83.7</v>
       </c>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Тройник 32 х 3 (32 х
 32 х 32) (ПНД, STR)</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="11" t="inlineStr"/>
       <c r="E50" s="11" t="inlineStr"/>
-      <c r="F50" s="11" t="inlineStr"/>
+      <c r="F50" s="10" t="n">
+        <v>98.8</v>
+      </c>
       <c r="G50" s="10" t="n">
         <v>93.90000000000001</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Тройник 32 х 3/4" В х
 32 (ПНД, STR)</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="10" t="n">
         <v>75.3</v>
       </c>
       <c r="E51" s="10" t="n">
         <v>71.5</v>
       </c>