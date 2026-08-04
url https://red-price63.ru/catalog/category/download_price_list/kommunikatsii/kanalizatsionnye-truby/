--- v0 (2026-05-23)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (23.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -1645,58 +1645,58 @@
       </c>
       <c r="D44" s="10" t="n">
         <v>52</v>
       </c>
       <c r="E44" s="10" t="n">
         <v>49</v>
       </c>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Отвод ПП 45гр. Дн 50 с
 у/к</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D45" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F45" s="10" t="n">
+      <c r="D45" s="10" t="n">
         <v>25</v>
       </c>
-      <c r="G45" s="10" t="n">
+      <c r="E45" s="10" t="n">
         <v>24</v>
       </c>
+      <c r="F45" s="11" t="inlineStr"/>
+      <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП косая 45гр. Дн110- 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="10" t="n">
         <v>260</v>
       </c>
       <c r="E46" s="10" t="n">
         <v>252</v>
       </c>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
@@ -1784,81 +1784,81 @@
         </is>
       </c>
       <c r="D50" s="10" t="n">
         <v>173</v>
       </c>
       <c r="E50" s="10" t="n">
         <v>166</v>
       </c>
       <c r="F50" s="11" t="inlineStr"/>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х3000 3,2мм</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D51" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F51" s="10" t="n">
+      <c r="D51" s="10" t="n">
         <v>1224</v>
       </c>
-      <c r="G51" s="10" t="n">
+      <c r="E51" s="10" t="n">
         <v>1180</v>
       </c>
+      <c r="F51" s="11" t="inlineStr"/>
+      <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х2000 3,2мм</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D52" s="10" t="n">
+      <c r="D52" s="11" t="inlineStr"/>
+      <c r="E52" s="11" t="inlineStr"/>
+      <c r="F52" s="10" t="n">
         <v>865</v>
       </c>
-      <c r="E52" s="10" t="n">
+      <c r="G52" s="10" t="n">
         <v>835</v>
       </c>
-      <c r="F52" s="11" t="inlineStr"/>
-      <c r="G52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Отвод ПВХ д/нар.канализ. 45гр. Дн 110</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="10" t="n">
         <v>124</v>
       </c>
       <c r="E53" s="10" t="n">
         <v>118</v>
       </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">