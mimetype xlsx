--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -786,51 +786,53 @@
         <v>275</v>
       </c>
       <c r="E7" s="10" t="n">
         <v>267</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 110 - 250
 2,2мм с у/к</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>80</v>
+      </c>
       <c r="G8" s="10" t="n">
         <v>77</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 110 - 2000
 2,2мм с у/к</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
         <v>483</v>
       </c>
       <c r="E9" s="10" t="n">
         <v>467</v>
       </c>
@@ -1070,73 +1072,77 @@
       <c r="D19" s="10" t="n">
         <v>99</v>
       </c>
       <c r="E19" s="10" t="n">
         <v>96</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 нерж. 150х150 вертик.выпуск</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>290</v>
+      </c>
       <c r="G20" s="10" t="n">
         <v>281</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Патрубок (переход) ПП Дн110- 50 с
 у/к</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>65</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>63</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Заглушка ПП Дн 110</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
         <v>27</v>
       </c>
       <c r="E22" s="10" t="n">
         <v>26</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
@@ -1184,115 +1190,123 @@
       <c r="D24" s="10" t="n">
         <v>120</v>
       </c>
       <c r="E24" s="10" t="n">
         <v>113</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 пласт.150х150 вертик.выпуск</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
-      <c r="F25" s="11" t="inlineStr"/>
+      <c r="F25" s="10" t="n">
+        <v>99</v>
+      </c>
       <c r="G25" s="10" t="n">
         <v>96</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 нерж. 150х150 горизонт.выпуск</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>290</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>281</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 пласт.150х150 горизонт.выпуск</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr"/>
       <c r="E27" s="11" t="inlineStr"/>
-      <c r="F27" s="11" t="inlineStr"/>
+      <c r="F27" s="10" t="n">
+        <v>99</v>
+      </c>
       <c r="G27" s="10" t="n">
         <v>96</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП прямая 90гр. Дн 110-110-50
 с у/к</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>299</v>
+      </c>
       <c r="G28" s="10" t="n">
         <v>290</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП 2-плоск. левая Дн 110-110-
 50 с у/к</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
         <v>299</v>
       </c>
       <c r="E29" s="10" t="n">
         <v>290</v>
       </c>
@@ -1412,58 +1426,58 @@
       </c>
       <c r="D34" s="10" t="n">
         <v>112</v>
       </c>
       <c r="E34" s="10" t="n">
         <v>106</v>
       </c>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 50 - 3000
 мм с у/к</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D35" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F35" s="10" t="n">
+      <c r="D35" s="10" t="n">
         <v>227</v>
       </c>
-      <c r="G35" s="10" t="n">
+      <c r="E35" s="10" t="n">
         <v>219</v>
       </c>
+      <c r="F35" s="11" t="inlineStr"/>
+      <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 50 - 1500
 мм с у/к</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
         <v>136</v>
       </c>
       <c r="E36" s="10" t="n">
         <v>130</v>
       </c>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
@@ -1579,73 +1593,77 @@
         <v>302</v>
       </c>
       <c r="E41" s="10" t="n">
         <v>298</v>
       </c>
       <c r="F41" s="11" t="inlineStr"/>
       <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн 50 нерж. 150х150
 вертик.выпуск</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr"/>
       <c r="E42" s="11" t="inlineStr"/>
-      <c r="F42" s="11" t="inlineStr"/>
+      <c r="F42" s="10" t="n">
+        <v>186</v>
+      </c>
       <c r="G42" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП косой 45гр. Дн 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
       <c r="E43" s="11" t="inlineStr"/>
-      <c r="F43" s="11" t="inlineStr"/>
+      <c r="F43" s="10" t="n">
+        <v>52</v>
+      </c>
       <c r="G43" s="10" t="n">
         <v>49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП прямой 90гр. Дн 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="10" t="n">
         <v>52</v>
       </c>
       <c r="E44" s="10" t="n">
         <v>49</v>
       </c>
@@ -1719,51 +1737,53 @@
         <v>180</v>
       </c>
       <c r="E47" s="10" t="n">
         <v>174</v>
       </c>
       <c r="F47" s="11" t="inlineStr"/>
       <c r="G47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП прямая 90гр. Дн110- 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="11" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
-      <c r="F48" s="11" t="inlineStr"/>
+      <c r="F48" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="G48" s="10" t="n">
         <v>252</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х1000 3,2мм</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D49" s="10" t="n">
         <v>378</v>
       </c>
       <c r="E49" s="10" t="n">
         <v>374</v>
       </c>
       <c r="F49" s="11" t="inlineStr"/>
@@ -1807,58 +1827,58 @@
         </is>
       </c>
       <c r="D51" s="10" t="n">
         <v>1224</v>
       </c>
       <c r="E51" s="10" t="n">
         <v>1180</v>
       </c>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х2000 3,2мм</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D52" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F52" s="10" t="n">
+      <c r="D52" s="10" t="n">
         <v>865</v>
       </c>
-      <c r="G52" s="10" t="n">
+      <c r="E52" s="10" t="n">
         <v>835</v>
       </c>
+      <c r="F52" s="11" t="inlineStr"/>
+      <c r="G52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Отвод ПВХ д/нар.канализ. 45гр. Дн 110</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="10" t="n">
         <v>124</v>
       </c>
       <c r="E53" s="10" t="n">
         <v>118</v>
       </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">