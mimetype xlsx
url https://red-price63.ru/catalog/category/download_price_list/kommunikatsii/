--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -144,84 +144,84 @@
       <top style="thin">
         <color rgb="00ffffff"/>
       </top>
       <bottom style="thin">
         <color rgb="00ffffff"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="00000000"/>
       </left>
       <right style="thin">
         <color rgb="00000000"/>
       </right>
       <top style="thin">
         <color rgb="00000000"/>
       </top>
       <bottom style="thin">
         <color rgb="00000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="2"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="0"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -805,87 +805,87 @@
         <v>21</v>
       </c>
       <c r="G8" s="11" t="inlineStr"/>
       <c r="H8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR11 d20 x 2
 мм</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
-      <c r="E9" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H9" s="11" t="inlineStr"/>
+      <c r="E9" s="11" t="inlineStr"/>
+      <c r="F9" s="11" t="inlineStr"/>
+      <c r="G9" s="10" t="n">
+        <v>18</v>
+      </c>
+      <c r="H9" s="10" t="n">
+        <v>17.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Труба ПП СТЕКЛОВОЛ. 25 (PN20) MeerPlast
 4м</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
-      <c r="E10" s="10" t="n">
+      <c r="E10" s="11" t="inlineStr"/>
+      <c r="F10" s="11" t="inlineStr"/>
+      <c r="G10" s="10" t="n">
         <v>69</v>
       </c>
-      <c r="F10" s="10" t="n">
+      <c r="H10" s="10" t="n">
         <v>67</v>
       </c>
-      <c r="G10" s="11" t="inlineStr"/>
-      <c r="H10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Кран шаровый ПП 20 мм</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="10" t="n">
         <v>68</v>
       </c>
       <c r="F11" s="10" t="n">
         <v>66</v>
@@ -1284,84 +1284,86 @@
         <v>1835</v>
       </c>
       <c r="G25" s="11" t="inlineStr"/>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL.лит СМ А 80/350 6
 секции STI</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E26" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G26" s="10" t="n">
+      <c r="E26" s="10" t="n">
         <v>2540</v>
       </c>
-      <c r="H26" s="10" t="n">
+      <c r="F26" s="10" t="n">
         <v>2470</v>
       </c>
+      <c r="G26" s="11" t="inlineStr"/>
+      <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL.лит СМ А 80/350 8-секц.
 STI</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
-      <c r="G27" s="11" t="inlineStr"/>
+      <c r="G27" s="10" t="n">
+        <v>3936</v>
+      </c>
       <c r="H27" s="10" t="n">
-        <v>3208</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL.лит СМ А 80/350 10-секц.
 STI</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="10" t="n">
         <v>4920</v>
       </c>
@@ -1370,55 +1372,57 @@
       </c>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL.лит СМ А 80/350 12-секц.
 STI</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="10" t="n">
-[...3 lines deleted...]
-      <c r="H29" s="11" t="inlineStr"/>
+      <c r="F29" s="11" t="inlineStr"/>
+      <c r="G29" s="10" t="n">
+        <v>5903</v>
+      </c>
+      <c r="H29" s="10" t="n">
+        <v>5742</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL.лит СМ А 80/500 4-секц.
 STI</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="10" t="n">
         <v>2105</v>
       </c>
       <c r="F30" s="10" t="n">
@@ -2159,55 +2163,57 @@
         <v>2883</v>
       </c>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Радиатор BIMETAL 500/80 8 секц. STI</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E57" s="11" t="inlineStr"/>
-      <c r="F57" s="10" t="n">
-[...3 lines deleted...]
-      <c r="H57" s="11" t="inlineStr"/>
+      <c r="F57" s="11" t="inlineStr"/>
+      <c r="G57" s="10" t="n">
+        <v>4439</v>
+      </c>
+      <c r="H57" s="10" t="n">
+        <v>4237</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Радиатор BIMETAL 500/80 10 секц. STI</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="10" t="n">
         <v>5148</v>
       </c>
       <c r="F58" s="10" t="n">
         <v>4914</v>
@@ -2296,58 +2302,58 @@
       <c r="F61" s="10" t="n">
         <v>2337</v>
       </c>
       <c r="G61" s="11" t="inlineStr"/>
       <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>Радиатор BIMETAL 350/80 8 секц. STI</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E62" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G62" s="10" t="n">
+      <c r="E62" s="10" t="n">
         <v>3799</v>
       </c>
-      <c r="H62" s="10" t="n">
+      <c r="F62" s="10" t="n">
         <v>3625</v>
       </c>
+      <c r="G62" s="11" t="inlineStr"/>
+      <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>Радиатор BIMETAL 350/80 10 секц. STI</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E63" s="10" t="n">
         <v>4749</v>
       </c>
       <c r="F63" s="10" t="n">
         <v>4534</v>
@@ -2413,80 +2419,84 @@
       <c r="H65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR13,6 d25 x 2
 мм</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
       <c r="G66" s="10" t="n">
-        <v>53</v>
+        <v>24.4</v>
       </c>
       <c r="H66" s="10" t="n">
-        <v>46</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Труба ПЭ100 SDR17 d32 x 2
 мм</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
-      <c r="H67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>36</v>
+      </c>
+      <c r="H67" s="10" t="n">
+        <v>34.5</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Труба ПП СТЕКЛОВОЛ. 20 (PN20) MeerPlast
 4м</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E68" s="10" t="n">
         <v>49</v>
       </c>
       <c r="F68" s="10" t="n">
@@ -2524,477 +2534,511 @@
       <c r="G69" s="11" t="inlineStr"/>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Радиатор AL СМ А 80/500 6-секц.
 ТЕПЛОВАТТ</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="11" t="inlineStr"/>
-      <c r="G70" s="11" t="inlineStr"/>
+      <c r="G70" s="10" t="n">
+        <v>1710</v>
+      </c>
       <c r="H70" s="10" t="n">
         <v>1625</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 75 - 0,5 комплект</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
-      <c r="G71" s="11" t="inlineStr"/>
+      <c r="G71" s="10" t="n">
+        <v>1890</v>
+      </c>
       <c r="H71" s="10" t="n">
         <v>1890</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 150 - 1,0 комплект</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>2415</v>
+      </c>
       <c r="H72" s="10" t="n">
         <v>2415</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 225 - 1,5 комплект</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
-      <c r="G73" s="11" t="inlineStr"/>
+      <c r="G73" s="10" t="n">
+        <v>3299</v>
+      </c>
       <c r="H73" s="10" t="n">
         <v>3299</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 300 - 2,0 комплект</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="11" t="inlineStr"/>
-      <c r="G74" s="11" t="inlineStr"/>
+      <c r="G74" s="10" t="n">
+        <v>3499</v>
+      </c>
       <c r="H74" s="10" t="n">
         <v>3499</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 450 - 3,0 комплект</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
-      <c r="G75" s="11" t="inlineStr"/>
+      <c r="G75" s="10" t="n">
+        <v>4399</v>
+      </c>
       <c r="H75" s="10" t="n">
         <v>4399</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 600 - 4,0 комплект</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
-      <c r="G76" s="11" t="inlineStr"/>
+      <c r="G76" s="10" t="n">
+        <v>5499</v>
+      </c>
       <c r="H76" s="10" t="n">
         <v>5499</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 900 - 6,0 комплект</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>7286</v>
+      </c>
       <c r="H77" s="10" t="n">
         <v>7286</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Инфракрасный пленочный пол Q-Term 50 см</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>пог. м</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
-      <c r="G78" s="11" t="inlineStr"/>
+      <c r="G78" s="10" t="n">
+        <v>299</v>
+      </c>
       <c r="H78" s="10" t="n">
         <v>290</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Зажим контакт (краб)</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr"/>
-      <c r="F79" s="10" t="n">
+      <c r="F79" s="11" t="inlineStr"/>
+      <c r="G79" s="10" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="H79" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="G79" s="11" t="inlineStr"/>
-      <c r="H79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 230
 белый</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
+      <c r="G80" s="10" t="n">
+        <v>1917</v>
+      </c>
       <c r="H80" s="10" t="n">
         <v>1917</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 230
 кремовый</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E81" s="11" t="inlineStr"/>
-      <c r="F81" s="10" t="n">
+      <c r="F81" s="11" t="inlineStr"/>
+      <c r="G81" s="10" t="n">
         <v>1933</v>
       </c>
-      <c r="G81" s="11" t="inlineStr"/>
-      <c r="H81" s="11" t="inlineStr"/>
+      <c r="H81" s="10" t="n">
+        <v>1933</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 530</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
-      <c r="G82" s="11" t="inlineStr"/>
+      <c r="G82" s="10" t="n">
+        <v>2763</v>
+      </c>
       <c r="H82" s="10" t="n">
         <v>2763</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 440
 белый</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
-      <c r="F83" s="10" t="n">
+      <c r="F83" s="11" t="inlineStr"/>
+      <c r="G83" s="10" t="n">
         <v>3326</v>
       </c>
-      <c r="G83" s="11" t="inlineStr"/>
-      <c r="H83" s="11" t="inlineStr"/>
+      <c r="H83" s="10" t="n">
+        <v>3326</v>
+      </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 70</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="11" t="inlineStr"/>
-      <c r="G84" s="11" t="inlineStr"/>
+      <c r="G84" s="10" t="n">
+        <v>1247</v>
+      </c>
       <c r="H84" s="10" t="n">
         <v>1185</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 08</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="11" t="inlineStr"/>
-      <c r="G85" s="11" t="inlineStr"/>
+      <c r="G85" s="10" t="n">
+        <v>4244</v>
+      </c>
       <c r="H85" s="10" t="n">
         <v>4032</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Терморегулятор SET 07</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="11" t="inlineStr"/>
-      <c r="G86" s="11" t="inlineStr"/>
+      <c r="G86" s="10" t="n">
+        <v>4740</v>
+      </c>
       <c r="H86" s="10" t="n">
         <v>4503</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Заглушка компрессионная George Fischer 20 мм</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E87" s="10" t="n">
         <v>42.8</v>
@@ -3352,51 +3396,53 @@
       </c>
       <c r="G99" s="11" t="inlineStr"/>
       <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Угол 32 х 32 (ПНД, STR)</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E100" s="11" t="inlineStr"/>
       <c r="F100" s="11" t="inlineStr"/>
-      <c r="G100" s="11" t="inlineStr"/>
+      <c r="G100" s="10" t="n">
+        <v>66.2</v>
+      </c>
       <c r="H100" s="10" t="n">
         <v>62.9</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Угол 40 х 1 " В
 (ПНД, STR)</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E101" s="10" t="n">
@@ -3784,51 +3830,53 @@
       <c r="G114" s="11" t="inlineStr"/>
       <c r="H114" s="11" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>Тройник 20 х 3/4" Н х
 20 (ПНД, STR)</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E115" s="11" t="inlineStr"/>
       <c r="F115" s="11" t="inlineStr"/>
-      <c r="G115" s="11" t="inlineStr"/>
+      <c r="G115" s="10" t="n">
+        <v>50.9</v>
+      </c>
       <c r="H115" s="10" t="n">
         <v>48.4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>Тройник 25 х 1" Н х
 25 (ПНД, STR)</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E116" s="10" t="n">
@@ -4072,51 +4120,53 @@
       <c r="G124" s="11" t="inlineStr"/>
       <c r="H124" s="11" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" s="10" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
           <t>Тройник 32 х 3 (32 х
 32 х 32) (ПНД, STR)</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E125" s="11" t="inlineStr"/>
       <c r="F125" s="11" t="inlineStr"/>
-      <c r="G125" s="11" t="inlineStr"/>
+      <c r="G125" s="10" t="n">
+        <v>98.8</v>
+      </c>
       <c r="H125" s="10" t="n">
         <v>93.90000000000001</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="n">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="inlineStr">
         <is>
           <t>Пнд трубы и компрессионные фитинги</t>
         </is>
       </c>
       <c r="C126" s="10" t="inlineStr">
         <is>
           <t>Тройник 32 х 3/4" В х
 32 (ПНД, STR)</t>
         </is>
       </c>
       <c r="D126" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E126" s="10" t="n">
@@ -6670,56 +6720,58 @@
       <c r="F215" s="10" t="n">
         <v>114</v>
       </c>
       <c r="G215" s="11" t="inlineStr"/>
       <c r="H215" s="11" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" s="10" t="n">
         <v>210</v>
       </c>
       <c r="B216" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C216" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП перех. 25х20х25</t>
         </is>
       </c>
       <c r="D216" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E216" s="11" t="inlineStr"/>
-      <c r="F216" s="11" t="inlineStr"/>
+      <c r="E216" s="10" t="n">
+        <v>12</v>
+      </c>
+      <c r="F216" s="10" t="n">
+        <v>11</v>
+      </c>
       <c r="G216" s="11" t="inlineStr"/>
-      <c r="H216" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="11" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" s="10" t="n">
         <v>211</v>
       </c>
       <c r="B217" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C217" s="10" t="inlineStr">
         <is>
           <t>Муфта ПП 32 мм</t>
         </is>
       </c>
       <c r="D217" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E217" s="10" t="n">
         <v>14.85</v>
       </c>
       <c r="F217" s="10" t="n">
         <v>13.5</v>
@@ -6953,51 +7005,53 @@
       <c r="G225" s="11" t="inlineStr"/>
       <c r="H225" s="11" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" s="10" t="n">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C226" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 110 - 250
 2,2мм с у/к</t>
         </is>
       </c>
       <c r="D226" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E226" s="11" t="inlineStr"/>
       <c r="F226" s="11" t="inlineStr"/>
-      <c r="G226" s="11" t="inlineStr"/>
+      <c r="G226" s="10" t="n">
+        <v>80</v>
+      </c>
       <c r="H226" s="10" t="n">
         <v>77</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="10" t="n">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C227" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 110 - 2000
 2,2мм с у/к</t>
         </is>
       </c>
       <c r="D227" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E227" s="10" t="n">
@@ -7297,78 +7351,82 @@
       </c>
       <c r="G237" s="11" t="inlineStr"/>
       <c r="H237" s="11" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" s="10" t="n">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C238" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 нерж. 150х150 вертик.выпуск</t>
         </is>
       </c>
       <c r="D238" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E238" s="11" t="inlineStr"/>
       <c r="F238" s="11" t="inlineStr"/>
-      <c r="G238" s="11" t="inlineStr"/>
+      <c r="G238" s="10" t="n">
+        <v>290</v>
+      </c>
       <c r="H238" s="10" t="n">
         <v>281</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="n">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C239" s="10" t="inlineStr">
         <is>
           <t>Патрубок (переход) ПП Дн110- 50 с
 у/к</t>
         </is>
       </c>
       <c r="D239" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E239" s="11" t="inlineStr"/>
       <c r="F239" s="11" t="inlineStr"/>
-      <c r="G239" s="11" t="inlineStr"/>
+      <c r="G239" s="10" t="n">
+        <v>65</v>
+      </c>
       <c r="H239" s="10" t="n">
         <v>63</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C240" s="10" t="inlineStr">
         <is>
           <t>Заглушка ПП Дн 110</t>
         </is>
       </c>
       <c r="D240" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E240" s="10" t="n">
         <v>27</v>
@@ -7436,130 +7494,138 @@
       </c>
       <c r="G242" s="11" t="inlineStr"/>
       <c r="H242" s="11" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" s="10" t="n">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C243" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 пласт.150х150 вертик.выпуск</t>
         </is>
       </c>
       <c r="D243" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E243" s="11" t="inlineStr"/>
       <c r="F243" s="11" t="inlineStr"/>
-      <c r="G243" s="11" t="inlineStr"/>
+      <c r="G243" s="10" t="n">
+        <v>99</v>
+      </c>
       <c r="H243" s="10" t="n">
         <v>96</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="10" t="n">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C244" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 нерж. 150х150 горизонт.выпуск</t>
         </is>
       </c>
       <c r="D244" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E244" s="11" t="inlineStr"/>
       <c r="F244" s="11" t="inlineStr"/>
-      <c r="G244" s="11" t="inlineStr"/>
+      <c r="G244" s="10" t="n">
+        <v>290</v>
+      </c>
       <c r="H244" s="10" t="n">
         <v>281</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="10" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C245" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн110 пласт.150х150 горизонт.выпуск</t>
         </is>
       </c>
       <c r="D245" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E245" s="11" t="inlineStr"/>
       <c r="F245" s="11" t="inlineStr"/>
-      <c r="G245" s="11" t="inlineStr"/>
+      <c r="G245" s="10" t="n">
+        <v>99</v>
+      </c>
       <c r="H245" s="10" t="n">
         <v>96</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="10" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C246" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП прямая 90гр. Дн 110-110-50
 с у/к</t>
         </is>
       </c>
       <c r="D246" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="11" t="inlineStr"/>
-      <c r="G246" s="11" t="inlineStr"/>
+      <c r="G246" s="10" t="n">
+        <v>299</v>
+      </c>
       <c r="H246" s="10" t="n">
         <v>290</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="10" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C247" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП 2-плоск. левая Дн 110-110-
 50 с у/к</t>
         </is>
       </c>
       <c r="D247" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E247" s="10" t="n">
@@ -7714,58 +7780,58 @@
         <v>106</v>
       </c>
       <c r="G252" s="11" t="inlineStr"/>
       <c r="H252" s="11" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" s="10" t="n">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C253" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 50 - 3000
 мм с у/к</t>
         </is>
       </c>
       <c r="D253" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E253" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G253" s="10" t="n">
+      <c r="E253" s="10" t="n">
         <v>227</v>
       </c>
-      <c r="H253" s="10" t="n">
+      <c r="F253" s="10" t="n">
         <v>219</v>
       </c>
+      <c r="G253" s="11" t="inlineStr"/>
+      <c r="H253" s="11" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" s="10" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C254" s="10" t="inlineStr">
         <is>
           <t>Труба ПП Дн 50 - 1500
 мм с у/к</t>
         </is>
       </c>
       <c r="D254" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E254" s="10" t="n">
         <v>136</v>
       </c>
       <c r="F254" s="10" t="n">
@@ -7916,78 +7982,82 @@
       <c r="G259" s="11" t="inlineStr"/>
       <c r="H259" s="11" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" s="10" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C260" s="10" t="inlineStr">
         <is>
           <t>Трап ПП Дн 50 нерж. 150х150
 вертик.выпуск</t>
         </is>
       </c>
       <c r="D260" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="11" t="inlineStr"/>
-      <c r="G260" s="11" t="inlineStr"/>
+      <c r="G260" s="10" t="n">
+        <v>186</v>
+      </c>
       <c r="H260" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="10" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C261" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП косой 45гр. Дн 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="D261" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E261" s="11" t="inlineStr"/>
       <c r="F261" s="11" t="inlineStr"/>
-      <c r="G261" s="11" t="inlineStr"/>
+      <c r="G261" s="10" t="n">
+        <v>52</v>
+      </c>
       <c r="H261" s="10" t="n">
         <v>49</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="10" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C262" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП прямой 90гр. Дн 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="D262" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E262" s="10" t="n">
@@ -8086,51 +8156,53 @@
       <c r="G265" s="11" t="inlineStr"/>
       <c r="H265" s="11" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" s="10" t="n">
         <v>260</v>
       </c>
       <c r="B266" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C266" s="10" t="inlineStr">
         <is>
           <t>Крестовина ПП прямая 90гр. Дн110- 50-
 50 с у/к</t>
         </is>
       </c>
       <c r="D266" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E266" s="11" t="inlineStr"/>
       <c r="F266" s="11" t="inlineStr"/>
-      <c r="G266" s="11" t="inlineStr"/>
+      <c r="G266" s="10" t="n">
+        <v>260</v>
+      </c>
       <c r="H266" s="10" t="n">
         <v>252</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="10" t="n">
         <v>261</v>
       </c>
       <c r="B267" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C267" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х1000 3,2мм</t>
         </is>
       </c>
       <c r="D267" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E267" s="10" t="n">
         <v>378</v>
@@ -8194,58 +8266,58 @@
       <c r="F269" s="10" t="n">
         <v>1180</v>
       </c>
       <c r="G269" s="11" t="inlineStr"/>
       <c r="H269" s="11" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" s="10" t="n">
         <v>264</v>
       </c>
       <c r="B270" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C270" s="10" t="inlineStr">
         <is>
           <t>Труба ПВХ д/нар.канализ. Дн 110х2000 3,2мм</t>
         </is>
       </c>
       <c r="D270" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E270" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G270" s="10" t="n">
+      <c r="E270" s="10" t="n">
         <v>865</v>
       </c>
-      <c r="H270" s="10" t="n">
+      <c r="F270" s="10" t="n">
         <v>835</v>
       </c>
+      <c r="G270" s="11" t="inlineStr"/>
+      <c r="H270" s="11" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" s="10" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="inlineStr">
         <is>
           <t>Канализационные трубы и комплектующие</t>
         </is>
       </c>
       <c r="C271" s="10" t="inlineStr">
         <is>
           <t>Отвод ПВХ д/нар.канализ. 45гр. Дн 110</t>
         </is>
       </c>
       <c r="D271" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E271" s="10" t="n">
         <v>124</v>
       </c>
       <c r="F271" s="10" t="n">
         <v>118</v>
@@ -8365,78 +8437,82 @@
       </c>
       <c r="G275" s="11" t="inlineStr"/>
       <c r="H275" s="11" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" s="10" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="inlineStr">
         <is>
           <t>Полипропиленовые трубы и комплектующие</t>
         </is>
       </c>
       <c r="C276" s="10" t="inlineStr">
         <is>
           <t>Тройник ПП 32х32х32</t>
         </is>
       </c>
       <c r="D276" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E276" s="11" t="inlineStr"/>
       <c r="F276" s="11" t="inlineStr"/>
-      <c r="G276" s="11" t="inlineStr"/>
+      <c r="G276" s="10" t="n">
+        <v>21</v>
+      </c>
       <c r="H276" s="10" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="10" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C277" s="10" t="inlineStr">
         <is>
           <t>Нагревательный мат Stem Energy 150 -
 750 - 5,0 комплект</t>
         </is>
       </c>
       <c r="D277" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E277" s="11" t="inlineStr"/>
       <c r="F277" s="11" t="inlineStr"/>
-      <c r="G277" s="11" t="inlineStr"/>
+      <c r="G277" s="10" t="n">
+        <v>6499</v>
+      </c>
       <c r="H277" s="10" t="n">
         <v>6499</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="10" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="inlineStr">
         <is>
           <t>Радиаторы</t>
         </is>
       </c>
       <c r="C278" s="10" t="inlineStr">
         <is>
           <t>Универсальный комплект для подключения радиатора STI
 с 2 кронштейнами 1"х1/2"</t>
         </is>
       </c>
       <c r="D278" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E278" s="10" t="n">
@@ -8505,390 +8581,418 @@
       </c>
       <c r="G280" s="11" t="inlineStr"/>
       <c r="H280" s="11" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" s="10" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C281" s="10" t="inlineStr">
         <is>
           <t>Электроизоляционная мастика 20м*5см</t>
         </is>
       </c>
       <c r="D281" s="10" t="inlineStr">
         <is>
           <t>пог. м</t>
         </is>
       </c>
       <c r="E281" s="11" t="inlineStr"/>
       <c r="F281" s="11" t="inlineStr"/>
-      <c r="G281" s="11" t="inlineStr"/>
+      <c r="G281" s="10" t="n">
+        <v>315</v>
+      </c>
       <c r="H281" s="10" t="n">
         <v>300</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="10" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="inlineStr">
         <is>
           <t>Теплый пол</t>
         </is>
       </c>
       <c r="C282" s="10" t="inlineStr">
         <is>
           <t>Регулятор температуры электронный AURA LTC 440
 кремовый</t>
         </is>
       </c>
       <c r="D282" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E282" s="11" t="inlineStr"/>
-      <c r="F282" s="10" t="n">
+      <c r="F282" s="11" t="inlineStr"/>
+      <c r="G282" s="10" t="n">
+        <v>3730</v>
+      </c>
+      <c r="H282" s="10" t="n">
         <v>3545</v>
       </c>
-      <c r="G282" s="11" t="inlineStr"/>
-      <c r="H282" s="11" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" s="10" t="n">
         <v>277</v>
       </c>
       <c r="B283" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C283" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 3</t>
         </is>
       </c>
       <c r="D283" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E283" s="11" t="inlineStr"/>
       <c r="F283" s="11" t="inlineStr"/>
-      <c r="G283" s="11" t="inlineStr"/>
+      <c r="G283" s="10" t="n">
+        <v>133900</v>
+      </c>
       <c r="H283" s="10" t="n">
         <v>127205</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="10" t="n">
         <v>278</v>
       </c>
       <c r="B284" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C284" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 3 прин</t>
         </is>
       </c>
       <c r="D284" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E284" s="11" t="inlineStr"/>
       <c r="F284" s="11" t="inlineStr"/>
-      <c r="G284" s="11" t="inlineStr"/>
+      <c r="G284" s="10" t="n">
+        <v>148900</v>
+      </c>
       <c r="H284" s="10" t="n">
         <v>141455</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="10" t="n">
         <v>279</v>
       </c>
       <c r="B285" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C285" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 5</t>
         </is>
       </c>
       <c r="D285" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E285" s="11" t="inlineStr"/>
       <c r="F285" s="11" t="inlineStr"/>
-      <c r="G285" s="11" t="inlineStr"/>
+      <c r="G285" s="10" t="n">
+        <v>157900</v>
+      </c>
       <c r="H285" s="10" t="n">
         <v>150005</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="10" t="n">
         <v>280</v>
       </c>
       <c r="B286" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C286" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 5 прин</t>
         </is>
       </c>
       <c r="D286" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E286" s="11" t="inlineStr"/>
       <c r="F286" s="11" t="inlineStr"/>
-      <c r="G286" s="11" t="inlineStr"/>
+      <c r="G286" s="10" t="n">
+        <v>172900</v>
+      </c>
       <c r="H286" s="10" t="n">
         <v>164255</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="10" t="n">
         <v>281</v>
       </c>
       <c r="B287" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C287" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 8</t>
         </is>
       </c>
       <c r="D287" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E287" s="11" t="inlineStr"/>
       <c r="F287" s="11" t="inlineStr"/>
-      <c r="G287" s="11" t="inlineStr"/>
+      <c r="G287" s="10" t="n">
+        <v>169900</v>
+      </c>
       <c r="H287" s="10" t="n">
         <v>161405</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="10" t="n">
         <v>282</v>
       </c>
       <c r="B288" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi</t>
         </is>
       </c>
       <c r="C288" s="10" t="inlineStr">
         <is>
           <t>Автономная канализация Kolo Vesi 8 прин</t>
         </is>
       </c>
       <c r="D288" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E288" s="11" t="inlineStr"/>
       <c r="F288" s="11" t="inlineStr"/>
-      <c r="G288" s="11" t="inlineStr"/>
+      <c r="G288" s="10" t="n">
+        <v>184900</v>
+      </c>
       <c r="H288" s="10" t="n">
         <v>175655</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="10" t="n">
         <v>283</v>
       </c>
       <c r="B289" s="10" t="inlineStr">
         <is>
           <t>Погреба Kellari</t>
         </is>
       </c>
       <c r="C289" s="10" t="inlineStr">
         <is>
           <t>Погреб Kellari 2</t>
         </is>
       </c>
       <c r="D289" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E289" s="11" t="inlineStr"/>
       <c r="F289" s="11" t="inlineStr"/>
-      <c r="G289" s="11" t="inlineStr"/>
+      <c r="G289" s="10" t="n">
+        <v>193900</v>
+      </c>
       <c r="H289" s="10" t="n">
         <v>184205</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="10" t="n">
         <v>284</v>
       </c>
       <c r="B290" s="10" t="inlineStr">
         <is>
           <t>Погреба Kellari</t>
         </is>
       </c>
       <c r="C290" s="10" t="inlineStr">
         <is>
           <t>Погреб Kellari 5</t>
         </is>
       </c>
       <c r="D290" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E290" s="11" t="inlineStr"/>
       <c r="F290" s="11" t="inlineStr"/>
-      <c r="G290" s="11" t="inlineStr"/>
+      <c r="G290" s="10" t="n">
+        <v>278900</v>
+      </c>
       <c r="H290" s="10" t="n">
         <v>264955</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="10" t="n">
         <v>285</v>
       </c>
       <c r="B291" s="10" t="inlineStr">
         <is>
           <t>Погреба Kellari</t>
         </is>
       </c>
       <c r="C291" s="10" t="inlineStr">
         <is>
           <t>Погреб Kellari 7</t>
         </is>
       </c>
       <c r="D291" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E291" s="11" t="inlineStr"/>
       <c r="F291" s="11" t="inlineStr"/>
-      <c r="G291" s="11" t="inlineStr"/>
+      <c r="G291" s="10" t="n">
+        <v>346900</v>
+      </c>
       <c r="H291" s="10" t="n">
         <v>329555</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="10" t="n">
         <v>286</v>
       </c>
       <c r="B292" s="10" t="inlineStr">
         <is>
           <t>Кессоны Korsu</t>
         </is>
       </c>
       <c r="C292" s="10" t="inlineStr">
         <is>
           <t>Кессон Korsu 1</t>
         </is>
       </c>
       <c r="D292" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E292" s="11" t="inlineStr"/>
       <c r="F292" s="11" t="inlineStr"/>
-      <c r="G292" s="11" t="inlineStr"/>
+      <c r="G292" s="10" t="n">
+        <v>42900</v>
+      </c>
       <c r="H292" s="10" t="n">
         <v>40755</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="10" t="n">
         <v>287</v>
       </c>
       <c r="B293" s="10" t="inlineStr">
         <is>
           <t>Кессоны Korsu</t>
         </is>
       </c>
       <c r="C293" s="10" t="inlineStr">
         <is>
           <t>Кессон Korsu 2</t>
         </is>
       </c>
       <c r="D293" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E293" s="11" t="inlineStr"/>
       <c r="F293" s="11" t="inlineStr"/>
-      <c r="G293" s="11" t="inlineStr"/>
+      <c r="G293" s="10" t="n">
+        <v>70900</v>
+      </c>
       <c r="H293" s="10" t="n">
         <v>67355</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="10" t="n">
         <v>288</v>
       </c>
       <c r="B294" s="10" t="inlineStr">
         <is>
           <t>Кессоны Korsu</t>
         </is>
       </c>
       <c r="C294" s="10" t="inlineStr">
         <is>
           <t>Кессон Korsu 3</t>
         </is>
       </c>
       <c r="D294" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E294" s="11" t="inlineStr"/>
       <c r="F294" s="11" t="inlineStr"/>
-      <c r="G294" s="11" t="inlineStr"/>
+      <c r="G294" s="10" t="n">
+        <v>112900</v>
+      </c>
       <c r="H294" s="10" t="n">
         <v>107255</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="10" t="n">
         <v>289</v>
       </c>
       <c r="B295" s="10" t="inlineStr">
         <is>
           <t>Люки</t>
         </is>
       </c>
       <c r="C295" s="10" t="inlineStr">
         <is>
           <t>Люк 12,5 т. полимерно песчаный С
 (В125) Зеленый</t>
         </is>
       </c>
       <c r="D295" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E295" s="11" t="inlineStr"/>
@@ -9054,53 +9158,55 @@
       <c r="G301" s="11" t="inlineStr"/>
       <c r="H301" s="11" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" s="10" t="n">
         <v>296</v>
       </c>
       <c r="B302" s="10" t="inlineStr">
         <is>
           <t>Люки</t>
         </is>
       </c>
       <c r="C302" s="10" t="inlineStr">
         <is>
           <t>Люк 1,5 т полимерно песчаный ЛМ
 (А15) Черный</t>
         </is>
       </c>
       <c r="D302" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E302" s="11" t="inlineStr"/>
       <c r="F302" s="11" t="inlineStr"/>
-      <c r="G302" s="11" t="inlineStr"/>
+      <c r="G302" s="10" t="n">
+        <v>910</v>
+      </c>
       <c r="H302" s="10" t="n">
-        <v>850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="10" t="n">
         <v>297</v>
       </c>
       <c r="B303" s="10" t="inlineStr">
         <is>
           <t>Люки</t>
         </is>
       </c>
       <c r="C303" s="10" t="inlineStr">
         <is>
           <t>Люк 15 т. полимерно песчаный «Тяжелый»
 (С150) Черный</t>
         </is>
       </c>
       <c r="D303" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E303" s="11" t="inlineStr"/>
       <c r="F303" s="11" t="inlineStr"/>
       <c r="G303" s="11" t="inlineStr"/>
@@ -9212,58 +9318,58 @@
         <v>1495</v>
       </c>
       <c r="G307" s="11" t="inlineStr"/>
       <c r="H307" s="11" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" s="10" t="n">
         <v>302</v>
       </c>
       <c r="B308" s="10" t="inlineStr">
         <is>
           <t>Элементы колодцев</t>
         </is>
       </c>
       <c r="C308" s="10" t="inlineStr">
         <is>
           <t>Кольцо колодца (диаметр 1100 мм. Нагрузка
 до 9т.) черный h-200мм</t>
         </is>
       </c>
       <c r="D308" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E308" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H308" s="11" t="inlineStr"/>
+      <c r="E308" s="11" t="inlineStr"/>
+      <c r="F308" s="11" t="inlineStr"/>
+      <c r="G308" s="10" t="n">
+        <v>1300</v>
+      </c>
+      <c r="H308" s="10" t="n">
+        <v>1280</v>
+      </c>
     </row>
     <row r="309">
       <c r="A309" s="10" t="n">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="inlineStr">
         <is>
           <t>Элементы колодцев</t>
         </is>
       </c>
       <c r="C309" s="10" t="inlineStr">
         <is>
           <t>Конусный переходник (диаметр 1100 мм., нагрузка
 до 9т.) черный h-125мм</t>
         </is>
       </c>
       <c r="D309" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E309" s="10" t="n">
         <v>1400</v>
       </c>
       <c r="F309" s="10" t="n">
@@ -9302,51 +9408,53 @@
         <v>1900</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="10" t="n">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="inlineStr">
         <is>
           <t>Элементы колодцев</t>
         </is>
       </c>
       <c r="C311" s="10" t="inlineStr">
         <is>
           <t>Конус-люкс Полимерно песчаный конусный переходник. Диаметр
 1000 мм с крышкой. Черный</t>
         </is>
       </c>
       <c r="D311" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E311" s="11" t="inlineStr"/>
       <c r="F311" s="11" t="inlineStr"/>
-      <c r="G311" s="11" t="inlineStr"/>
+      <c r="G311" s="10" t="n">
+        <v>2000</v>
+      </c>
       <c r="H311" s="10" t="n">
         <v>1900</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="10" t="n">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="inlineStr">
         <is>
           <t>Люки</t>
         </is>
       </c>
       <c r="C312" s="10" t="inlineStr">
         <is>
           <t>Люк 12,5 т. полимерно песчаный С
 (В125) Серый</t>
         </is>
       </c>
       <c r="D312" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E312" s="11" t="inlineStr"/>