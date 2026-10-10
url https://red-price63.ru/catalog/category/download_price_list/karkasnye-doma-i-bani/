--- v0 (2026-05-24)
+++ v1 (2026-10-10)
@@ -648,61 +648,61 @@
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t>краснаяцена.рф</t>
         </is>
       </c>
       <c r="H2" s="8" t="n"/>
     </row>
     <row r="3">
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t>8 846 211-11-36</t>
+          <t>+7 939 705 08 08</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (11.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>