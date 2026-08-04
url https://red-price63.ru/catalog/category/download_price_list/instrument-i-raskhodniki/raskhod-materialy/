--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (06.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -849,54 +849,54 @@
       <c r="D10" s="10" t="n">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="n">
         <v>18</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 125 х
 1,6 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 230 х
 2,5 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
         <v>80</v>
       </c>
       <c r="E12" s="10" t="n">
         <v>78</v>
       </c>
@@ -2028,58 +2028,58 @@
       </c>
       <c r="D62" s="10" t="n">
         <v>400</v>
       </c>
       <c r="E62" s="10" t="n">
         <v>389</v>
       </c>
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р180
 рулон 5м</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D63" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F63" s="10" t="n">
+      <c r="D63" s="10" t="n">
         <v>309</v>
       </c>
-      <c r="G63" s="10" t="n">
+      <c r="E63" s="10" t="n">
         <v>305</v>
       </c>
+      <c r="F63" s="11" t="inlineStr"/>
+      <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>ПУ-ТЕХ 35515 Терочная доска ППУ 120х240мм</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="10" t="n">
         <v>160</v>
       </c>
       <c r="E64" s="10" t="n">
         <v>155</v>
       </c>
       <c r="F64" s="11" t="inlineStr"/>
       <c r="G64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
@@ -2800,51 +2800,53 @@
         </is>
       </c>
       <c r="D96" s="11" t="inlineStr"/>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="11" t="inlineStr"/>
       <c r="G96" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Биты 50мм PH2 E6,3 1/4 легирован.
 сталь S2 Quadro Torsion 410250 набор
 10шт/кор (20/120)</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D97" s="11" t="inlineStr"/>
+      <c r="D97" s="10" t="n">
+        <v>50</v>
+      </c>
       <c r="E97" s="10" t="n">
         <v>45</v>
       </c>
       <c r="F97" s="11" t="inlineStr"/>
       <c r="G97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Лента углоформирующая бумажная для швов 0,05х50
 м</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D98" s="10" t="n">
         <v>110</v>
       </c>
       <c r="E98" s="10" t="n">