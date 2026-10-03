--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -762,141 +762,147 @@
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Алюминиевая лента 50мм х 10м 50мк
 Klebebander</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>75</v>
+      </c>
       <c r="G7" s="10" t="n">
         <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Электроды МР-3 синие D3 упаковка 5кг</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>175</v>
+      </c>
       <c r="G8" s="10" t="n">
-        <v>245</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Электроды МР-3 синие D4 упаковка 5кг</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>155</v>
+      </c>
       <c r="G9" s="10" t="n">
         <v>150</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Перчатки х/б с пвх напыление (4
 нити) 10 класс</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="n">
         <v>18</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 125 х
 1,6 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 230 х
 2,5 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
         <v>80</v>
       </c>
       <c r="E12" s="10" t="n">
         <v>78</v>
       </c>
@@ -967,312 +973,330 @@
       <c r="D15" s="10" t="n">
         <v>60</v>
       </c>
       <c r="E15" s="10" t="n">
         <v>57</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 2мм 200шт ПРОМИС</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>34</v>
+      </c>
       <c r="G16" s="10" t="n">
         <v>31</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 2.5мм 200шт ПРОМИС</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="n">
         <v>31</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 3мм 150шт ПРОМИС</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
-      <c r="E18" s="10" t="n">
+      <c r="E18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>34</v>
+      </c>
+      <c r="G18" s="10" t="n">
         <v>31</v>
       </c>
-      <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный сегмент 150*1,9*22мм</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>457</v>
+      </c>
       <c r="G19" s="10" t="n">
         <v>470</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный турбо 150*2,4*22мм</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>496</v>
+      </c>
       <c r="G20" s="10" t="n">
         <v>481</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Очки защитные прямая вентеляция 5074015 ПРОМИС</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>77</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>73</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Перчатки обливные</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
         <v>35</v>
       </c>
       <c r="E22" s="10" t="n">
         <v>30</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ белая 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>45</v>
+      </c>
       <c r="G23" s="10" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ красная 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
-      <c r="F24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>45</v>
+      </c>
       <c r="G24" s="10" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ синяя 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="10" t="n">
         <v>40</v>
       </c>
       <c r="E25" s="10" t="n">
         <v>38</v>
       </c>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Металлизированная лента 50мм х 50м Klebebander</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>156</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Скотч прозрачный 50мм*66м</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
         <v>82</v>
       </c>
       <c r="E27" s="10" t="n">
         <v>78</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Шлифовальная бумага 115мм*50 м MIROX Мирокс
 рулон зерно 100</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
-      <c r="F28" s="11" t="inlineStr"/>
+      <c r="F28" s="10" t="n">
+        <v>35</v>
+      </c>
       <c r="G28" s="10" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Шлифовальная бумага 115мм*50 м MIROX Мирокс
 рулон зерно 150</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
         <v>35</v>
       </c>
       <c r="E29" s="10" t="n">
         <v>33</v>
       </c>
@@ -1298,51 +1322,53 @@
         <v>32</v>
       </c>
       <c r="E30" s="10" t="n">
         <v>29</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Биты 50мм PH2 E 1/4" легирован
 инструм сталь S2 ПРОМИС</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
-      <c r="F31" s="11" t="inlineStr"/>
+      <c r="F31" s="10" t="n">
+        <v>47</v>
+      </c>
       <c r="G31" s="10" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Брусок для шлифования 165*85 мм пластиковый
 Промис</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="10" t="n">
         <v>214</v>
       </c>
       <c r="E32" s="10" t="n">
         <v>202</v>
       </c>
@@ -1392,272 +1418,290 @@
         <v>44</v>
       </c>
       <c r="E34" s="10" t="n">
         <v>39</v>
       </c>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х260 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>74</v>
+      </c>
       <c r="G35" s="10" t="n">
         <v>72</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х160 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D36" s="10" t="n">
+      <c r="D36" s="11" t="inlineStr"/>
+      <c r="E36" s="11" t="inlineStr"/>
+      <c r="F36" s="10" t="n">
         <v>47</v>
       </c>
-      <c r="E36" s="10" t="n">
+      <c r="G36" s="10" t="n">
         <v>46</v>
       </c>
-      <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х210 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D37" s="11" t="inlineStr"/>
+      <c r="D37" s="10" t="n">
+        <v>60</v>
+      </c>
       <c r="E37" s="10" t="n">
         <v>58</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х310 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr"/>
       <c r="E38" s="11" t="inlineStr"/>
-      <c r="F38" s="11" t="inlineStr"/>
+      <c r="F38" s="10" t="n">
+        <v>125</v>
+      </c>
       <c r="G38" s="10" t="n">
         <v>121</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х200/260мм усиленный Энкор</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr"/>
       <c r="E39" s="11" t="inlineStr"/>
-      <c r="F39" s="11" t="inlineStr"/>
+      <c r="F39" s="10" t="n">
+        <v>93</v>
+      </c>
       <c r="G39" s="10" t="n">
         <v>88</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х160мм (двойная спираль)
 6866061 ПРОМИС</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D40" s="10" t="n">
         <v>111</v>
       </c>
       <c r="E40" s="10" t="n">
         <v>107</v>
       </c>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Диск пильный по дереву 210х2,2х30 20Т
 Интерскол</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr"/>
-      <c r="E41" s="10" t="n">
+      <c r="E41" s="11" t="inlineStr"/>
+      <c r="F41" s="10" t="n">
+        <v>427</v>
+      </c>
+      <c r="G41" s="10" t="n">
         <v>414</v>
       </c>
-      <c r="F41" s="11" t="inlineStr"/>
-      <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Диск пильный по ламинату 210х2,2х30 50Т
 Интерскол</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D42" s="11" t="inlineStr"/>
+      <c r="D42" s="10" t="n">
+        <v>653</v>
+      </c>
       <c r="E42" s="10" t="n">
         <v>633</v>
       </c>
       <c r="F42" s="11" t="inlineStr"/>
       <c r="G42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Хвостовик SDS+ф М22 для коронки Энкор</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr"/>
-      <c r="E43" s="10" t="n">
+      <c r="E43" s="11" t="inlineStr"/>
+      <c r="F43" s="10" t="n">
+        <v>128</v>
+      </c>
+      <c r="G43" s="10" t="n">
         <v>124</v>
       </c>
-      <c r="F43" s="11" t="inlineStr"/>
-      <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х250/310 усиленный Энкор</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
-      <c r="F44" s="11" t="inlineStr"/>
+      <c r="F44" s="10" t="n">
+        <v>94</v>
+      </c>
       <c r="G44" s="10" t="n">
         <v>91</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Интерскол 1104 019 Пилки лобзиковые универсальные
 T-345XF 132/106х2,4-5 (2 шт)</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="11" t="inlineStr"/>
       <c r="E45" s="11" t="inlineStr"/>
-      <c r="F45" s="11" t="inlineStr"/>
+      <c r="F45" s="10" t="n">
+        <v>143</v>
+      </c>
       <c r="G45" s="10" t="n">
         <v>135</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 115 х
 1,6 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="10" t="n">
         <v>30</v>
       </c>
       <c r="E46" s="10" t="n">
         <v>28</v>
       </c>
@@ -1705,80 +1749,82 @@
       </c>
       <c r="D48" s="10" t="n">
         <v>39</v>
       </c>
       <c r="E48" s="10" t="n">
         <v>37</v>
       </c>
       <c r="F48" s="11" t="inlineStr"/>
       <c r="G48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 115 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D49" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F49" s="10" t="n">
+      <c r="D49" s="10" t="n">
         <v>39</v>
       </c>
-      <c r="G49" s="10" t="n">
+      <c r="E49" s="10" t="n">
         <v>38</v>
       </c>
+      <c r="F49" s="11" t="inlineStr"/>
+      <c r="G49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 125 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D50" s="11" t="inlineStr"/>
-      <c r="E50" s="11" t="inlineStr"/>
+      <c r="D50" s="10" t="n">
+        <v>44</v>
+      </c>
+      <c r="E50" s="10" t="n">
+        <v>43</v>
+      </c>
       <c r="F50" s="11" t="inlineStr"/>
-      <c r="G50" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 150 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="10" t="n">
         <v>59</v>
       </c>
       <c r="E51" s="10" t="n">
         <v>57</v>
       </c>
       <c r="F51" s="11" t="inlineStr"/>
       <c r="G51" s="11" t="inlineStr"/>
     </row>
@@ -1824,139 +1870,149 @@
       <c r="D53" s="10" t="n">
         <v>88</v>
       </c>
       <c r="E53" s="10" t="n">
         <v>86</v>
       </c>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный сегмент 125*2,0*22мм</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="11" t="inlineStr"/>
       <c r="E54" s="11" t="inlineStr"/>
-      <c r="F54" s="11" t="inlineStr"/>
+      <c r="F54" s="10" t="n">
+        <v>155</v>
+      </c>
       <c r="G54" s="10" t="n">
         <v>150</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Пилка Т101D, HCS (мягкая древесина, дсп,
 двп, фанера 10-45мм) Энкор 27006</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
-      <c r="F55" s="11" t="inlineStr"/>
+      <c r="F55" s="10" t="n">
+        <v>42</v>
+      </c>
       <c r="G55" s="10" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Набор пилок для э/лобзика металл пластик
 кейс Т118А T188G T127D T101AIF T101AOF
 6580965 ПРОМИС</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D56" s="11" t="inlineStr"/>
       <c r="E56" s="11" t="inlineStr"/>
-      <c r="F56" s="11" t="inlineStr"/>
+      <c r="F56" s="10" t="n">
+        <v>257</v>
+      </c>
       <c r="G56" s="10" t="n">
         <v>244</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Сверло винтовое по дереву ф10х230мм Энкор</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr"/>
       <c r="E57" s="11" t="inlineStr"/>
-      <c r="F57" s="11" t="inlineStr"/>
+      <c r="F57" s="10" t="n">
+        <v>98</v>
+      </c>
       <c r="G57" s="10" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Интерскол 1100 007 Пилки лобзиковые по
 дереву T-119B 76/51х2 (2 шт)</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
-      <c r="F58" s="11" t="inlineStr"/>
+      <c r="F58" s="10" t="n">
+        <v>35</v>
+      </c>
       <c r="G58" s="10" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 180 х
 2,5 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D59" s="10" t="n">
         <v>49</v>
       </c>
       <c r="E59" s="10" t="n">
         <v>45</v>
       </c>
@@ -2004,79 +2060,79 @@
       </c>
       <c r="D61" s="10" t="n">
         <v>279</v>
       </c>
       <c r="E61" s="10" t="n">
         <v>275</v>
       </c>
       <c r="F61" s="11" t="inlineStr"/>
       <c r="G61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р120
 рулон 5м</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D62" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G62" s="11" t="inlineStr"/>
+      <c r="D62" s="11" t="inlineStr"/>
+      <c r="E62" s="11" t="inlineStr"/>
+      <c r="F62" s="10" t="n">
+        <v>237</v>
+      </c>
+      <c r="G62" s="10" t="n">
+        <v>233</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р180
 рулон 5м</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D63" s="10" t="n">
-        <v>309</v>
+        <v>237</v>
       </c>
       <c r="E63" s="10" t="n">
-        <v>305</v>
+        <v>233</v>
       </c>
       <c r="F63" s="11" t="inlineStr"/>
       <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>ПУ-ТЕХ 35515 Терочная доска ППУ 120х240мм</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="10" t="n">
         <v>160</v>
       </c>
       <c r="E64" s="10" t="n">
         <v>155</v>
       </c>
       <c r="F64" s="11" t="inlineStr"/>
@@ -2218,685 +2274,725 @@
       </c>
       <c r="E70" s="10" t="n">
         <v>75</v>
       </c>
       <c r="F70" s="11" t="inlineStr"/>
       <c r="G70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Бита Pro РН2х25 мм S2 с
 ограничителем PHILIPS (уп = 1шт) арт.
 0421 020</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
-      <c r="F71" s="11" t="inlineStr"/>
+      <c r="F71" s="10" t="n">
+        <v>29</v>
+      </c>
       <c r="G71" s="10" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Бита Pro РН2х25 мм S2 с
 ограничителем PHILIPS (уп = 2шт) арт.
 0421 022</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D72" s="11" t="inlineStr"/>
       <c r="E72" s="11" t="inlineStr"/>
-      <c r="F72" s="11" t="inlineStr"/>
+      <c r="F72" s="10" t="n">
+        <v>50</v>
+      </c>
       <c r="G72" s="10" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Сверло для бетона 4х75 Энкор арт.9350</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D73" s="10" t="n">
         <v>17</v>
       </c>
       <c r="E73" s="10" t="n">
         <v>16</v>
       </c>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 4,0мм 2
 шт в блистере 25340 Энкор</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D74" s="11" t="inlineStr"/>
       <c r="E74" s="11" t="inlineStr"/>
-      <c r="F74" s="11" t="inlineStr"/>
+      <c r="F74" s="10" t="n">
+        <v>58</v>
+      </c>
       <c r="G74" s="10" t="n">
         <v>52</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 6,0мм 1
 шт в блистере 25360 Энкор</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D75" s="11" t="inlineStr"/>
       <c r="E75" s="11" t="inlineStr"/>
-      <c r="F75" s="11" t="inlineStr"/>
+      <c r="F75" s="10" t="n">
+        <v>59</v>
+      </c>
       <c r="G75" s="10" t="n">
         <v>53</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 10,0мм 1шт
 в блистере 25400 Энкор</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D76" s="11" t="inlineStr"/>
       <c r="E76" s="11" t="inlineStr"/>
-      <c r="F76" s="11" t="inlineStr"/>
+      <c r="F76" s="10" t="n">
+        <v>177</v>
+      </c>
       <c r="G76" s="10" t="n">
         <v>159</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу HSS 3,0мм лег
 сталь 9% вольф 6610304 ПРОМИС набор
 4шт</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D77" s="11" t="inlineStr"/>
       <c r="E77" s="11" t="inlineStr"/>
-      <c r="F77" s="11" t="inlineStr"/>
+      <c r="F77" s="10" t="n">
+        <v>97</v>
+      </c>
       <c r="G77" s="10" t="n">
         <v>94</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу HSS 4,0мм лег
 сталь 9% вольф 6610403 ПРОМИС набор
 3шт</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D78" s="11" t="inlineStr"/>
       <c r="E78" s="11" t="inlineStr"/>
-      <c r="F78" s="11" t="inlineStr"/>
+      <c r="F78" s="10" t="n">
+        <v>90</v>
+      </c>
       <c r="G78" s="10" t="n">
         <v>87.5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу 6,0мм лег сталь
 5% кобальт 6630601 ПРОМИС</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr"/>
       <c r="E79" s="11" t="inlineStr"/>
-      <c r="F79" s="11" t="inlineStr"/>
+      <c r="F79" s="10" t="n">
+        <v>105</v>
+      </c>
       <c r="G79" s="10" t="n">
         <v>102</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Сверло перовое по дереву 10х152мм ИНТЕРСКОЛ
 арт. 2033315201000</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr"/>
-      <c r="E80" s="10" t="n">
+      <c r="E80" s="11" t="inlineStr"/>
+      <c r="F80" s="10" t="n">
+        <v>45</v>
+      </c>
+      <c r="G80" s="10" t="n">
         <v>43</v>
       </c>
-      <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Сверло перовое по дереву 20,0х152мм ЭНКОР
 арт. 19108</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D81" s="11" t="inlineStr"/>
       <c r="E81" s="11" t="inlineStr"/>
-      <c r="F81" s="11" t="inlineStr"/>
+      <c r="F81" s="10" t="n">
+        <v>52</v>
+      </c>
       <c r="G81" s="10" t="n">
         <v>49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Набор сверл по металлу P6M5 н-р
 10 шт. (1,5-6,5) Энкор 25210</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D82" s="11" t="inlineStr"/>
       <c r="E82" s="11" t="inlineStr"/>
-      <c r="F82" s="11" t="inlineStr"/>
+      <c r="F82" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="G82" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Набор сверл по металлу HSS 1,5-6,5
 мм покрытие титан 6863765 ПРОМИС</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D83" s="11" t="inlineStr"/>
       <c r="E83" s="11" t="inlineStr"/>
-      <c r="F83" s="11" t="inlineStr"/>
+      <c r="F83" s="10" t="n">
+        <v>225</v>
+      </c>
       <c r="G83" s="10" t="n">
         <v>218</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х110мм (двойная спираль)
 6866060 ПРОМИС</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D84" s="10" t="n">
         <v>97</v>
       </c>
       <c r="E84" s="10" t="n">
         <v>94</v>
       </c>
       <c r="F84" s="11" t="inlineStr"/>
       <c r="G84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х150/210 усиленный 10913
 Энкор</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D85" s="11" t="inlineStr"/>
       <c r="E85" s="11" t="inlineStr"/>
-      <c r="F85" s="11" t="inlineStr"/>
+      <c r="F85" s="10" t="n">
+        <v>62</v>
+      </c>
       <c r="G85" s="10" t="n">
         <v>59</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х210мм (двойная спираль)
 6866062 ПРОМИС</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D86" s="10" t="n">
         <v>85</v>
       </c>
       <c r="E86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="F86" s="11" t="inlineStr"/>
       <c r="G86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х210/260 усиленный 10993
 Энкор</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr"/>
       <c r="E87" s="11" t="inlineStr"/>
-      <c r="F87" s="11" t="inlineStr"/>
+      <c r="F87" s="10" t="n">
+        <v>81</v>
+      </c>
       <c r="G87" s="10" t="n">
         <v>77</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х50/110 усиленный 10902
 Энкор</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D88" s="11" t="inlineStr"/>
       <c r="E88" s="11" t="inlineStr"/>
-      <c r="F88" s="11" t="inlineStr"/>
+      <c r="F88" s="10" t="n">
+        <v>40.6</v>
+      </c>
       <c r="G88" s="10" t="n">
         <v>38.6</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х150/210 усиленный 10915
 Энкор</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr"/>
-      <c r="E89" s="10" t="n">
+      <c r="E89" s="11" t="inlineStr"/>
+      <c r="F89" s="10" t="n">
+        <v>61</v>
+      </c>
+      <c r="G89" s="10" t="n">
         <v>58</v>
       </c>
-      <c r="F89" s="11" t="inlineStr"/>
-      <c r="G89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х210мм (двойная спираль)
 6866082 ПРОМИС</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D90" s="10" t="n">
         <v>69</v>
       </c>
       <c r="E90" s="10" t="n">
         <v>66</v>
       </c>
       <c r="F90" s="11" t="inlineStr"/>
       <c r="G90" s="11" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х250/310 усиленный 10934
 Энкор</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D91" s="11" t="inlineStr"/>
+      <c r="D91" s="10" t="n">
+        <v>94</v>
+      </c>
       <c r="E91" s="10" t="n">
         <v>89</v>
       </c>
       <c r="F91" s="11" t="inlineStr"/>
       <c r="G91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Алюминиевая лента 50мм х 50м 50мк
 Klebebander</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D92" s="11" t="inlineStr"/>
       <c r="E92" s="11" t="inlineStr"/>
-      <c r="F92" s="11" t="inlineStr"/>
+      <c r="F92" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="G92" s="10" t="n">
         <v>436</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Лента уплотнительная 0,095х30м Дихтунгсбанд</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D93" s="10" t="n">
         <v>568</v>
       </c>
       <c r="E93" s="10" t="n">
         <v>539</v>
       </c>
       <c r="F93" s="11" t="inlineStr"/>
       <c r="G93" s="11" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Лента демпферная "Globex" 5мм (100ммх30м)</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D94" s="11" t="inlineStr"/>
       <c r="E94" s="11" t="inlineStr"/>
-      <c r="F94" s="11" t="inlineStr"/>
+      <c r="F94" s="10" t="n">
+        <v>226</v>
+      </c>
       <c r="G94" s="10" t="n">
         <v>214</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Лента клейкая 48ммх50м металлизированная</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D95" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G95" s="11" t="inlineStr"/>
+      <c r="D95" s="11" t="inlineStr"/>
+      <c r="E95" s="11" t="inlineStr"/>
+      <c r="F95" s="10" t="n">
+        <v>270</v>
+      </c>
+      <c r="G95" s="10" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>МИНИ Электроды МР-3 D3 Пензаэлектрод уп
 1 кг.</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D96" s="11" t="inlineStr"/>
       <c r="E96" s="11" t="inlineStr"/>
-      <c r="F96" s="11" t="inlineStr"/>
+      <c r="F96" s="10" t="n">
+        <v>190</v>
+      </c>
       <c r="G96" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Биты 50мм PH2 E6,3 1/4 легирован.
 сталь S2 Quadro Torsion 410250 набор
 10шт/кор (20/120)</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D97" s="10" t="n">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E97" s="10" t="n">
         <v>45</v>
       </c>
       <c r="F97" s="11" t="inlineStr"/>
       <c r="G97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Лента углоформирующая бумажная для швов 0,05х50
 м</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D98" s="10" t="n">
         <v>110</v>
       </c>
       <c r="E98" s="10" t="n">
         <v>105</v>
       </c>
       <c r="F98" s="11" t="inlineStr"/>
       <c r="G98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Шнур (нить) разметочный на катушке 100
 м белый Промис</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D99" s="10" t="n">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="E99" s="10" t="n">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F99" s="11" t="inlineStr"/>
       <c r="G99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>NICOBAND Самоклеящаяся герметизирующая лента, цвет темно-серый,
 длина 3 м., ширина 10 см</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="D100" s="10" t="n">
         <v>520</v>
       </c>
       <c r="E100" s="10" t="n">
         <v>487</v>
       </c>