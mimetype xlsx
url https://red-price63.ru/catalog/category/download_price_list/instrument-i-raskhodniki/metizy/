--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -761,700 +761,712 @@
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*35мм Окрашенный</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="G7" s="10" t="n">
         <v>2800</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*51мм Окрашенный</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
-      <c r="F8" s="11" t="inlineStr"/>
+      <c r="F8" s="10" t="n">
+        <v>3500</v>
+      </c>
       <c r="G8" s="10" t="n">
         <v>3300</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>3,5х25 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>320</v>
+        <v>570</v>
       </c>
       <c r="E9" s="10" t="n">
-        <v>280</v>
+        <v>460</v>
       </c>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>3,5х32 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>380</v>
+        <v>625</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>3,5х35 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>440</v>
+        <v>784</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>400</v>
+        <v>627</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>3,5х41 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>550</v>
+        <v>967</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>510</v>
+        <v>773</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>3,5х51 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D13" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F13" s="10" t="n">
+      <c r="D13" s="10" t="n">
+        <v>815</v>
+      </c>
+      <c r="E13" s="10" t="n">
         <v>700</v>
       </c>
-      <c r="G13" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F13" s="11" t="inlineStr"/>
+      <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>3,5х55 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D14" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D14" s="10" t="n">
+        <v>1172</v>
+      </c>
+      <c r="E14" s="10" t="n">
+        <v>937</v>
+      </c>
+      <c r="F14" s="11" t="inlineStr"/>
+      <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>3,8х64 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
-        <v>820</v>
+        <v>1532</v>
       </c>
       <c r="E15" s="10" t="n">
-        <v>780</v>
+        <v>1194</v>
       </c>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>4,2х70 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D16" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D16" s="10" t="n">
+        <v>1575</v>
+      </c>
+      <c r="E16" s="10" t="n">
+        <v>1260</v>
+      </c>
+      <c r="F16" s="11" t="inlineStr"/>
+      <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>4,2х76 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
-        <v>1100</v>
+        <v>2162</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>990</v>
+        <v>2057</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>4,8х90 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D18" s="10" t="n">
-        <v>1500</v>
+        <v>3025</v>
       </c>
       <c r="E18" s="10" t="n">
-        <v>1400</v>
+        <v>2420</v>
       </c>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>3,5х25 Саморез по ГКЛ частый шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D19" s="10" t="n">
-        <v>350</v>
+        <v>600</v>
       </c>
       <c r="E19" s="10" t="n">
-        <v>280</v>
+        <v>480</v>
       </c>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>3,5х32 Саморез по ГКЛ частый шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D20" s="10" t="n">
-        <v>340</v>
+        <v>693</v>
       </c>
       <c r="E20" s="10" t="n">
-        <v>300</v>
+        <v>555</v>
       </c>
       <c r="F20" s="11" t="inlineStr"/>
       <c r="G20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>3,9х25 Саморез потай, двухзаходный оксид, ГВЛ</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>659</v>
+      </c>
       <c r="G21" s="10" t="n">
         <v>593</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>3,9х30 Саморез потай, двухзаходный оксид, ГВЛ</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr"/>
       <c r="E22" s="11" t="inlineStr"/>
-      <c r="F22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>547</v>
+      </c>
       <c r="G22" s="10" t="n">
         <v>492</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>4,2х14 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D23" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F23" s="10" t="n">
+      <c r="D23" s="10" t="n">
         <v>625</v>
       </c>
-      <c r="G23" s="10" t="n">
+      <c r="E23" s="10" t="n">
         <v>500</v>
       </c>
+      <c r="F23" s="11" t="inlineStr"/>
+      <c r="G23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D24" s="10" t="n">
+        <v>650</v>
+      </c>
+      <c r="E24" s="10" t="n">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>4,2х19 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D25" s="10" t="n">
         <v>825</v>
       </c>
       <c r="E25" s="10" t="n">
         <v>660</v>
       </c>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>4,2х14 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
-      <c r="F26" s="11" t="inlineStr"/>
+      <c r="F26" s="10" t="n">
+        <v>555</v>
+      </c>
       <c r="G26" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
         <v>780</v>
       </c>
       <c r="E27" s="10" t="n">
         <v>624</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>4,2х19 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D28" s="10" t="n">
-        <v>890</v>
+        <v>930</v>
       </c>
       <c r="E28" s="10" t="n">
         <v>744</v>
       </c>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, цинк</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D29" s="10" t="n">
-        <v>2200</v>
+        <v>2080</v>
       </c>
       <c r="E29" s="10" t="n">
-        <v>2150</v>
+        <v>1976</v>
       </c>
       <c r="F29" s="11" t="inlineStr"/>
       <c r="G29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 6005 Зеленый
 мох</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D30" s="10" t="n">
         <v>2200</v>
       </c>
       <c r="E30" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D31" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="E31" s="10" t="n">
-        <v>1800</v>
+        <v>2100</v>
       </c>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D32" s="10" t="n">
-        <v>1900</v>
+        <v>2860</v>
       </c>
       <c r="E32" s="10" t="n">
-        <v>1800</v>
+        <v>2730</v>
       </c>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, цинк</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D33" s="10" t="n">
-        <v>1700</v>
+        <v>2000</v>
       </c>
       <c r="E33" s="10" t="n">
-        <v>1600</v>
+        <v>2140</v>
       </c>
       <c r="F33" s="11" t="inlineStr"/>
       <c r="G33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D34" s="10" t="n">
-        <v>1900</v>
+        <v>2100</v>
       </c>
       <c r="E34" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="F34" s="11" t="inlineStr"/>
       <c r="G34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
-      <c r="F35" s="11" t="inlineStr"/>
+      <c r="F35" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="G35" s="10" t="n">
         <v>2300</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="E36" s="10" t="n">
         <v>2000</v>
       </c>
@@ -1478,197 +1490,197 @@
       <c r="D37" s="10" t="n">
         <v>2440</v>
       </c>
       <c r="E37" s="10" t="n">
         <v>2300</v>
       </c>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D38" s="10" t="n">
-        <v>1900</v>
+        <v>3000</v>
       </c>
       <c r="E38" s="10" t="n">
-        <v>1800</v>
+        <v>2880</v>
       </c>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D39" s="10" t="n">
-        <v>2900</v>
+        <v>2500</v>
       </c>
       <c r="E39" s="10" t="n">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="F39" s="11" t="inlineStr"/>
       <c r="G39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D40" s="10" t="n">
-        <v>2100</v>
+        <v>2500</v>
       </c>
       <c r="E40" s="10" t="n">
-        <v>2000</v>
+        <v>2400</v>
       </c>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, цинк</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D41" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="E41" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="F41" s="11" t="inlineStr"/>
       <c r="G41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D42" s="10" t="n">
-        <v>2100</v>
+        <v>2323</v>
       </c>
       <c r="E42" s="10" t="n">
-        <v>2000</v>
+        <v>2222</v>
       </c>
       <c r="F42" s="11" t="inlineStr"/>
       <c r="G42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D43" s="10" t="n">
-        <v>1900</v>
+        <v>2300</v>
       </c>
       <c r="E43" s="10" t="n">
-        <v>1800</v>
+        <v>2200</v>
       </c>
       <c r="F43" s="11" t="inlineStr"/>
       <c r="G43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D44" s="10" t="n">
         <v>2300</v>
       </c>
       <c r="E44" s="10" t="n">
-        <v>2220</v>
+        <v>2200</v>
       </c>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Дюбель-гвоздь 6х40, полипропиленовый, потай</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D45" s="10" t="n">
         <v>1340</v>
       </c>
       <c r="E45" s="10" t="n">
         <v>1200</v>
       </c>
       <c r="F45" s="11" t="inlineStr"/>
@@ -1760,54 +1772,54 @@
       <c r="D49" s="10" t="n">
         <v>3600</v>
       </c>
       <c r="E49" s="10" t="n">
         <v>3200</v>
       </c>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х90 с пластиковым
 стержнем</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D50" s="10" t="n">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="E50" s="10" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F50" s="11" t="inlineStr"/>
       <c r="G50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х90 с металлическим
 стержнем</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D51" s="10" t="n">
         <v>7.5</v>
       </c>
       <c r="E51" s="10" t="n">
         <v>7</v>
       </c>
@@ -1952,126 +1964,128 @@
       <c r="D57" s="10" t="n">
         <v>10.5</v>
       </c>
       <c r="E57" s="10" t="n">
         <v>10</v>
       </c>
       <c r="F57" s="11" t="inlineStr"/>
       <c r="G57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) (Оцинкованный)</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D58" s="11" t="inlineStr"/>
       <c r="E58" s="11" t="inlineStr"/>
-      <c r="F58" s="11" t="inlineStr"/>
+      <c r="F58" s="10" t="n">
+        <v>700</v>
+      </c>
       <c r="G58" s="10" t="n">
         <v>665</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 3005
 - винно-красный</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D59" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F59" s="10" t="n">
+      <c r="D59" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="G59" s="10" t="n">
+      <c r="E59" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="F59" s="11" t="inlineStr"/>
+      <c r="G59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 6005
 - зеленый мох</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D60" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F60" s="10" t="n">
+      <c r="D60" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="G60" s="10" t="n">
+      <c r="E60" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="F60" s="11" t="inlineStr"/>
+      <c r="G60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 8017
 - шоколадно-коричневый</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D61" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F61" s="10" t="n">
+      <c r="D61" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="G61" s="10" t="n">
+      <c r="E61" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="F61" s="11" t="inlineStr"/>
+      <c r="G61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="10" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 2,5х50 мм</t>
         </is>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D62" s="10" t="n">
         <v>99</v>
       </c>
       <c r="E62" s="10" t="n">
         <v>95</v>
       </c>
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
@@ -2135,221 +2149,221 @@
         </is>
       </c>
       <c r="D65" s="10" t="n">
         <v>122</v>
       </c>
       <c r="E65" s="10" t="n">
         <v>119</v>
       </c>
       <c r="F65" s="11" t="inlineStr"/>
       <c r="G65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 4,0х100 мм</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="D66" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D66" s="10" t="n">
+        <v>131</v>
+      </c>
+      <c r="E66" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="F66" s="11" t="inlineStr"/>
+      <c r="G66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 4,0х120 мм</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="D67" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D67" s="10" t="n">
+        <v>130</v>
+      </c>
+      <c r="E67" s="10" t="n">
+        <v>127</v>
+      </c>
+      <c r="F67" s="11" t="inlineStr"/>
+      <c r="G67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 5,0х150 мм</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="D68" s="10" t="n">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="E68" s="10" t="n">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="F68" s="11" t="inlineStr"/>
       <c r="G68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>3х30 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D69" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D69" s="10" t="n">
+        <v>603</v>
+      </c>
+      <c r="E69" s="10" t="n">
+        <v>520</v>
+      </c>
+      <c r="F69" s="11" t="inlineStr"/>
+      <c r="G69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>3,5х40 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D70" s="10" t="n">
-        <v>580</v>
+        <v>945</v>
       </c>
       <c r="E70" s="10" t="n">
-        <v>540</v>
+        <v>756</v>
       </c>
       <c r="F70" s="11" t="inlineStr"/>
       <c r="G70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>4х50 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D71" s="10" t="n">
-        <v>760</v>
+        <v>1040</v>
       </c>
       <c r="E71" s="10" t="n">
-        <v>720</v>
+        <v>930</v>
       </c>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>5х70 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D72" s="10" t="n">
-        <v>1500</v>
+        <v>2835</v>
       </c>
       <c r="E72" s="10" t="n">
-        <v>1400</v>
+        <v>2415</v>
       </c>
       <c r="F72" s="11" t="inlineStr"/>
       <c r="G72" s="11" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>6х90 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D73" s="10" t="n">
-        <v>2100</v>
+        <v>4105</v>
       </c>
       <c r="E73" s="10" t="n">
-        <v>2000</v>
+        <v>3750</v>
       </c>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="10" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 3005 - Винно-красный</t>
         </is>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D74" s="10" t="n">
         <v>1470</v>
       </c>
       <c r="E74" s="10" t="n">
         <v>1180</v>
       </c>
@@ -2374,255 +2388,263 @@
       <c r="D75" s="10" t="n">
         <v>1550</v>
       </c>
       <c r="E75" s="10" t="n">
         <v>1240</v>
       </c>
       <c r="F75" s="11" t="inlineStr"/>
       <c r="G75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 6005 - Зеленый мох</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D76" s="10" t="n">
-        <v>1100</v>
+        <v>1540</v>
       </c>
       <c r="E76" s="10" t="n">
-        <v>980</v>
+        <v>1230</v>
       </c>
       <c r="F76" s="11" t="inlineStr"/>
       <c r="G76" s="11" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 9003 - Сигнально-белый</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D77" s="10" t="n">
-        <v>1100</v>
+        <v>1600</v>
       </c>
       <c r="E77" s="10" t="n">
-        <v>980</v>
+        <v>1280</v>
       </c>
       <c r="F77" s="11" t="inlineStr"/>
       <c r="G77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Кляймер для вагонки 3мм (уп -100шт)</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D78" s="10" t="n">
         <v>50</v>
       </c>
       <c r="E78" s="10" t="n">
         <v>48</v>
       </c>
       <c r="F78" s="11" t="inlineStr"/>
       <c r="G78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Кляймер для вагонки 5мм (уп -100шт)</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr"/>
       <c r="E79" s="11" t="inlineStr"/>
-      <c r="F79" s="11" t="inlineStr"/>
+      <c r="F79" s="10" t="n">
+        <v>50</v>
+      </c>
       <c r="G79" s="10" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Анкер-клин 6х40мм</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr"/>
-      <c r="E80" s="10" t="n">
+      <c r="E80" s="11" t="inlineStr"/>
+      <c r="F80" s="10" t="n">
+        <v>7</v>
+      </c>
+      <c r="G80" s="10" t="n">
         <v>5</v>
       </c>
-      <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Анкер-клин 6х65мм</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D81" s="10" t="n">
         <v>10</v>
       </c>
       <c r="E81" s="10" t="n">
         <v>9</v>
       </c>
       <c r="F81" s="11" t="inlineStr"/>
       <c r="G81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Анкерный болт с гайкой 10х77мм</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D82" s="10" t="n">
-        <v>19</v>
+        <v>19.05</v>
       </c>
       <c r="E82" s="10" t="n">
-        <v>13</v>
+        <v>13.33</v>
       </c>
       <c r="F82" s="11" t="inlineStr"/>
       <c r="G82" s="11" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Анкерный болт с гайкой 10х125мм</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D83" s="10" t="n">
         <v>31</v>
       </c>
       <c r="E83" s="10" t="n">
         <v>23</v>
       </c>
       <c r="F83" s="11" t="inlineStr"/>
       <c r="G83" s="11" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="10" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Дюбель пластиковый со сверлом для гипсокартона
 DRIVA PA 14х32мм</t>
         </is>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D84" s="11" t="inlineStr"/>
       <c r="E84" s="11" t="inlineStr"/>
-      <c r="F84" s="11" t="inlineStr"/>
+      <c r="F84" s="10" t="n">
+        <v>0.82</v>
+      </c>
       <c r="G84" s="10" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Держатель для изоляции РОНДОЛЬ 60мм</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D85" s="11" t="inlineStr"/>
       <c r="E85" s="11" t="inlineStr"/>
-      <c r="F85" s="11" t="inlineStr"/>
+      <c r="F85" s="10" t="n">
+        <v>1.9</v>
+      </c>
       <c r="G85" s="10" t="n">
         <v>1.5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х120 с термоголовкой</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D86" s="10" t="n">
         <v>12.5</v>
       </c>
       <c r="E86" s="10" t="n">
         <v>12</v>
       </c>
       <c r="F86" s="11" t="inlineStr"/>
@@ -2809,199 +2831,199 @@
       </c>
       <c r="D94" s="10" t="n">
         <v>2.11</v>
       </c>
       <c r="E94" s="10" t="n">
         <v>1.46</v>
       </c>
       <c r="F94" s="11" t="inlineStr"/>
       <c r="G94" s="11" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Гайка шестигранная оцинкованная М 10 DIN
 934</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D95" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F95" s="10" t="n">
+      <c r="D95" s="10" t="n">
         <v>3.3</v>
       </c>
-      <c r="G95" s="10" t="n">
+      <c r="E95" s="10" t="n">
         <v>2.37</v>
       </c>
+      <c r="F95" s="11" t="inlineStr"/>
+      <c r="G95" s="11" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Гайка шестигранная оцинкованная М 12 DIN
 934</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D96" s="10" t="n">
-        <v>5</v>
+        <v>4.8</v>
       </c>
       <c r="E96" s="10" t="n">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="F96" s="11" t="inlineStr"/>
       <c r="G96" s="11" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 9003 Сигнальный белый</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D97" s="10" t="n">
-        <v>1900</v>
+        <v>2500</v>
       </c>
       <c r="E97" s="10" t="n">
-        <v>1800</v>
+        <v>2400</v>
       </c>
       <c r="F97" s="11" t="inlineStr"/>
       <c r="G97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
 белый</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D98" s="10" t="n">
         <v>2200</v>
       </c>
       <c r="E98" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="F98" s="11" t="inlineStr"/>
       <c r="G98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>3,5х45 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D99" s="10" t="n">
+        <v>790</v>
+      </c>
+      <c r="E99" s="10" t="n">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F99" s="11" t="inlineStr"/>
       <c r="G99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>4,8х100 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="D100" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D100" s="10" t="n">
+        <v>2780</v>
+      </c>
+      <c r="E100" s="10" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F100" s="11" t="inlineStr"/>
+      <c r="G100" s="11" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>4,8х152 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D101" s="10" t="n">
-        <v>2700</v>
+        <v>3500</v>
       </c>
       <c r="E101" s="10" t="n">
-        <v>2600</v>
+        <v>3300</v>
       </c>
       <c r="F101" s="11" t="inlineStr"/>
       <c r="G101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Дюбель-гвоздь 6х40, полипропиленовый, ГРИБОК</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="D102" s="10" t="n">
         <v>1430</v>
       </c>
       <c r="E102" s="10" t="n">
         <v>1250</v>
       </c>
       <c r="F102" s="11" t="inlineStr"/>