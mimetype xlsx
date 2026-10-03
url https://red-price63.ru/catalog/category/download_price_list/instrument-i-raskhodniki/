--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -748,156 +748,166 @@
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*35мм Окрашенный</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr"/>
       <c r="F7" s="11" t="inlineStr"/>
-      <c r="G7" s="11" t="inlineStr"/>
+      <c r="G7" s="10" t="n">
+        <v>3000</v>
+      </c>
       <c r="H7" s="10" t="n">
         <v>2800</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8*51мм Окрашенный</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
+      <c r="G8" s="10" t="n">
+        <v>3500</v>
+      </c>
       <c r="H8" s="10" t="n">
         <v>3300</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Алюминиевая лента 50мм х 10м 50мк
 Klebebander</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="G9" s="10" t="n">
+        <v>75</v>
+      </c>
       <c r="H9" s="10" t="n">
         <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Электроды МР-3 синие D3 упаковка 5кг</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="G10" s="10" t="n">
+        <v>175</v>
+      </c>
       <c r="H10" s="10" t="n">
-        <v>245</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Электроды МР-3 синие D4 упаковка 5кг</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>155</v>
+      </c>
       <c r="H11" s="10" t="n">
         <v>150</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Перчатки х/б с пвх напыление (4
 нити) 10 класс</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="10" t="n">
@@ -908,141 +918,141 @@
       </c>
       <c r="G12" s="11" t="inlineStr"/>
       <c r="H12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>3,5х25 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E13" s="10" t="n">
-        <v>320</v>
+        <v>570</v>
       </c>
       <c r="F13" s="10" t="n">
-        <v>280</v>
+        <v>460</v>
       </c>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 125 х
 1,6 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E14" s="10" t="n">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F14" s="10" t="n">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
       <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>3,5х32 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E15" s="10" t="n">
-        <v>380</v>
+        <v>625</v>
       </c>
       <c r="F15" s="10" t="n">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>3,5х35 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E16" s="10" t="n">
-        <v>440</v>
+        <v>784</v>
       </c>
       <c r="F16" s="10" t="n">
-        <v>400</v>
+        <v>627</v>
       </c>
       <c r="G16" s="11" t="inlineStr"/>
       <c r="H16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 230 х
 2,5 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="10" t="n">
@@ -1053,228 +1063,228 @@
       </c>
       <c r="G17" s="11" t="inlineStr"/>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>3,5х41 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E18" s="10" t="n">
-        <v>550</v>
+        <v>967</v>
       </c>
       <c r="F18" s="10" t="n">
-        <v>510</v>
+        <v>773</v>
       </c>
       <c r="G18" s="11" t="inlineStr"/>
       <c r="H18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>3,5х51 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E19" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G19" s="10" t="n">
+      <c r="E19" s="10" t="n">
+        <v>815</v>
+      </c>
+      <c r="F19" s="10" t="n">
         <v>700</v>
       </c>
-      <c r="H19" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="11" t="inlineStr"/>
+      <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>3,5х55 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E20" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E20" s="10" t="n">
+        <v>1172</v>
+      </c>
+      <c r="F20" s="10" t="n">
+        <v>937</v>
+      </c>
+      <c r="G20" s="11" t="inlineStr"/>
+      <c r="H20" s="11" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>3,8х64 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E21" s="10" t="n">
-        <v>820</v>
+        <v>1532</v>
       </c>
       <c r="F21" s="10" t="n">
-        <v>780</v>
+        <v>1194</v>
       </c>
       <c r="G21" s="11" t="inlineStr"/>
       <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>4,2х70 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E22" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E22" s="10" t="n">
+        <v>1575</v>
+      </c>
+      <c r="F22" s="10" t="n">
+        <v>1260</v>
+      </c>
+      <c r="G22" s="11" t="inlineStr"/>
+      <c r="H22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>4,2х76 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E23" s="10" t="n">
-        <v>1100</v>
+        <v>2162</v>
       </c>
       <c r="F23" s="10" t="n">
-        <v>990</v>
+        <v>2057</v>
       </c>
       <c r="G23" s="11" t="inlineStr"/>
       <c r="H23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>4,8х90 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E24" s="10" t="n">
-        <v>1500</v>
+        <v>3025</v>
       </c>
       <c r="F24" s="10" t="n">
-        <v>1400</v>
+        <v>2420</v>
       </c>
       <c r="G24" s="11" t="inlineStr"/>
       <c r="H24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>Мешок для строительного мусора 55*95см</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E25" s="10" t="n">
         <v>22.5</v>
@@ -1312,54 +1322,54 @@
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>3,5х25 Саморез по ГКЛ частый шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E27" s="10" t="n">
-        <v>350</v>
+        <v>600</v>
       </c>
       <c r="F27" s="10" t="n">
-        <v>280</v>
+        <v>480</v>
       </c>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Скобы для степлера 8мм тип 53
 (1000шт)</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E28" s="10" t="n">
@@ -1370,162 +1380,166 @@
       </c>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>3,5х32 Саморез по ГКЛ частый шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E29" s="10" t="n">
-        <v>340</v>
+        <v>693</v>
       </c>
       <c r="F29" s="10" t="n">
-        <v>300</v>
+        <v>555</v>
       </c>
       <c r="G29" s="11" t="inlineStr"/>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>3,9х25 Саморез потай, двухзаходный оксид, ГВЛ</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
+      <c r="G30" s="10" t="n">
+        <v>659</v>
+      </c>
       <c r="H30" s="10" t="n">
         <v>593</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>3,9х30 Саморез потай, двухзаходный оксид, ГВЛ</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>547</v>
+      </c>
       <c r="H31" s="10" t="n">
         <v>492</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>4,2х14 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E32" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G32" s="10" t="n">
+      <c r="E32" s="10" t="n">
         <v>625</v>
       </c>
-      <c r="H32" s="10" t="n">
+      <c r="F32" s="10" t="n">
         <v>500</v>
       </c>
+      <c r="G32" s="11" t="inlineStr"/>
+      <c r="H32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E33" s="10" t="n">
+        <v>650</v>
+      </c>
+      <c r="F33" s="10" t="n">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="G33" s="11" t="inlineStr"/>
       <c r="H33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>4,2х19 Саморез с прессшайбой острый, цинк</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E34" s="10" t="n">
         <v>825</v>
@@ -1535,51 +1549,53 @@
       </c>
       <c r="G34" s="11" t="inlineStr"/>
       <c r="H34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>4,2х14 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="G35" s="10" t="n">
+        <v>555</v>
+      </c>
       <c r="H35" s="10" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E36" s="10" t="n">
         <v>780</v>
@@ -1588,51 +1604,51 @@
         <v>624</v>
       </c>
       <c r="G36" s="11" t="inlineStr"/>
       <c r="H36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>4,2х19 Саморез с прессшайбой, сверло, цинк</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E37" s="10" t="n">
-        <v>890</v>
+        <v>930</v>
       </c>
       <c r="F37" s="10" t="n">
         <v>744</v>
       </c>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Ведро оцинкованное 9 литров</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
@@ -1756,54 +1772,54 @@
         <v>91</v>
       </c>
       <c r="G42" s="11" t="inlineStr"/>
       <c r="H42" s="11" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="10" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, цинк</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E43" s="10" t="n">
-        <v>2200</v>
+        <v>2080</v>
       </c>
       <c r="F43" s="10" t="n">
-        <v>2150</v>
+        <v>1976</v>
       </c>
       <c r="G43" s="11" t="inlineStr"/>
       <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 6005 Зеленый
 мох</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E44" s="10" t="n">
@@ -1813,166 +1829,168 @@
         <v>2100</v>
       </c>
       <c r="G44" s="11" t="inlineStr"/>
       <c r="H44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E45" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="F45" s="10" t="n">
-        <v>1800</v>
+        <v>2100</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E46" s="10" t="n">
-        <v>1900</v>
+        <v>2860</v>
       </c>
       <c r="F46" s="10" t="n">
-        <v>1800</v>
+        <v>2730</v>
       </c>
       <c r="G46" s="11" t="inlineStr"/>
       <c r="H46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="10" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, цинк</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E47" s="10" t="n">
-        <v>1700</v>
+        <v>2000</v>
       </c>
       <c r="F47" s="10" t="n">
-        <v>1600</v>
+        <v>2140</v>
       </c>
       <c r="G47" s="11" t="inlineStr"/>
       <c r="H47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E48" s="10" t="n">
-        <v>1900</v>
+        <v>2100</v>
       </c>
       <c r="F48" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="G48" s="11" t="inlineStr"/>
       <c r="H48" s="11" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
-      <c r="G49" s="11" t="inlineStr"/>
+      <c r="G49" s="10" t="n">
+        <v>2500</v>
+      </c>
       <c r="H49" s="10" t="n">
         <v>2300</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 29, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
@@ -2011,227 +2029,227 @@
       </c>
       <c r="G51" s="11" t="inlineStr"/>
       <c r="H51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E52" s="10" t="n">
-        <v>1900</v>
+        <v>3000</v>
       </c>
       <c r="F52" s="10" t="n">
-        <v>1800</v>
+        <v>2880</v>
       </c>
       <c r="G52" s="11" t="inlineStr"/>
       <c r="H52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E53" s="10" t="n">
-        <v>2900</v>
+        <v>2500</v>
       </c>
       <c r="F53" s="10" t="n">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="G53" s="11" t="inlineStr"/>
       <c r="H53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E54" s="10" t="n">
-        <v>2100</v>
+        <v>2500</v>
       </c>
       <c r="F54" s="10" t="n">
-        <v>2000</v>
+        <v>2400</v>
       </c>
       <c r="G54" s="11" t="inlineStr"/>
       <c r="H54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, цинк</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E55" s="10" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
       <c r="F55" s="10" t="n">
-        <v>1800</v>
+        <v>2000</v>
       </c>
       <c r="G55" s="11" t="inlineStr"/>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 6005 Зеленый мох</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E56" s="10" t="n">
-        <v>2100</v>
+        <v>2323</v>
       </c>
       <c r="F56" s="10" t="n">
-        <v>2000</v>
+        <v>2222</v>
       </c>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 3005 Винно-красный</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E57" s="10" t="n">
-        <v>1900</v>
+        <v>2300</v>
       </c>
       <c r="F57" s="10" t="n">
-        <v>1800</v>
+        <v>2200</v>
       </c>
       <c r="G57" s="11" t="inlineStr"/>
       <c r="H57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 51, RAL
 8017 Шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E58" s="10" t="n">
         <v>2300</v>
       </c>
       <c r="F58" s="10" t="n">
-        <v>2220</v>
+        <v>2200</v>
       </c>
       <c r="G58" s="11" t="inlineStr"/>
       <c r="H58" s="11" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Дюбель-гвоздь 6х40, полипропиленовый, потай</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E59" s="10" t="n">
         <v>1340</v>
@@ -2353,139 +2371,141 @@
       </c>
       <c r="G63" s="11" t="inlineStr"/>
       <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х90 с пластиковым
 стержнем</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E64" s="10" t="n">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="F64" s="10" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G64" s="11" t="inlineStr"/>
       <c r="H64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Миксер Турбо для смесей 80х400мм
 оцинкованный</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E65" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H65" s="11" t="inlineStr"/>
+      <c r="E65" s="11" t="inlineStr"/>
+      <c r="F65" s="11" t="inlineStr"/>
+      <c r="G65" s="10" t="n">
+        <v>126</v>
+      </c>
+      <c r="H65" s="10" t="n">
+        <v>121.5</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Миксер для песчано-гравийных смесей 80х400мм
 оцинкованный</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E66" s="10" t="n">
+      <c r="E66" s="11" t="inlineStr"/>
+      <c r="F66" s="11" t="inlineStr"/>
+      <c r="G66" s="10" t="n">
         <v>232</v>
       </c>
-      <c r="F66" s="10" t="n">
+      <c r="H66" s="10" t="n">
         <v>220</v>
       </c>
-      <c r="G66" s="11" t="inlineStr"/>
-      <c r="H66" s="11" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>Пистолет скобозабивной 4-8мм (53 скобы) пластиковый
 ПРОМИС</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>325</v>
+      </c>
       <c r="H67" s="10" t="n">
         <v>309</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х90 с металлическим
 стержнем</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E68" s="10" t="n">
@@ -2671,195 +2691,199 @@
       <c r="G74" s="11" t="inlineStr"/>
       <c r="H74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>Кельма для внутренних углов сталь с
 деревянной ручкой 60*60*80мм ПРО ПРОМИС</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
-      <c r="G75" s="11" t="inlineStr"/>
+      <c r="G75" s="10" t="n">
+        <v>117</v>
+      </c>
       <c r="H75" s="10" t="n">
         <v>113</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Таз строительный круглый 15л ПРОМИС</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="10" t="n">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="F76" s="10" t="n">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="G76" s="11" t="inlineStr"/>
       <c r="H76" s="11" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="10" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) (Оцинкованный)</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr"/>
       <c r="F77" s="11" t="inlineStr"/>
-      <c r="G77" s="11" t="inlineStr"/>
+      <c r="G77" s="10" t="n">
+        <v>700</v>
+      </c>
       <c r="H77" s="10" t="n">
         <v>665</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 3005
 - винно-красный</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E78" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G78" s="10" t="n">
+      <c r="E78" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="H78" s="10" t="n">
+      <c r="F78" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="G78" s="11" t="inlineStr"/>
+      <c r="H78" s="11" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 6005
 - зеленый мох</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E79" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G79" s="10" t="n">
+      <c r="E79" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="H79" s="10" t="n">
+      <c r="F79" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="G79" s="11" t="inlineStr"/>
+      <c r="H79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>Заклепка вытяжная 4,0х8мм (1000шт/уп) RAL 8017
 - шоколадно-коричневый</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E80" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G80" s="10" t="n">
+      <c r="E80" s="10" t="n">
         <v>1200</v>
       </c>
-      <c r="H80" s="10" t="n">
+      <c r="F80" s="10" t="n">
         <v>1140</v>
       </c>
+      <c r="G80" s="11" t="inlineStr"/>
+      <c r="H80" s="11" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 2,5х50 мм</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="E81" s="10" t="n">
         <v>99</v>
       </c>
       <c r="F81" s="10" t="n">
         <v>95</v>
@@ -2948,193 +2972,195 @@
       <c r="F84" s="10" t="n">
         <v>119</v>
       </c>
       <c r="G84" s="11" t="inlineStr"/>
       <c r="H84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 4,0х100 мм</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="E85" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E85" s="10" t="n">
+        <v>131</v>
+      </c>
+      <c r="F85" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="G85" s="11" t="inlineStr"/>
+      <c r="H85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 4,0х120 мм</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
-      <c r="E86" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E86" s="10" t="n">
+        <v>130</v>
+      </c>
+      <c r="F86" s="10" t="n">
+        <v>127</v>
+      </c>
+      <c r="G86" s="11" t="inlineStr"/>
+      <c r="H86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Гвозди строительные 5,0х150 мм</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="E87" s="10" t="n">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="F87" s="10" t="n">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="G87" s="11" t="inlineStr"/>
       <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>Таз строительный круглый 45л ПРОМИС</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E88" s="10" t="n">
-        <v>409</v>
+        <v>599</v>
       </c>
       <c r="F88" s="10" t="n">
-        <v>397</v>
+        <v>584</v>
       </c>
       <c r="G88" s="11" t="inlineStr"/>
       <c r="H88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>Таз строительный круглый 65л ПРОМИС</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E89" s="10" t="n">
+      <c r="E89" s="11" t="inlineStr"/>
+      <c r="F89" s="11" t="inlineStr"/>
+      <c r="G89" s="10" t="n">
         <v>451</v>
       </c>
-      <c r="F89" s="10" t="n">
+      <c r="H89" s="10" t="n">
         <v>427</v>
       </c>
-      <c r="G89" s="11" t="inlineStr"/>
-      <c r="H89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 2мм 200шт ПРОМИС</t>
         </is>
       </c>
       <c r="D90" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E90" s="11" t="inlineStr"/>
       <c r="F90" s="11" t="inlineStr"/>
-      <c r="G90" s="11" t="inlineStr"/>
+      <c r="G90" s="10" t="n">
+        <v>34</v>
+      </c>
       <c r="H90" s="10" t="n">
         <v>31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 2.5мм 200шт ПРОМИС</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E91" s="10" t="n">
         <v>34</v>
@@ -3143,130 +3169,138 @@
         <v>31</v>
       </c>
       <c r="G91" s="11" t="inlineStr"/>
       <c r="H91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="10" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>Крестики для плитки 3мм 150шт ПРОМИС</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E92" s="11" t="inlineStr"/>
-      <c r="F92" s="10" t="n">
+      <c r="F92" s="11" t="inlineStr"/>
+      <c r="G92" s="10" t="n">
+        <v>34</v>
+      </c>
+      <c r="H92" s="10" t="n">
         <v>31</v>
       </c>
-      <c r="G92" s="11" t="inlineStr"/>
-      <c r="H92" s="11" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="10" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный сегмент 150*1,9*22мм</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E93" s="11" t="inlineStr"/>
       <c r="F93" s="11" t="inlineStr"/>
-      <c r="G93" s="11" t="inlineStr"/>
+      <c r="G93" s="10" t="n">
+        <v>457</v>
+      </c>
       <c r="H93" s="10" t="n">
         <v>470</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный турбо 150*2,4*22мм</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
-      <c r="G94" s="11" t="inlineStr"/>
+      <c r="G94" s="10" t="n">
+        <v>496</v>
+      </c>
       <c r="H94" s="10" t="n">
         <v>481</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Очки защитные прямая вентеляция 5074015 ПРОМИС</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E95" s="11" t="inlineStr"/>
       <c r="F95" s="11" t="inlineStr"/>
-      <c r="G95" s="11" t="inlineStr"/>
+      <c r="G95" s="10" t="n">
+        <v>77</v>
+      </c>
       <c r="H95" s="10" t="n">
         <v>73</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Перчатки обливные</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E96" s="10" t="n">
         <v>35</v>
@@ -3276,77 +3310,81 @@
       </c>
       <c r="G96" s="11" t="inlineStr"/>
       <c r="H96" s="11" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="10" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ белая 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
-      <c r="G97" s="11" t="inlineStr"/>
+      <c r="G97" s="10" t="n">
+        <v>45</v>
+      </c>
       <c r="H97" s="10" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ красная 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="11" t="inlineStr"/>
-      <c r="G98" s="11" t="inlineStr"/>
+      <c r="G98" s="10" t="n">
+        <v>45</v>
+      </c>
       <c r="H98" s="10" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>Изолента ПВХ синяя 15мм*20м ПРОМИС</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E99" s="10" t="n">
         <v>40</v>
@@ -3356,51 +3394,53 @@
       </c>
       <c r="G99" s="11" t="inlineStr"/>
       <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="10" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>Металлизированная лента 50мм х 50м Klebebander</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E100" s="11" t="inlineStr"/>
       <c r="F100" s="11" t="inlineStr"/>
-      <c r="G100" s="11" t="inlineStr"/>
+      <c r="G100" s="10" t="n">
+        <v>156</v>
+      </c>
       <c r="H100" s="10" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>Скотч прозрачный 50мм*66м</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E101" s="10" t="n">
         <v>82</v>
@@ -3411,51 +3451,53 @@
       <c r="G101" s="11" t="inlineStr"/>
       <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="10" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>Шлифовальная бумага 115мм*50 м MIROX Мирокс
 рулон зерно 100</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="11" t="inlineStr"/>
-      <c r="G102" s="11" t="inlineStr"/>
+      <c r="G102" s="10" t="n">
+        <v>35</v>
+      </c>
       <c r="H102" s="10" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="10" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>Шлифовальная бумага 115мм*50 м MIROX Мирокс
 рулон зерно 150</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>п.м.</t>
         </is>
       </c>
       <c r="E103" s="10" t="n">
@@ -3496,158 +3538,168 @@
       <c r="G104" s="11" t="inlineStr"/>
       <c r="H104" s="11" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Биты 50мм PH2 E 1/4" легирован
 инструм сталь S2 ПРОМИС</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
       <c r="F105" s="11" t="inlineStr"/>
-      <c r="G105" s="11" t="inlineStr"/>
+      <c r="G105" s="10" t="n">
+        <v>47</v>
+      </c>
       <c r="H105" s="10" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>Кельма трапециевидная сталь деревянная ручка 180мм
 ПРОМИС</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="11" t="inlineStr"/>
-      <c r="G106" s="11" t="inlineStr"/>
+      <c r="G106" s="10" t="n">
+        <v>77</v>
+      </c>
       <c r="H106" s="10" t="n">
         <v>74</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>Киянка резиновая 450г с деревянной ручкой
 ПРОМИС</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="11" t="inlineStr"/>
-      <c r="G107" s="11" t="inlineStr"/>
+      <c r="G107" s="10" t="n">
+        <v>162</v>
+      </c>
       <c r="H107" s="10" t="n">
         <v>157</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>Кусачки боковые 180мм усиленные Crv ПРОМИС</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E108" s="11" t="inlineStr"/>
       <c r="F108" s="11" t="inlineStr"/>
-      <c r="G108" s="11" t="inlineStr"/>
+      <c r="G108" s="10" t="n">
+        <v>280</v>
+      </c>
       <c r="H108" s="10" t="n">
         <v>266</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>Молоток с квадратным бойком 400г фибергластовая
 ручка ПРОМИС</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
-      <c r="G109" s="11" t="inlineStr"/>
+      <c r="G109" s="10" t="n">
+        <v>241</v>
+      </c>
       <c r="H109" s="10" t="n">
         <v>234</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="10" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>Ножницы по металлу 250мм прямые хромванадьевая
 сталь ПРОМИС</t>
         </is>
       </c>
       <c r="D110" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E110" s="10" t="n">
@@ -3659,78 +3711,82 @@
       <c r="G110" s="11" t="inlineStr"/>
       <c r="H110" s="11" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" s="10" t="n">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C111" s="10" t="inlineStr">
         <is>
           <t>Плоскогубцы 180мм комбинированная двухцветная ручка хромированная
 сталь ПРОМИС</t>
         </is>
       </c>
       <c r="D111" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E111" s="11" t="inlineStr"/>
       <c r="F111" s="11" t="inlineStr"/>
-      <c r="G111" s="11" t="inlineStr"/>
+      <c r="G111" s="10" t="n">
+        <v>262</v>
+      </c>
       <c r="H111" s="10" t="n">
         <v>255</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="10" t="n">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C112" s="10" t="inlineStr">
         <is>
           <t>Отвертка универсальная 2 в 1 хроманадьевая
 сталь 6,3хPh2х100мм двухкомпонентная ручка ПРОМИС</t>
         </is>
       </c>
       <c r="D112" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E112" s="11" t="inlineStr"/>
       <c r="F112" s="11" t="inlineStr"/>
-      <c r="G112" s="11" t="inlineStr"/>
+      <c r="G112" s="10" t="n">
+        <v>101</v>
+      </c>
       <c r="H112" s="10" t="n">
         <v>98</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="10" t="n">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C113" s="10" t="inlineStr">
         <is>
           <t>Пистолет для герметика СТАНДАРТ п/корп зуб
 шток 310мл ПРОМИС</t>
         </is>
       </c>
       <c r="D113" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E113" s="10" t="n">
@@ -3740,82 +3796,84 @@
         <v>198</v>
       </c>
       <c r="G113" s="11" t="inlineStr"/>
       <c r="H113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>Пистолет для герметика скелет 310мл шестигранный
 шток D6, 8мм ПРОМИС</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E114" s="10" t="n">
+      <c r="E114" s="11" t="inlineStr"/>
+      <c r="F114" s="11" t="inlineStr"/>
+      <c r="G114" s="10" t="n">
         <v>242</v>
       </c>
-      <c r="F114" s="10" t="n">
+      <c r="H114" s="10" t="n">
         <v>232</v>
       </c>
-      <c r="G114" s="11" t="inlineStr"/>
-      <c r="H114" s="11" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="10" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>Пистолет для монтажной пены WORKMAN G114
 алюминиевый корпус адаптер пластиковый</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E115" s="11" t="inlineStr"/>
       <c r="F115" s="11" t="inlineStr"/>
-      <c r="G115" s="11" t="inlineStr"/>
+      <c r="G115" s="10" t="n">
+        <v>369</v>
+      </c>
       <c r="H115" s="10" t="n">
         <v>349</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="10" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>Пистолет для монтажной пены СТАНДАРТ алюминиевый
 корпус синяя ручка ПРОМИС</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E116" s="10" t="n">
@@ -3912,58 +3970,58 @@
         <v>241</v>
       </c>
       <c r="G119" s="11" t="inlineStr"/>
       <c r="H119" s="11" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" s="10" t="n">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>Валик игольчатый 50см острая игла 14мм
 для наливных полов</t>
         </is>
       </c>
       <c r="D120" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E120" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G120" s="10" t="n">
+      <c r="E120" s="10" t="n">
         <v>720</v>
       </c>
-      <c r="H120" s="10" t="n">
+      <c r="F120" s="10" t="n">
         <v>688</v>
       </c>
+      <c r="G120" s="11" t="inlineStr"/>
+      <c r="H120" s="11" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" s="10" t="n">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C121" s="10" t="inlineStr">
         <is>
           <t>Валик игольчатый 50см острая игла 28мм
 для наливных полов</t>
         </is>
       </c>
       <c r="D121" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E121" s="10" t="n">
         <v>707</v>
       </c>
       <c r="F121" s="10" t="n">
@@ -3971,313 +4029,333 @@
       </c>
       <c r="G121" s="11" t="inlineStr"/>
       <c r="H121" s="11" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>Дрель безударная Интерскол Д-10/350</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E122" s="11" t="inlineStr"/>
       <c r="F122" s="11" t="inlineStr"/>
-      <c r="G122" s="11" t="inlineStr"/>
+      <c r="G122" s="10" t="n">
+        <v>1990</v>
+      </c>
       <c r="H122" s="10" t="n">
         <v>1930</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>Дрель ударная Интерскол ДУ-13/780ЭР</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E123" s="11" t="inlineStr"/>
       <c r="F123" s="11" t="inlineStr"/>
-      <c r="G123" s="11" t="inlineStr"/>
+      <c r="G123" s="10" t="n">
+        <v>2357</v>
+      </c>
       <c r="H123" s="10" t="n">
         <v>2286</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="10" t="n">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C124" s="10" t="inlineStr">
         <is>
           <t>Перфоратор Интерскол П-26/800 ЭР-2 SDS plus</t>
         </is>
       </c>
       <c r="D124" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E124" s="11" t="inlineStr"/>
       <c r="F124" s="11" t="inlineStr"/>
-      <c r="G124" s="11" t="inlineStr"/>
+      <c r="G124" s="10" t="n">
+        <v>5232</v>
+      </c>
       <c r="H124" s="10" t="n">
         <v>5075</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="10" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
           <t>Перфоратор Интерскол П-30/900 ЭР-2 SDS plus</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E125" s="11" t="inlineStr"/>
       <c r="F125" s="11" t="inlineStr"/>
-      <c r="G125" s="11" t="inlineStr"/>
+      <c r="G125" s="10" t="n">
+        <v>5932</v>
+      </c>
       <c r="H125" s="10" t="n">
         <v>5459</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="n">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C126" s="10" t="inlineStr">
         <is>
           <t>Дисковая пила Интерскол ДП-165/1200</t>
         </is>
       </c>
       <c r="D126" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E126" s="11" t="inlineStr"/>
       <c r="F126" s="11" t="inlineStr"/>
-      <c r="G126" s="11" t="inlineStr"/>
+      <c r="G126" s="10" t="n">
+        <v>4650</v>
+      </c>
       <c r="H126" s="10" t="n">
         <v>4510</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="10" t="n">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C127" s="10" t="inlineStr">
         <is>
           <t>Дисковая пила Интерскол ДП-190/1600М</t>
         </is>
       </c>
       <c r="D127" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E127" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G127" s="10" t="n">
+      <c r="E127" s="10" t="n">
         <v>5463</v>
       </c>
-      <c r="H127" s="10" t="n">
+      <c r="F127" s="10" t="n">
         <v>5299</v>
       </c>
+      <c r="G127" s="11" t="inlineStr"/>
+      <c r="H127" s="11" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" s="10" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Интерскол УШМ-150/1300</t>
         </is>
       </c>
       <c r="D128" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E128" s="11" t="inlineStr"/>
       <c r="F128" s="11" t="inlineStr"/>
-      <c r="G128" s="11" t="inlineStr"/>
+      <c r="G128" s="10" t="n">
+        <v>3134</v>
+      </c>
       <c r="H128" s="10" t="n">
         <v>3040</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="10" t="n">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C129" s="10" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Интерскол УШМ-180/1800М</t>
         </is>
       </c>
       <c r="D129" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E129" s="11" t="inlineStr"/>
       <c r="F129" s="11" t="inlineStr"/>
-      <c r="G129" s="11" t="inlineStr"/>
+      <c r="G129" s="10" t="n">
+        <v>4245</v>
+      </c>
       <c r="H129" s="10" t="n">
         <v>4160</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Интерскол УШМ-230/2100М</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E130" s="11" t="inlineStr"/>
       <c r="F130" s="11" t="inlineStr"/>
-      <c r="G130" s="11" t="inlineStr"/>
+      <c r="G130" s="10" t="n">
+        <v>4885</v>
+      </c>
       <c r="H130" s="10" t="n">
         <v>4738</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="n">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>Строительный фен Интерскол ФЭ-2000Э</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E131" s="11" t="inlineStr"/>
       <c r="F131" s="11" t="inlineStr"/>
-      <c r="G131" s="11" t="inlineStr"/>
+      <c r="G131" s="10" t="n">
+        <v>1785</v>
+      </c>
       <c r="H131" s="10" t="n">
         <v>1730</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="10" t="n">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C132" s="10" t="inlineStr">
         <is>
           <t>Краскораспылитель Энкор КЭ-400 (400Вт)</t>
         </is>
       </c>
       <c r="D132" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E132" s="11" t="inlineStr"/>
       <c r="F132" s="11" t="inlineStr"/>
-      <c r="G132" s="11" t="inlineStr"/>
+      <c r="G132" s="10" t="n">
+        <v>1910</v>
+      </c>
       <c r="H132" s="10" t="n">
         <v>1853</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Биты торцевые 8мм L47мм хромов сталь
 CrV удерживающий магнит ПРОМИС</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E133" s="10" t="n">
@@ -4289,160 +4367,168 @@
       <c r="G133" s="11" t="inlineStr"/>
       <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х260 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E134" s="11" t="inlineStr"/>
       <c r="F134" s="11" t="inlineStr"/>
-      <c r="G134" s="11" t="inlineStr"/>
+      <c r="G134" s="10" t="n">
+        <v>74</v>
+      </c>
       <c r="H134" s="10" t="n">
         <v>72</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="10" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х160 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E135" s="10" t="n">
+      <c r="E135" s="11" t="inlineStr"/>
+      <c r="F135" s="11" t="inlineStr"/>
+      <c r="G135" s="10" t="n">
         <v>47</v>
       </c>
-      <c r="F135" s="10" t="n">
+      <c r="H135" s="10" t="n">
         <v>46</v>
       </c>
-      <c r="G135" s="11" t="inlineStr"/>
-      <c r="H135" s="11" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="10" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х210 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E136" s="11" t="inlineStr"/>
+      <c r="E136" s="10" t="n">
+        <v>60</v>
+      </c>
       <c r="F136" s="10" t="n">
         <v>58</v>
       </c>
       <c r="G136" s="11" t="inlineStr"/>
       <c r="H136" s="11" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" s="10" t="n">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C137" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х310 (2 спирали,
 2 резца) Интерскол</t>
         </is>
       </c>
       <c r="D137" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E137" s="11" t="inlineStr"/>
       <c r="F137" s="11" t="inlineStr"/>
-      <c r="G137" s="11" t="inlineStr"/>
+      <c r="G137" s="10" t="n">
+        <v>125</v>
+      </c>
       <c r="H137" s="10" t="n">
         <v>121</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х200/260мм усиленный Энкор</t>
         </is>
       </c>
       <c r="D138" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E138" s="11" t="inlineStr"/>
       <c r="F138" s="11" t="inlineStr"/>
-      <c r="G138" s="11" t="inlineStr"/>
+      <c r="G138" s="10" t="n">
+        <v>93</v>
+      </c>
       <c r="H138" s="10" t="n">
         <v>88</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х160мм (двойная спираль)
 6866061 ПРОМИС</t>
         </is>
       </c>
       <c r="D139" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E139" s="10" t="n">
@@ -4453,158 +4539,168 @@
       </c>
       <c r="G139" s="11" t="inlineStr"/>
       <c r="H139" s="11" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" s="10" t="n">
         <v>134</v>
       </c>
       <c r="B140" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C140" s="10" t="inlineStr">
         <is>
           <t>Диск пильный по дереву 210х2,2х30 20Т
 Интерскол</t>
         </is>
       </c>
       <c r="D140" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E140" s="11" t="inlineStr"/>
-      <c r="F140" s="10" t="n">
+      <c r="F140" s="11" t="inlineStr"/>
+      <c r="G140" s="10" t="n">
+        <v>427</v>
+      </c>
+      <c r="H140" s="10" t="n">
         <v>414</v>
       </c>
-      <c r="G140" s="11" t="inlineStr"/>
-      <c r="H140" s="11" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" s="10" t="n">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C141" s="10" t="inlineStr">
         <is>
           <t>Диск пильный по ламинату 210х2,2х30 50Т
 Интерскол</t>
         </is>
       </c>
       <c r="D141" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E141" s="11" t="inlineStr"/>
+      <c r="E141" s="10" t="n">
+        <v>653</v>
+      </c>
       <c r="F141" s="10" t="n">
         <v>633</v>
       </c>
       <c r="G141" s="11" t="inlineStr"/>
       <c r="H141" s="11" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" s="10" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>Хвостовик SDS+ф М22 для коронки Энкор</t>
         </is>
       </c>
       <c r="D142" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E142" s="11" t="inlineStr"/>
-      <c r="F142" s="10" t="n">
+      <c r="F142" s="11" t="inlineStr"/>
+      <c r="G142" s="10" t="n">
+        <v>128</v>
+      </c>
+      <c r="H142" s="10" t="n">
         <v>124</v>
       </c>
-      <c r="G142" s="11" t="inlineStr"/>
-      <c r="H142" s="11" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" s="10" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 10х250/310 усиленный Энкор</t>
         </is>
       </c>
       <c r="D143" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E143" s="11" t="inlineStr"/>
       <c r="F143" s="11" t="inlineStr"/>
-      <c r="G143" s="11" t="inlineStr"/>
+      <c r="G143" s="10" t="n">
+        <v>94</v>
+      </c>
       <c r="H143" s="10" t="n">
         <v>91</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>Интерскол 1104 019 Пилки лобзиковые универсальные
 T-345XF 132/106х2,4-5 (2 шт)</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E144" s="11" t="inlineStr"/>
       <c r="F144" s="11" t="inlineStr"/>
-      <c r="G144" s="11" t="inlineStr"/>
+      <c r="G144" s="10" t="n">
+        <v>143</v>
+      </c>
       <c r="H144" s="10" t="n">
         <v>135</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной по металлу 115 х
 1,6 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D145" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E145" s="10" t="n">
@@ -4672,85 +4768,87 @@
         <v>37</v>
       </c>
       <c r="G147" s="11" t="inlineStr"/>
       <c r="H147" s="11" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" s="10" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 115 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E148" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G148" s="10" t="n">
+      <c r="E148" s="10" t="n">
         <v>39</v>
       </c>
-      <c r="H148" s="10" t="n">
+      <c r="F148" s="10" t="n">
         <v>38</v>
       </c>
+      <c r="G148" s="11" t="inlineStr"/>
+      <c r="H148" s="11" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" s="10" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 125 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E149" s="11" t="inlineStr"/>
-      <c r="F149" s="11" t="inlineStr"/>
+      <c r="E149" s="10" t="n">
+        <v>44</v>
+      </c>
+      <c r="F149" s="10" t="n">
+        <v>43</v>
+      </c>
       <c r="G149" s="11" t="inlineStr"/>
-      <c r="H149" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="11" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" s="10" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>Круг зачистной по металлу 150 х
 6,0 х 22мм (Луга)</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E150" s="10" t="n">
         <v>59</v>
       </c>
       <c r="F150" s="10" t="n">
@@ -4816,330 +4914,342 @@
       </c>
       <c r="G152" s="11" t="inlineStr"/>
       <c r="H152" s="11" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" s="10" t="n">
         <v>147</v>
       </c>
       <c r="B153" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C153" s="10" t="inlineStr">
         <is>
           <t>Круг отрезной алмазный сегмент 125*2,0*22мм</t>
         </is>
       </c>
       <c r="D153" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E153" s="11" t="inlineStr"/>
       <c r="F153" s="11" t="inlineStr"/>
-      <c r="G153" s="11" t="inlineStr"/>
+      <c r="G153" s="10" t="n">
+        <v>155</v>
+      </c>
       <c r="H153" s="10" t="n">
         <v>150</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="n">
         <v>148</v>
       </c>
       <c r="B154" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C154" s="10" t="inlineStr">
         <is>
           <t>Пилка Т101D, HCS (мягкая древесина, дсп,
 двп, фанера 10-45мм) Энкор 27006</t>
         </is>
       </c>
       <c r="D154" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E154" s="11" t="inlineStr"/>
       <c r="F154" s="11" t="inlineStr"/>
-      <c r="G154" s="11" t="inlineStr"/>
+      <c r="G154" s="10" t="n">
+        <v>42</v>
+      </c>
       <c r="H154" s="10" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="n">
         <v>149</v>
       </c>
       <c r="B155" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C155" s="10" t="inlineStr">
         <is>
           <t>Набор пилок для э/лобзика металл пластик
 кейс Т118А T188G T127D T101AIF T101AOF
 6580965 ПРОМИС</t>
         </is>
       </c>
       <c r="D155" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E155" s="11" t="inlineStr"/>
       <c r="F155" s="11" t="inlineStr"/>
-      <c r="G155" s="11" t="inlineStr"/>
+      <c r="G155" s="10" t="n">
+        <v>257</v>
+      </c>
       <c r="H155" s="10" t="n">
         <v>244</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="n">
         <v>150</v>
       </c>
       <c r="B156" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C156" s="10" t="inlineStr">
         <is>
           <t>Сверло винтовое по дереву ф10х230мм Энкор</t>
         </is>
       </c>
       <c r="D156" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E156" s="11" t="inlineStr"/>
       <c r="F156" s="11" t="inlineStr"/>
-      <c r="G156" s="11" t="inlineStr"/>
+      <c r="G156" s="10" t="n">
+        <v>98</v>
+      </c>
       <c r="H156" s="10" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="n">
         <v>151</v>
       </c>
       <c r="B157" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C157" s="10" t="inlineStr">
         <is>
           <t>Краскораспылитель Калибр ЭКРП-410/1,8</t>
         </is>
       </c>
       <c r="D157" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E157" s="11" t="inlineStr"/>
       <c r="F157" s="11" t="inlineStr"/>
-      <c r="G157" s="11" t="inlineStr"/>
+      <c r="G157" s="10" t="n">
+        <v>1872</v>
+      </c>
       <c r="H157" s="10" t="n">
         <v>1816</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="n">
         <v>152</v>
       </c>
       <c r="B158" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C158" s="10" t="inlineStr">
         <is>
           <t>Интерскол 1100 007 Пилки лобзиковые по
 дереву T-119B 76/51х2 (2 шт)</t>
         </is>
       </c>
       <c r="D158" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E158" s="11" t="inlineStr"/>
       <c r="F158" s="11" t="inlineStr"/>
-      <c r="G158" s="11" t="inlineStr"/>
+      <c r="G158" s="10" t="n">
+        <v>35</v>
+      </c>
       <c r="H158" s="10" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="10" t="n">
         <v>153</v>
       </c>
       <c r="B159" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C159" s="10" t="inlineStr">
         <is>
           <t>3х30 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="D159" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E159" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E159" s="10" t="n">
+        <v>603</v>
+      </c>
+      <c r="F159" s="10" t="n">
+        <v>520</v>
+      </c>
+      <c r="G159" s="11" t="inlineStr"/>
+      <c r="H159" s="11" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" s="10" t="n">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C160" s="10" t="inlineStr">
         <is>
           <t>3,5х40 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="D160" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E160" s="10" t="n">
-        <v>580</v>
+        <v>945</v>
       </c>
       <c r="F160" s="10" t="n">
-        <v>540</v>
+        <v>756</v>
       </c>
       <c r="G160" s="11" t="inlineStr"/>
       <c r="H160" s="11" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" s="10" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>4х50 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E161" s="10" t="n">
-        <v>760</v>
+        <v>1040</v>
       </c>
       <c r="F161" s="10" t="n">
-        <v>720</v>
+        <v>930</v>
       </c>
       <c r="G161" s="11" t="inlineStr"/>
       <c r="H161" s="11" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" s="10" t="n">
         <v>156</v>
       </c>
       <c r="B162" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C162" s="10" t="inlineStr">
         <is>
           <t>5х70 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="D162" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E162" s="10" t="n">
-        <v>1500</v>
+        <v>2835</v>
       </c>
       <c r="F162" s="10" t="n">
-        <v>1400</v>
+        <v>2415</v>
       </c>
       <c r="G162" s="11" t="inlineStr"/>
       <c r="H162" s="11" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" s="10" t="n">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C163" s="10" t="inlineStr">
         <is>
           <t>6х90 Саморез острый потай PZ желтый
 цинк</t>
         </is>
       </c>
       <c r="D163" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E163" s="10" t="n">
-        <v>2100</v>
+        <v>4105</v>
       </c>
       <c r="F163" s="10" t="n">
-        <v>2000</v>
+        <v>3750</v>
       </c>
       <c r="G163" s="11" t="inlineStr"/>
       <c r="H163" s="11" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" s="10" t="n">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="inlineStr">
         <is>
           <t>Крепежные уголки и пластины</t>
         </is>
       </c>
       <c r="C164" s="10" t="inlineStr">
         <is>
           <t>Крепежный уголок 50х50х35 KU 50</t>
         </is>
       </c>
       <c r="D164" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E164" s="10" t="n">
         <v>15</v>
@@ -5485,219 +5595,229 @@
         <v>45</v>
       </c>
       <c r="G176" s="11" t="inlineStr"/>
       <c r="H176" s="11" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" s="10" t="n">
         <v>171</v>
       </c>
       <c r="B177" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C177" s="10" t="inlineStr">
         <is>
           <t>Ножовка по газобетону 600мм твердосплавный зуб
 6517600 ПРОМИС</t>
         </is>
       </c>
       <c r="D177" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E177" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G177" s="10" t="n">
+      <c r="E177" s="10" t="n">
         <v>1551</v>
       </c>
-      <c r="H177" s="10" t="n">
+      <c r="F177" s="10" t="n">
         <v>1503</v>
       </c>
+      <c r="G177" s="11" t="inlineStr"/>
+      <c r="H177" s="11" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" s="10" t="n">
         <v>172</v>
       </c>
       <c r="B178" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C178" s="10" t="inlineStr">
         <is>
           <t>Скребок-рубанок 400мм для выравнивания газобетонных блоков
 зубчатый 3311400 ПРОМИС (Шабровка, рашпиль)</t>
         </is>
       </c>
       <c r="D178" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E178" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G178" s="10" t="n">
+      <c r="E178" s="10" t="n">
         <v>940</v>
       </c>
-      <c r="H178" s="10" t="n">
+      <c r="F178" s="10" t="n">
         <v>890</v>
       </c>
+      <c r="G178" s="11" t="inlineStr"/>
+      <c r="H178" s="11" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" s="10" t="n">
         <v>173</v>
       </c>
       <c r="B179" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C179" s="10" t="inlineStr">
         <is>
           <t>Угольник для резки газобетона металл окрашен
 3311300 ПРОМИС</t>
         </is>
       </c>
       <c r="D179" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E179" s="11" t="inlineStr"/>
       <c r="F179" s="11" t="inlineStr"/>
-      <c r="G179" s="11" t="inlineStr"/>
+      <c r="G179" s="10" t="n">
+        <v>948</v>
+      </c>
       <c r="H179" s="10" t="n">
-        <v>779</v>
+        <v>900</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="10" t="n">
         <v>174</v>
       </c>
       <c r="B180" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C180" s="10" t="inlineStr">
         <is>
           <t>Штроборез по газобетону окрашен с деревянной
 ручкой 3312500 ПРОМИС</t>
         </is>
       </c>
       <c r="D180" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E180" s="11" t="inlineStr"/>
       <c r="F180" s="11" t="inlineStr"/>
-      <c r="G180" s="11" t="inlineStr"/>
+      <c r="G180" s="10" t="n">
+        <v>666</v>
+      </c>
       <c r="H180" s="10" t="n">
         <v>632</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="10" t="n">
         <v>175</v>
       </c>
       <c r="B181" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C181" s="10" t="inlineStr">
         <is>
           <t>Кельма-ковш 100мм для клеевого раствора 3310100
 ПРОМИС</t>
         </is>
       </c>
       <c r="D181" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E181" s="11" t="inlineStr"/>
       <c r="F181" s="11" t="inlineStr"/>
-      <c r="G181" s="11" t="inlineStr"/>
+      <c r="G181" s="10" t="n">
+        <v>530</v>
+      </c>
       <c r="H181" s="10" t="n">
         <v>503</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="10" t="n">
         <v>176</v>
       </c>
       <c r="B182" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C182" s="10" t="inlineStr">
         <is>
           <t>Кельма-ковш 200мм для клеевого раствора 3310200
 ПРОМИС</t>
         </is>
       </c>
       <c r="D182" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E182" s="11" t="inlineStr"/>
       <c r="F182" s="11" t="inlineStr"/>
-      <c r="G182" s="11" t="inlineStr"/>
+      <c r="G182" s="10" t="n">
+        <v>645</v>
+      </c>
       <c r="H182" s="10" t="n">
         <v>612</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="10" t="n">
         <v>177</v>
       </c>
       <c r="B183" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C183" s="10" t="inlineStr">
         <is>
           <t>Кельма-ковш 250мм для клеевого раствора 3310250
 ПРОМИС</t>
         </is>
       </c>
       <c r="D183" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E183" s="11" t="inlineStr"/>
       <c r="F183" s="11" t="inlineStr"/>
-      <c r="G183" s="11" t="inlineStr"/>
+      <c r="G183" s="10" t="n">
+        <v>710</v>
+      </c>
       <c r="H183" s="10" t="n">
         <v>675</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="n">
         <v>178</v>
       </c>
       <c r="B184" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C184" s="10" t="inlineStr">
         <is>
           <t>Кельма-ковш 300мм для клеевого раствора 3310300
 ПРОМИС</t>
         </is>
       </c>
       <c r="D184" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E184" s="10" t="n">
@@ -5709,51 +5829,53 @@
       <c r="G184" s="11" t="inlineStr"/>
       <c r="H184" s="11" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" s="10" t="n">
         <v>179</v>
       </c>
       <c r="B185" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной по газобетону</t>
         </is>
       </c>
       <c r="C185" s="10" t="inlineStr">
         <is>
           <t>Кельма-ковш 400мм для клеевого раствора 3310400
 ПРОМИС</t>
         </is>
       </c>
       <c r="D185" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E185" s="11" t="inlineStr"/>
       <c r="F185" s="11" t="inlineStr"/>
-      <c r="G185" s="11" t="inlineStr"/>
+      <c r="G185" s="10" t="n">
+        <v>1007</v>
+      </c>
       <c r="H185" s="10" t="n">
         <v>958</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="10" t="n">
         <v>180</v>
       </c>
       <c r="B186" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C186" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 3005 - Винно-красный</t>
         </is>
       </c>
       <c r="D186" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E186" s="10" t="n">
@@ -5793,83 +5915,83 @@
       </c>
       <c r="G187" s="11" t="inlineStr"/>
       <c r="H187" s="11" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" s="10" t="n">
         <v>182</v>
       </c>
       <c r="B188" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C188" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 6005 - Зеленый мох</t>
         </is>
       </c>
       <c r="D188" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E188" s="10" t="n">
-        <v>1100</v>
+        <v>1540</v>
       </c>
       <c r="F188" s="10" t="n">
-        <v>980</v>
+        <v>1230</v>
       </c>
       <c r="G188" s="11" t="inlineStr"/>
       <c r="H188" s="11" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" s="10" t="n">
         <v>183</v>
       </c>
       <c r="B189" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C189" s="10" t="inlineStr">
         <is>
           <t>4,2х16 Саморез с прессшайбой, сверло, RAL
 9003 - Сигнально-белый</t>
         </is>
       </c>
       <c r="D189" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E189" s="10" t="n">
-        <v>1100</v>
+        <v>1600</v>
       </c>
       <c r="F189" s="10" t="n">
-        <v>980</v>
+        <v>1280</v>
       </c>
       <c r="G189" s="11" t="inlineStr"/>
       <c r="H189" s="11" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" s="10" t="n">
         <v>184</v>
       </c>
       <c r="B190" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C190" s="10" t="inlineStr">
         <is>
           <t>Кляймер для вагонки 3мм (уп -100шт)</t>
         </is>
       </c>
       <c r="D190" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E190" s="10" t="n">
         <v>50</v>
@@ -5879,51 +6001,53 @@
       </c>
       <c r="G190" s="11" t="inlineStr"/>
       <c r="H190" s="11" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" s="10" t="n">
         <v>185</v>
       </c>
       <c r="B191" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C191" s="10" t="inlineStr">
         <is>
           <t>Кляймер для вагонки 5мм (уп -100шт)</t>
         </is>
       </c>
       <c r="D191" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E191" s="11" t="inlineStr"/>
       <c r="F191" s="11" t="inlineStr"/>
-      <c r="G191" s="11" t="inlineStr"/>
+      <c r="G191" s="10" t="n">
+        <v>50</v>
+      </c>
       <c r="H191" s="10" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="10" t="n">
         <v>186</v>
       </c>
       <c r="B192" s="10" t="inlineStr">
         <is>
           <t>Опора бруса, держатель балки</t>
         </is>
       </c>
       <c r="C192" s="10" t="inlineStr">
         <is>
           <t>Держатель балки левый 40х170х40 DB Л
 170 (уп 80шт)</t>
         </is>
       </c>
       <c r="D192" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E192" s="10" t="n">
@@ -6080,51 +6204,53 @@
       <c r="G197" s="11" t="inlineStr"/>
       <c r="H197" s="11" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" s="10" t="n">
         <v>192</v>
       </c>
       <c r="B198" s="10" t="inlineStr">
         <is>
           <t>Электроинструмент</t>
         </is>
       </c>
       <c r="C198" s="10" t="inlineStr">
         <is>
           <t>Дрель ударная Интерскол ДУ - 13/650
 Э</t>
         </is>
       </c>
       <c r="D198" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E198" s="11" t="inlineStr"/>
       <c r="F198" s="11" t="inlineStr"/>
-      <c r="G198" s="11" t="inlineStr"/>
+      <c r="G198" s="10" t="n">
+        <v>2320</v>
+      </c>
       <c r="H198" s="10" t="n">
         <v>2250</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="10" t="n">
         <v>193</v>
       </c>
       <c r="B199" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C199" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Шпатель фасадный 450мм нержавеющий</t>
         </is>
       </c>
       <c r="D199" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E199" s="10" t="n">
         <v>195</v>
@@ -6363,51 +6489,53 @@
       </c>
       <c r="G207" s="11" t="inlineStr"/>
       <c r="H207" s="11" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" s="10" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C208" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Заклепочник усиленный 10,5''</t>
         </is>
       </c>
       <c r="D208" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E208" s="11" t="inlineStr"/>
       <c r="F208" s="11" t="inlineStr"/>
-      <c r="G208" s="11" t="inlineStr"/>
+      <c r="G208" s="10" t="n">
+        <v>650</v>
+      </c>
       <c r="H208" s="10" t="n">
         <v>618</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="n">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C209" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р60
 рулон 5м</t>
         </is>
       </c>
       <c r="D209" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E209" s="10" t="n">
@@ -6504,84 +6632,84 @@
         <v>275</v>
       </c>
       <c r="G212" s="11" t="inlineStr"/>
       <c r="H212" s="11" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" s="10" t="n">
         <v>207</v>
       </c>
       <c r="B213" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C213" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р120
 рулон 5м</t>
         </is>
       </c>
       <c r="D213" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E213" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H213" s="11" t="inlineStr"/>
+      <c r="E213" s="11" t="inlineStr"/>
+      <c r="F213" s="11" t="inlineStr"/>
+      <c r="G213" s="10" t="n">
+        <v>237</v>
+      </c>
+      <c r="H213" s="10" t="n">
+        <v>233</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="n">
         <v>208</v>
       </c>
       <c r="B214" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C214" s="10" t="inlineStr">
         <is>
           <t>МИРКА Бумага шлифовальная Мирокс 115мм Р180
 рулон 5м</t>
         </is>
       </c>
       <c r="D214" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E214" s="10" t="n">
-        <v>309</v>
+        <v>237</v>
       </c>
       <c r="F214" s="10" t="n">
-        <v>305</v>
+        <v>233</v>
       </c>
       <c r="G214" s="11" t="inlineStr"/>
       <c r="H214" s="11" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" s="10" t="n">
         <v>209</v>
       </c>
       <c r="B215" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C215" s="10" t="inlineStr">
         <is>
           <t>БИБЕР Шпатель фасадный 100мм нержавеющий</t>
         </is>
       </c>
       <c r="D215" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E215" s="10" t="n">
         <v>58</v>
@@ -6788,55 +6916,57 @@
       </c>
       <c r="G222" s="11" t="inlineStr"/>
       <c r="H222" s="11" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" s="10" t="n">
         <v>217</v>
       </c>
       <c r="B223" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C223" s="10" t="inlineStr">
         <is>
           <t>Ножовка по металлу 300 мм пластмассовая
 ручка ПРОМИС</t>
         </is>
       </c>
       <c r="D223" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E223" s="11" t="inlineStr"/>
-      <c r="F223" s="10" t="n">
+      <c r="F223" s="11" t="inlineStr"/>
+      <c r="G223" s="10" t="n">
+        <v>304</v>
+      </c>
+      <c r="H223" s="10" t="n">
         <v>294</v>
       </c>
-      <c r="G223" s="11" t="inlineStr"/>
-      <c r="H223" s="11" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" s="10" t="n">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C224" s="10" t="inlineStr">
         <is>
           <t>Полотно по металлу 300мм каленое ПРОМИС</t>
         </is>
       </c>
       <c r="D224" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E224" s="10" t="n">
         <v>8.5</v>
       </c>
       <c r="F224" s="10" t="n">
         <v>8.199999999999999</v>
@@ -6870,58 +7000,58 @@
       <c r="F225" s="10" t="n">
         <v>46</v>
       </c>
       <c r="G225" s="11" t="inlineStr"/>
       <c r="H225" s="11" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" s="10" t="n">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C226" s="10" t="inlineStr">
         <is>
           <t>Нож пистолет 18мм пластиковый ПРОМИС</t>
         </is>
       </c>
       <c r="D226" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E226" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G226" s="10" t="n">
+      <c r="E226" s="10" t="n">
         <v>42</v>
       </c>
-      <c r="H226" s="10" t="n">
+      <c r="F226" s="10" t="n">
         <v>40</v>
       </c>
+      <c r="G226" s="11" t="inlineStr"/>
+      <c r="H226" s="11" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" s="10" t="n">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C227" s="10" t="inlineStr">
         <is>
           <t>Нож с автофиксацией 18мм винт д/фикс
 (3 лезвия) ПРОМИС</t>
         </is>
       </c>
       <c r="D227" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E227" s="10" t="n">
         <v>193</v>
       </c>
       <c r="F227" s="10" t="n">
@@ -7102,79 +7232,83 @@
       <c r="H233" s="11" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" s="10" t="n">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C234" s="10" t="inlineStr">
         <is>
           <t>Бита Pro РН2х25 мм S2 с
 ограничителем PHILIPS (уп = 1шт) арт.
 0421 020</t>
         </is>
       </c>
       <c r="D234" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E234" s="11" t="inlineStr"/>
       <c r="F234" s="11" t="inlineStr"/>
-      <c r="G234" s="11" t="inlineStr"/>
+      <c r="G234" s="10" t="n">
+        <v>29</v>
+      </c>
       <c r="H234" s="10" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="n">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C235" s="10" t="inlineStr">
         <is>
           <t>Бита Pro РН2х25 мм S2 с
 ограничителем PHILIPS (уп = 2шт) арт.
 0421 022</t>
         </is>
       </c>
       <c r="D235" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E235" s="11" t="inlineStr"/>
       <c r="F235" s="11" t="inlineStr"/>
-      <c r="G235" s="11" t="inlineStr"/>
+      <c r="G235" s="10" t="n">
+        <v>50</v>
+      </c>
       <c r="H235" s="10" t="n">
         <v>55</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="n">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C236" s="10" t="inlineStr">
         <is>
           <t>Сверло для бетона 4х75 Энкор арт.9350</t>
         </is>
       </c>
       <c r="D236" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E236" s="10" t="n">
         <v>17</v>
@@ -7185,296 +7319,316 @@
       <c r="G236" s="11" t="inlineStr"/>
       <c r="H236" s="11" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" s="10" t="n">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C237" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 4,0мм 2
 шт в блистере 25340 Энкор</t>
         </is>
       </c>
       <c r="D237" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E237" s="11" t="inlineStr"/>
       <c r="F237" s="11" t="inlineStr"/>
-      <c r="G237" s="11" t="inlineStr"/>
+      <c r="G237" s="10" t="n">
+        <v>58</v>
+      </c>
       <c r="H237" s="10" t="n">
         <v>52</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="10" t="n">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C238" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 6,0мм 1
 шт в блистере 25360 Энкор</t>
         </is>
       </c>
       <c r="D238" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E238" s="11" t="inlineStr"/>
       <c r="F238" s="11" t="inlineStr"/>
-      <c r="G238" s="11" t="inlineStr"/>
+      <c r="G238" s="10" t="n">
+        <v>59</v>
+      </c>
       <c r="H238" s="10" t="n">
         <v>53</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="n">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C239" s="10" t="inlineStr">
         <is>
           <t>Сверло для металла Р6М5 10,0мм 1шт
 в блистере 25400 Энкор</t>
         </is>
       </c>
       <c r="D239" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E239" s="11" t="inlineStr"/>
       <c r="F239" s="11" t="inlineStr"/>
-      <c r="G239" s="11" t="inlineStr"/>
+      <c r="G239" s="10" t="n">
+        <v>177</v>
+      </c>
       <c r="H239" s="10" t="n">
         <v>159</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C240" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу HSS 3,0мм лег
 сталь 9% вольф 6610304 ПРОМИС набор
 4шт</t>
         </is>
       </c>
       <c r="D240" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E240" s="11" t="inlineStr"/>
       <c r="F240" s="11" t="inlineStr"/>
-      <c r="G240" s="11" t="inlineStr"/>
+      <c r="G240" s="10" t="n">
+        <v>97</v>
+      </c>
       <c r="H240" s="10" t="n">
         <v>94</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="n">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C241" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу HSS 4,0мм лег
 сталь 9% вольф 6610403 ПРОМИС набор
 3шт</t>
         </is>
       </c>
       <c r="D241" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E241" s="11" t="inlineStr"/>
       <c r="F241" s="11" t="inlineStr"/>
-      <c r="G241" s="11" t="inlineStr"/>
+      <c r="G241" s="10" t="n">
+        <v>90</v>
+      </c>
       <c r="H241" s="10" t="n">
         <v>87.5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="10" t="n">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C242" s="10" t="inlineStr">
         <is>
           <t>Сверло по металлу 6,0мм лег сталь
 5% кобальт 6630601 ПРОМИС</t>
         </is>
       </c>
       <c r="D242" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E242" s="11" t="inlineStr"/>
       <c r="F242" s="11" t="inlineStr"/>
-      <c r="G242" s="11" t="inlineStr"/>
+      <c r="G242" s="10" t="n">
+        <v>105</v>
+      </c>
       <c r="H242" s="10" t="n">
         <v>102</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="10" t="n">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C243" s="10" t="inlineStr">
         <is>
           <t>Сверло перовое по дереву 10х152мм ИНТЕРСКОЛ
 арт. 2033315201000</t>
         </is>
       </c>
       <c r="D243" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E243" s="11" t="inlineStr"/>
-      <c r="F243" s="10" t="n">
+      <c r="F243" s="11" t="inlineStr"/>
+      <c r="G243" s="10" t="n">
+        <v>45</v>
+      </c>
+      <c r="H243" s="10" t="n">
         <v>43</v>
       </c>
-      <c r="G243" s="11" t="inlineStr"/>
-      <c r="H243" s="11" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" s="10" t="n">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C244" s="10" t="inlineStr">
         <is>
           <t>Сверло перовое по дереву 20,0х152мм ЭНКОР
 арт. 19108</t>
         </is>
       </c>
       <c r="D244" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E244" s="11" t="inlineStr"/>
       <c r="F244" s="11" t="inlineStr"/>
-      <c r="G244" s="11" t="inlineStr"/>
+      <c r="G244" s="10" t="n">
+        <v>52</v>
+      </c>
       <c r="H244" s="10" t="n">
         <v>49</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="10" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C245" s="10" t="inlineStr">
         <is>
           <t>Набор сверл по металлу P6M5 н-р
 10 шт. (1,5-6,5) Энкор 25210</t>
         </is>
       </c>
       <c r="D245" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E245" s="11" t="inlineStr"/>
       <c r="F245" s="11" t="inlineStr"/>
-      <c r="G245" s="11" t="inlineStr"/>
+      <c r="G245" s="10" t="n">
+        <v>480</v>
+      </c>
       <c r="H245" s="10" t="n">
         <v>466</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="10" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C246" s="10" t="inlineStr">
         <is>
           <t>Набор сверл по металлу HSS 1,5-6,5
 мм покрытие титан 6863765 ПРОМИС</t>
         </is>
       </c>
       <c r="D246" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="11" t="inlineStr"/>
-      <c r="G246" s="11" t="inlineStr"/>
+      <c r="G246" s="10" t="n">
+        <v>225</v>
+      </c>
       <c r="H246" s="10" t="n">
         <v>218</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="10" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C247" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х110мм (двойная спираль)
 6866060 ПРОМИС</t>
         </is>
       </c>
       <c r="D247" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E247" s="10" t="n">
@@ -7486,51 +7640,53 @@
       <c r="G247" s="11" t="inlineStr"/>
       <c r="H247" s="11" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" s="10" t="n">
         <v>242</v>
       </c>
       <c r="B248" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C248" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х150/210 усиленный 10913
 Энкор</t>
         </is>
       </c>
       <c r="D248" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E248" s="11" t="inlineStr"/>
       <c r="F248" s="11" t="inlineStr"/>
-      <c r="G248" s="11" t="inlineStr"/>
+      <c r="G248" s="10" t="n">
+        <v>62</v>
+      </c>
       <c r="H248" s="10" t="n">
         <v>59</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="10" t="n">
         <v>243</v>
       </c>
       <c r="B249" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C249" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х210мм (двойная спираль)
 6866062 ПРОМИС</t>
         </is>
       </c>
       <c r="D249" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E249" s="10" t="n">
@@ -7542,270 +7698,282 @@
       <c r="G249" s="11" t="inlineStr"/>
       <c r="H249" s="11" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" s="10" t="n">
         <v>244</v>
       </c>
       <c r="B250" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C250" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х210/260 усиленный 10993
 Энкор</t>
         </is>
       </c>
       <c r="D250" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E250" s="11" t="inlineStr"/>
       <c r="F250" s="11" t="inlineStr"/>
-      <c r="G250" s="11" t="inlineStr"/>
+      <c r="G250" s="10" t="n">
+        <v>81</v>
+      </c>
       <c r="H250" s="10" t="n">
         <v>77</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="10" t="n">
         <v>245</v>
       </c>
       <c r="B251" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C251" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 6х50/110 усиленный 10902
 Энкор</t>
         </is>
       </c>
       <c r="D251" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E251" s="11" t="inlineStr"/>
       <c r="F251" s="11" t="inlineStr"/>
-      <c r="G251" s="11" t="inlineStr"/>
+      <c r="G251" s="10" t="n">
+        <v>40.6</v>
+      </c>
       <c r="H251" s="10" t="n">
         <v>38.6</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="10" t="n">
         <v>246</v>
       </c>
       <c r="B252" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C252" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х150/210 усиленный 10915
 Энкор</t>
         </is>
       </c>
       <c r="D252" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E252" s="11" t="inlineStr"/>
-      <c r="F252" s="10" t="n">
+      <c r="F252" s="11" t="inlineStr"/>
+      <c r="G252" s="10" t="n">
+        <v>61</v>
+      </c>
+      <c r="H252" s="10" t="n">
         <v>58</v>
       </c>
-      <c r="G252" s="11" t="inlineStr"/>
-      <c r="H252" s="11" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" s="10" t="n">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C253" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х210мм (двойная спираль)
 6866082 ПРОМИС</t>
         </is>
       </c>
       <c r="D253" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E253" s="10" t="n">
         <v>69</v>
       </c>
       <c r="F253" s="10" t="n">
         <v>66</v>
       </c>
       <c r="G253" s="11" t="inlineStr"/>
       <c r="H253" s="11" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" s="10" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C254" s="10" t="inlineStr">
         <is>
           <t>Бур SDS+ ф 8х250/310 усиленный 10934
 Энкор</t>
         </is>
       </c>
       <c r="D254" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E254" s="11" t="inlineStr"/>
+      <c r="E254" s="10" t="n">
+        <v>94</v>
+      </c>
       <c r="F254" s="10" t="n">
         <v>89</v>
       </c>
       <c r="G254" s="11" t="inlineStr"/>
       <c r="H254" s="11" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" s="10" t="n">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C255" s="10" t="inlineStr">
         <is>
           <t>Алюминиевая лента 50мм х 50м 50мк
 Klebebander</t>
         </is>
       </c>
       <c r="D255" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E255" s="11" t="inlineStr"/>
       <c r="F255" s="11" t="inlineStr"/>
-      <c r="G255" s="11" t="inlineStr"/>
+      <c r="G255" s="10" t="n">
+        <v>450</v>
+      </c>
       <c r="H255" s="10" t="n">
         <v>436</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="10" t="n">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C256" s="10" t="inlineStr">
         <is>
           <t>Анкер-клин 6х40мм</t>
         </is>
       </c>
       <c r="D256" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E256" s="11" t="inlineStr"/>
-      <c r="F256" s="10" t="n">
+      <c r="F256" s="11" t="inlineStr"/>
+      <c r="G256" s="10" t="n">
+        <v>7</v>
+      </c>
+      <c r="H256" s="10" t="n">
         <v>5</v>
       </c>
-      <c r="G256" s="11" t="inlineStr"/>
-      <c r="H256" s="11" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" s="10" t="n">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C257" s="10" t="inlineStr">
         <is>
           <t>Анкер-клин 6х65мм</t>
         </is>
       </c>
       <c r="D257" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E257" s="10" t="n">
         <v>10</v>
       </c>
       <c r="F257" s="10" t="n">
         <v>9</v>
       </c>
       <c r="G257" s="11" t="inlineStr"/>
       <c r="H257" s="11" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" s="10" t="n">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C258" s="10" t="inlineStr">
         <is>
           <t>Анкерный болт с гайкой 10х77мм</t>
         </is>
       </c>
       <c r="D258" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E258" s="10" t="n">
-        <v>19</v>
+        <v>19.05</v>
       </c>
       <c r="F258" s="10" t="n">
-        <v>13</v>
+        <v>13.33</v>
       </c>
       <c r="G258" s="11" t="inlineStr"/>
       <c r="H258" s="11" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" s="10" t="n">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C259" s="10" t="inlineStr">
         <is>
           <t>Анкерный болт с гайкой 10х125мм</t>
         </is>
       </c>
       <c r="D259" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E259" s="10" t="n">
         <v>31</v>
@@ -7816,77 +7984,81 @@
       <c r="G259" s="11" t="inlineStr"/>
       <c r="H259" s="11" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" s="10" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C260" s="10" t="inlineStr">
         <is>
           <t>Дюбель пластиковый со сверлом для гипсокартона
 DRIVA PA 14х32мм</t>
         </is>
       </c>
       <c r="D260" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="11" t="inlineStr"/>
-      <c r="G260" s="11" t="inlineStr"/>
+      <c r="G260" s="10" t="n">
+        <v>0.82</v>
+      </c>
       <c r="H260" s="10" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="10" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C261" s="10" t="inlineStr">
         <is>
           <t>Держатель для изоляции РОНДОЛЬ 60мм</t>
         </is>
       </c>
       <c r="D261" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E261" s="11" t="inlineStr"/>
       <c r="F261" s="11" t="inlineStr"/>
-      <c r="G261" s="11" t="inlineStr"/>
+      <c r="G261" s="10" t="n">
+        <v>1.9</v>
+      </c>
       <c r="H261" s="10" t="n">
         <v>1.5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="10" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C262" s="10" t="inlineStr">
         <is>
           <t>Дюбель для теплоизоляции 10х120 с термоголовкой</t>
         </is>
       </c>
       <c r="D262" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E262" s="10" t="n">
         <v>12.5</v>
@@ -8123,113 +8295,113 @@
         <v>1.46</v>
       </c>
       <c r="G270" s="11" t="inlineStr"/>
       <c r="H270" s="11" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" s="10" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C271" s="10" t="inlineStr">
         <is>
           <t>Гайка шестигранная оцинкованная М 10 DIN
 934</t>
         </is>
       </c>
       <c r="D271" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E271" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G271" s="10" t="n">
+      <c r="E271" s="10" t="n">
         <v>3.3</v>
       </c>
-      <c r="H271" s="10" t="n">
+      <c r="F271" s="10" t="n">
         <v>2.37</v>
       </c>
+      <c r="G271" s="11" t="inlineStr"/>
+      <c r="H271" s="11" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" s="10" t="n">
         <v>266</v>
       </c>
       <c r="B272" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C272" s="10" t="inlineStr">
         <is>
           <t>Гайка шестигранная оцинкованная М 12 DIN
 934</t>
         </is>
       </c>
       <c r="D272" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E272" s="10" t="n">
-        <v>5</v>
+        <v>4.8</v>
       </c>
       <c r="F272" s="10" t="n">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="G272" s="11" t="inlineStr"/>
       <c r="H272" s="11" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" s="10" t="n">
         <v>267</v>
       </c>
       <c r="B273" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C273" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 4,8 х 35, RAL
 9003 Сигнальный белый</t>
         </is>
       </c>
       <c r="D273" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E273" s="10" t="n">
-        <v>1900</v>
+        <v>2500</v>
       </c>
       <c r="F273" s="10" t="n">
-        <v>1800</v>
+        <v>2400</v>
       </c>
       <c r="G273" s="11" t="inlineStr"/>
       <c r="H273" s="11" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" s="10" t="n">
         <v>268</v>
       </c>
       <c r="B274" s="10" t="inlineStr">
         <is>
           <t>Комплектующие для кровли</t>
         </is>
       </c>
       <c r="C274" s="10" t="inlineStr">
         <is>
           <t>Саморез кровельный 5,5х19, RAL 9003 Сигнальный
 белый</t>
         </is>
       </c>
       <c r="D274" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E274" s="10" t="n">
@@ -8240,112 +8412,112 @@
       </c>
       <c r="G274" s="11" t="inlineStr"/>
       <c r="H274" s="11" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" s="10" t="n">
         <v>269</v>
       </c>
       <c r="B275" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C275" s="10" t="inlineStr">
         <is>
           <t>3,5х45 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D275" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E275" s="10" t="n">
+        <v>790</v>
+      </c>
+      <c r="F275" s="10" t="n">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="G275" s="11" t="inlineStr"/>
       <c r="H275" s="11" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" s="10" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C276" s="10" t="inlineStr">
         <is>
           <t>4,8х100 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D276" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
-      <c r="E276" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E276" s="10" t="n">
+        <v>2780</v>
+      </c>
+      <c r="F276" s="10" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G276" s="11" t="inlineStr"/>
+      <c r="H276" s="11" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" s="10" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C277" s="10" t="inlineStr">
         <is>
           <t>4,8х152 Саморез по ГКЛ редкий шаг,
 черн. фосф</t>
         </is>
       </c>
       <c r="D277" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E277" s="10" t="n">
-        <v>2700</v>
+        <v>3500</v>
       </c>
       <c r="F277" s="10" t="n">
-        <v>2600</v>
+        <v>3300</v>
       </c>
       <c r="G277" s="11" t="inlineStr"/>
       <c r="H277" s="11" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" s="10" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C278" s="10" t="inlineStr">
         <is>
           <t>Лента уплотнительная 0,095х30м Дихтунгсбанд</t>
         </is>
       </c>
       <c r="D278" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E278" s="10" t="n">
         <v>568</v>
@@ -8355,163 +8527,171 @@
       </c>
       <c r="G278" s="11" t="inlineStr"/>
       <c r="H278" s="11" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" s="10" t="n">
         <v>273</v>
       </c>
       <c r="B279" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C279" s="10" t="inlineStr">
         <is>
           <t>Лента демпферная "Globex" 5мм (100ммх30м)</t>
         </is>
       </c>
       <c r="D279" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E279" s="11" t="inlineStr"/>
       <c r="F279" s="11" t="inlineStr"/>
-      <c r="G279" s="11" t="inlineStr"/>
+      <c r="G279" s="10" t="n">
+        <v>226</v>
+      </c>
       <c r="H279" s="10" t="n">
         <v>214</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="10" t="n">
         <v>274</v>
       </c>
       <c r="B280" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C280" s="10" t="inlineStr">
         <is>
           <t>Топор хоз 0,9кг дерев. ручка тип
 "А 0" 8502209 ПРОМИС</t>
         </is>
       </c>
       <c r="D280" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E280" s="11" t="inlineStr"/>
       <c r="F280" s="11" t="inlineStr"/>
-      <c r="G280" s="11" t="inlineStr"/>
+      <c r="G280" s="10" t="n">
+        <v>460</v>
+      </c>
       <c r="H280" s="10" t="n">
         <v>437</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="10" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C281" s="10" t="inlineStr">
         <is>
           <t>Топор хоз 0,7кг фиберглас. обрезин ручка
 6110107 ПРОМИС</t>
         </is>
       </c>
       <c r="D281" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E281" s="11" t="inlineStr"/>
       <c r="F281" s="11" t="inlineStr"/>
-      <c r="G281" s="11" t="inlineStr"/>
+      <c r="G281" s="10" t="n">
+        <v>570</v>
+      </c>
       <c r="H281" s="10" t="n">
         <v>542</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="10" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="inlineStr">
         <is>
           <t>Инструмент ручной</t>
         </is>
       </c>
       <c r="C282" s="10" t="inlineStr">
         <is>
           <t>Болторез 36" 900мм углер сталь резин
 ручки 6835036 ПРОМИС</t>
         </is>
       </c>
       <c r="D282" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E282" s="11" t="inlineStr"/>
-      <c r="F282" s="10" t="n">
+      <c r="F282" s="11" t="inlineStr"/>
+      <c r="G282" s="10" t="n">
+        <v>1845</v>
+      </c>
+      <c r="H282" s="10" t="n">
         <v>1790</v>
       </c>
-      <c r="G282" s="11" t="inlineStr"/>
-      <c r="H282" s="11" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" s="10" t="n">
         <v>277</v>
       </c>
       <c r="B283" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C283" s="10" t="inlineStr">
         <is>
           <t>Лента клейкая 48ммх50м металлизированная</t>
         </is>
       </c>
       <c r="D283" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E283" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H283" s="11" t="inlineStr"/>
+      <c r="E283" s="11" t="inlineStr"/>
+      <c r="F283" s="11" t="inlineStr"/>
+      <c r="G283" s="10" t="n">
+        <v>270</v>
+      </c>
+      <c r="H283" s="10" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row r="284">
       <c r="A284" s="10" t="n">
         <v>278</v>
       </c>
       <c r="B284" s="10" t="inlineStr">
         <is>
           <t>Метизы</t>
         </is>
       </c>
       <c r="C284" s="10" t="inlineStr">
         <is>
           <t>Дюбель-гвоздь 6х40, полипропиленовый, ГРИБОК</t>
         </is>
       </c>
       <c r="D284" s="10" t="inlineStr">
         <is>
           <t>тыс.шт.</t>
         </is>
       </c>
       <c r="E284" s="10" t="n">
         <v>1430</v>
       </c>
       <c r="F284" s="10" t="n">
         <v>1250</v>
@@ -8547,78 +8727,80 @@
       <c r="G285" s="11" t="inlineStr"/>
       <c r="H285" s="11" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" s="10" t="n">
         <v>280</v>
       </c>
       <c r="B286" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C286" s="10" t="inlineStr">
         <is>
           <t>МИНИ Электроды МР-3 D3 Пензаэлектрод уп
 1 кг.</t>
         </is>
       </c>
       <c r="D286" s="10" t="inlineStr">
         <is>
           <t>кг</t>
         </is>
       </c>
       <c r="E286" s="11" t="inlineStr"/>
       <c r="F286" s="11" t="inlineStr"/>
-      <c r="G286" s="11" t="inlineStr"/>
+      <c r="G286" s="10" t="n">
+        <v>190</v>
+      </c>
       <c r="H286" s="10" t="n">
         <v>180</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="10" t="n">
         <v>281</v>
       </c>
       <c r="B287" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C287" s="10" t="inlineStr">
         <is>
           <t>Биты 50мм PH2 E6,3 1/4 легирован.
 сталь S2 Quadro Torsion 410250 набор
 10шт/кор (20/120)</t>
         </is>
       </c>
       <c r="D287" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E287" s="10" t="n">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F287" s="10" t="n">
         <v>45</v>
       </c>
       <c r="G287" s="11" t="inlineStr"/>
       <c r="H287" s="11" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" s="10" t="n">
         <v>282</v>
       </c>
       <c r="B288" s="10" t="inlineStr">
         <is>
           <t>Профили для гипсокартона</t>
         </is>
       </c>
       <c r="C288" s="10" t="inlineStr">
         <is>
           <t>Лента углоформирующая бумажная для швов 0,05х50
 м</t>
         </is>
       </c>
       <c r="D288" s="10" t="inlineStr">
         <is>
           <t>шт</t>
@@ -8632,54 +8814,54 @@
       </c>
       <c r="G288" s="11" t="inlineStr"/>
       <c r="H288" s="11" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" s="10" t="n">
         <v>283</v>
       </c>
       <c r="B289" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C289" s="10" t="inlineStr">
         <is>
           <t>Шнур (нить) разметочный на катушке 100
 м белый Промис</t>
         </is>
       </c>
       <c r="D289" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E289" s="10" t="n">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F289" s="10" t="n">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G289" s="11" t="inlineStr"/>
       <c r="H289" s="11" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" s="10" t="n">
         <v>284</v>
       </c>
       <c r="B290" s="10" t="inlineStr">
         <is>
           <t>Расходные материалы</t>
         </is>
       </c>
       <c r="C290" s="10" t="inlineStr">
         <is>
           <t>NICOBAND Самоклеящаяся герметизирующая лента, цвет темно-серый,
 длина 3 м., ширина 10 см</t>
         </is>
       </c>
       <c r="D290" s="10" t="inlineStr">
         <is>
           <t>шт.</t>
         </is>
       </c>
       <c r="E290" s="10" t="n">