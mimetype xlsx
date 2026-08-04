--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -849,78 +849,78 @@
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
         <v>2340</v>
       </c>
       <c r="G13" s="10" t="n">