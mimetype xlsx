--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -849,78 +849,78 @@
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="E11" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="E12" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr"/>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="10" t="n">
         <v>2340</v>
       </c>
       <c r="G13" s="10" t="n">
@@ -986,72 +986,80 @@
           <t>уп</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х100мм 2шт 1,44м2) 0,144м3</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
-      <c r="G17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>518</v>
+      </c>
+      <c r="G17" s="10" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х50мм 4шт 2,88м2) 0,144м3</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>461</v>
+      </c>
+      <c r="G18" s="10" t="n">
+        <v>461</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>