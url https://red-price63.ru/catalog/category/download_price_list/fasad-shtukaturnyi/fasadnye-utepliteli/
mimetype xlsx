--- v2 (2026-10-03)
+++ v3 (2026-10-03)
@@ -173,85 +173,85 @@
       </right>
       <top style="thin">
         <color rgb="00ffffff"/>
       </top>
       <bottom style="thin">
         <color rgb="00ffffff"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="00000000"/>
       </left>
       <right style="thin">
         <color rgb="00000000"/>
       </right>
       <top style="thin">
         <color rgb="00000000"/>
       </top>
       <bottom style="thin">
         <color rgb="00000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="0"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>