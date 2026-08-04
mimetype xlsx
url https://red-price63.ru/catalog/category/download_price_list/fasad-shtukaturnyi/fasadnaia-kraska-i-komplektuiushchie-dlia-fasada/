--- v0 (2026-06-11)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (11.06.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">