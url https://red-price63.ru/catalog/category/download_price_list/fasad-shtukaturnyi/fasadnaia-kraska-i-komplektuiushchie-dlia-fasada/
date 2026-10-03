--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -809,116 +809,124 @@
         <v>1177</v>
       </c>
       <c r="E8" s="10" t="n">
         <v>1158</v>
       </c>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "РЕЗЕРВ" ячейка 5х5 160гр/м.кв.,
 1x50м2 СИНЯЯ</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr"/>
       <c r="E9" s="11" t="inlineStr"/>
-      <c r="F9" s="11" t="inlineStr"/>
+      <c r="F9" s="10" t="n">
+        <v>1620</v>
+      </c>
       <c r="G9" s="10" t="n">
-        <v>2190</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "РЕЗЕРВ" ячейка 5х5 145гр/м.кв.,
 1x50м2 ЖЕЛТАЯ</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="F10" s="10" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G10" s="10" t="n">
+        <v>1180</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>АЛАБУГА Сетка фасадная ячейка 4х4 160гр/м.кв.,
 1x50м2</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
         <v>2550</v>
       </c>
       <c r="E11" s="10" t="n">
         <v>2480</v>
       </c>
       <c r="F11" s="11" t="inlineStr"/>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная щелочестойкая БЕНСТЕН 160 (1х50м2)</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>2990</v>
+      </c>
       <c r="G12" s="10" t="n">
         <v>2890</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Краска фасадная 15кг ВД-АК-1180 ВГТ (белоснежная)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D13" s="10" t="n">
         <v>2590</v>
       </c>
       <c r="E13" s="10" t="n">
         <v>2500</v>
       </c>
       <c r="F13" s="11" t="inlineStr"/>
@@ -958,199 +966,217 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная щелочестойкая ячейка 5х5 Fiberon</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
-      <c r="F16" s="11" t="inlineStr"/>
-      <c r="G16" s="11" t="inlineStr"/>
+      <c r="F16" s="10" t="n">
+        <v>626</v>
+      </c>
+      <c r="G16" s="10" t="n">
+        <v>597</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Сетка 1*50м фасадная ячейка 5,0*5,5мм 160
 гр/м2 усиленная PRO СИНЯЯ СДМ (1/4)
 П</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Сетка 1*50м фасадная ячейка 5,0*5,5мм 145
 гр/м2 усиленная PRO ЖЕЛТАЯ СДМ (1/4)
 П</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
-      <c r="F18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>1390</v>
+      </c>
       <c r="G18" s="10" t="n">
-        <v>2000</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>KREP-STEN Сетка фасадная ячейка 5х5 145гр/м.кв.,
 1x50м2 Белая</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>1600</v>
+      </c>
+      <c r="G19" s="10" t="n">
+        <v>1537</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>KREP-STEN Сетка фасадная ячейка 5х5 165
 р/м.кв., 1x50м2 Белая</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>1650</v>
+      </c>
+      <c r="G20" s="10" t="n">
+        <v>1593</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "WAND MASTER" желтая 145
 г/м2 (5х5) 20м х 100см</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
-      <c r="F21" s="11" t="inlineStr"/>
+      <c r="F21" s="10" t="n">
+        <v>687</v>
+      </c>
       <c r="G21" s="10" t="n">
-        <v>1226</v>
+        <v>660</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная стеклотканевая OXISS 5*5 160/1/50</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="E22" s="10" t="n">
         <v>2020</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная стеклотканевая OXISS 5*5 180/1/50</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>2890</v>
+      </c>
       <c r="G23" s="10" t="n">
         <v>2790</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Клей для облицовки фасадов камнем и
 керамогранитом Vetonit Ultra Fix (Ветонит ультра
 фикс), 25 кг</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr"/>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>