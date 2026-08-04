--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (24.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -942,83 +942,83 @@
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E14" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="F14" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
       <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E15" s="10" t="n">
-        <v>1340</v>
+        <v>1490</v>
       </c>
       <c r="F15" s="10" t="n">
-        <v>1310</v>
+        <v>1445</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>