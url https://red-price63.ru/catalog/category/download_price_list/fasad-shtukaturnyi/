--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -942,83 +942,83 @@
       <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E14" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="F14" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
       <c r="H14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
 (600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E15" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="F15" s="10" t="n">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="G15" s="11" t="inlineStr"/>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Утеплители Isover</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД 0,18м3 (600х1000х50мм
 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
@@ -1060,54 +1060,54 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Фасад weber</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Декоративная известково-цементная штукатурка "шуба" weber.min 2.0
 Z Вебер, 25кг</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="10" t="n">
-        <v>510</v>
+        <v>996</v>
       </c>
       <c r="H18" s="10" t="n">
-        <v>746</v>
+        <v>978</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Фасад weber</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Декоративная известково-цементная штукатурка "короед" weber.min 2.0
 R Вебер, 25кг</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="10" t="n">
         <v>758</v>
       </c>
@@ -1204,408 +1204,438 @@
       <c r="H22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ СТ 83 Клеевая смесь для
 крепления плит из пенополистирола Ceresit 25
 кг</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
-      <c r="G23" s="11" t="inlineStr"/>
+      <c r="G23" s="10" t="n">
+        <v>540</v>
+      </c>
       <c r="H23" s="10" t="n">
         <v>513</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ СТ 85 Штукатурно-клеевая смесь для
 крепления плит из пенополистирола Ceresit 25
 кг</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
-      <c r="G24" s="11" t="inlineStr"/>
+      <c r="G24" s="10" t="n">
+        <v>630</v>
+      </c>
       <c r="H24" s="10" t="n">
         <v>600</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 180 Клей для крепления
 минераловатных плит Ceresit 25 кг</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
-      <c r="G25" s="11" t="inlineStr"/>
+      <c r="G25" s="10" t="n">
+        <v>595</v>
+      </c>
       <c r="H25" s="10" t="n">
         <v>566</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ СТ 190 Штукатурно-клеевая смесь для
 системы теплоизоляции фасадов Ceresit 25 кг</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
-      <c r="G26" s="11" t="inlineStr"/>
+      <c r="G26" s="10" t="n">
+        <v>990</v>
+      </c>
       <c r="H26" s="10" t="n">
-        <v>656</v>
+        <v>945</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 35 Минеральная декоративная штукатурка
 «короед» Ceresit 2,5 мм 25 кг</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr"/>
       <c r="F27" s="11" t="inlineStr"/>
-      <c r="G27" s="11" t="inlineStr"/>
+      <c r="G27" s="10" t="n">
+        <v>745</v>
+      </c>
       <c r="H27" s="10" t="n">
         <v>708</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 137 Минеральная декоративная штукатурка
 «камешковая» 1,0 мм «под окраску» Ceresit
 25 кг</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
-      <c r="G28" s="11" t="inlineStr"/>
+      <c r="G28" s="10" t="n">
+        <v>1115</v>
+      </c>
       <c r="H28" s="10" t="n">
         <v>1060</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 137 Минеральная декоративная штукатурка
 «камешковая» 1,5 мм «под окраску» Ceresit
 25 кг</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="11" t="inlineStr"/>
-      <c r="G29" s="11" t="inlineStr"/>
+      <c r="G29" s="10" t="n">
+        <v>785</v>
+      </c>
       <c r="H29" s="10" t="n">
         <v>761</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 137 Минеральная декоративная штукатурка
 «камешковая» 2,5 мм «под окраску» Ceresit
 25 кг</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
-      <c r="G30" s="11" t="inlineStr"/>
+      <c r="G30" s="10" t="n">
+        <v>785</v>
+      </c>
       <c r="H30" s="10" t="n">
         <v>761</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 60 Акриловая декоративная штукатурка
 «камешковая» Ceresit 2,5 мм 25 кг</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
-      <c r="G31" s="11" t="inlineStr"/>
+      <c r="G31" s="10" t="n">
+        <v>1950</v>
+      </c>
       <c r="H31" s="10" t="n">
         <v>1853</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 64 Акриловая декоративная штукатурка
 «короед» Ceresit 2,0 мм 25 кг</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
-      <c r="G32" s="11" t="inlineStr"/>
+      <c r="G32" s="10" t="n">
+        <v>2160</v>
+      </c>
       <c r="H32" s="10" t="n">
         <v>2052</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 44 Акриловая краска для
 фасадов Ceresit 15 кг</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr"/>
       <c r="F33" s="11" t="inlineStr"/>
-      <c r="G33" s="11" t="inlineStr"/>
+      <c r="G33" s="10" t="n">
+        <v>3035</v>
+      </c>
       <c r="H33" s="10" t="n">
-        <v>5026</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Фасад ceresit</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>ЦЕРЕЗИТ CT 54 Силикатная краска для
 внутренних и наружных работ Ceresit 15
 кг</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="11" t="inlineStr"/>
-      <c r="G34" s="11" t="inlineStr"/>
+      <c r="G34" s="10" t="n">
+        <v>3460</v>
+      </c>
       <c r="H34" s="10" t="n">
         <v>3356</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "РЕЗЕРВ" ячейка 5х5 160гр/м.кв.,
 1x50м2 СИНЯЯ</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
-      <c r="G35" s="11" t="inlineStr"/>
+      <c r="G35" s="10" t="n">
+        <v>1620</v>
+      </c>
       <c r="H35" s="10" t="n">
-        <v>2190</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "РЕЗЕРВ" ячейка 5х5 145гр/м.кв.,
 1x50м2 ЖЕЛТАЯ</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="11" t="inlineStr"/>
-      <c r="G36" s="11" t="inlineStr"/>
-      <c r="H36" s="11" t="inlineStr"/>
+      <c r="G36" s="10" t="n">
+        <v>1250</v>
+      </c>
+      <c r="H36" s="10" t="n">
+        <v>1180</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>АЛАБУГА Сетка фасадная ячейка 4х4 160гр/м.кв.,
 1x50м2</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E37" s="10" t="n">
         <v>2550</v>
       </c>
       <c r="F37" s="10" t="n">
@@ -1613,51 +1643,53 @@
       </c>
       <c r="G37" s="11" t="inlineStr"/>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная щелочестойкая БЕНСТЕН 160 (1х50м2)</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
-      <c r="G38" s="11" t="inlineStr"/>
+      <c r="G38" s="10" t="n">
+        <v>2990</v>
+      </c>
       <c r="H38" s="10" t="n">
         <v>2890</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Утеплители Технониколь</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Технониколь ТехноФас Эффект 1200х600х50мм (0,216
 м3, 4,32м2)</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr"/>
@@ -1766,82 +1798,86 @@
       <c r="E43" s="11" t="inlineStr"/>
       <c r="F43" s="11" t="inlineStr"/>
       <c r="G43" s="11" t="inlineStr"/>
       <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Фасад weber</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>Штукатурно-клеевая смесь для пенополистирола и минваты
 weber.therm A100 Вебер, 25 кг</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E44" s="11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="G44" s="10" t="n">
+      <c r="E44" s="10" t="n">
         <v>629</v>
       </c>
-      <c r="H44" s="10" t="n">
+      <c r="F44" s="10" t="n">
         <v>617</v>
       </c>
+      <c r="G44" s="11" t="inlineStr"/>
+      <c r="H44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная щелочестойкая ячейка 5х5 Fiberon</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E45" s="11" t="inlineStr"/>
       <c r="F45" s="11" t="inlineStr"/>
-      <c r="G45" s="11" t="inlineStr"/>
-      <c r="H45" s="11" t="inlineStr"/>
+      <c r="G45" s="10" t="n">
+        <v>626</v>
+      </c>
+      <c r="H45" s="10" t="n">
+        <v>597</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Грунтовка акриловая</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Грунтовка БЫСТРОЙ БЕТОНКОНТАКТ 14 кг</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E46" s="10" t="n">
         <v>1190</v>
       </c>
       <c r="F46" s="10" t="n">
         <v>1150</v>
@@ -1876,180 +1912,200 @@
       <c r="H47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="10" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>Сетка 1*50м фасадная ячейка 5,0*5,5мм 145
 гр/м2 усиленная PRO ЖЕЛТАЯ СДМ (1/4)
 П</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="11" t="inlineStr"/>
-      <c r="G48" s="11" t="inlineStr"/>
+      <c r="G48" s="10" t="n">
+        <v>1390</v>
+      </c>
       <c r="H48" s="10" t="n">
-        <v>2000</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>KREP-STEN Сетка фасадная ячейка 5х5 145гр/м.кв.,
 1x50м2 Белая</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
-      <c r="G49" s="11" t="inlineStr"/>
-      <c r="H49" s="11" t="inlineStr"/>
+      <c r="G49" s="10" t="n">
+        <v>1600</v>
+      </c>
+      <c r="H49" s="10" t="n">
+        <v>1537</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>KREP-STEN Сетка фасадная ячейка 5х5 165
 р/м.кв., 1x50м2 Белая</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E50" s="11" t="inlineStr"/>
       <c r="F50" s="11" t="inlineStr"/>
-      <c r="G50" s="11" t="inlineStr"/>
-      <c r="H50" s="11" t="inlineStr"/>
+      <c r="G50" s="10" t="n">
+        <v>1650</v>
+      </c>
+      <c r="H50" s="10" t="n">
+        <v>1593</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х100мм 2шт 1,44м2) 0,144м3</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr"/>
       <c r="F51" s="11" t="inlineStr"/>
-      <c r="G51" s="11" t="inlineStr"/>
-      <c r="H51" s="11" t="inlineStr"/>
+      <c r="G51" s="10" t="n">
+        <v>518</v>
+      </c>
+      <c r="H51" s="10" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Утеплители Vatta Rus</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>Утеплитель (ВаттаРус) Плита VATTARus Монолит 95
 (1200х600х50мм 4шт 2,88м2) 0,144м3</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="11" t="inlineStr"/>
-      <c r="G52" s="11" t="inlineStr"/>
-      <c r="H52" s="11" t="inlineStr"/>
+      <c r="G52" s="10" t="n">
+        <v>461</v>
+      </c>
+      <c r="H52" s="10" t="n">
+        <v>461</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная "WAND MASTER" желтая 145
 г/м2 (5х5) 20м х 100см</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
-      <c r="G53" s="11" t="inlineStr"/>
+      <c r="G53" s="10" t="n">
+        <v>687</v>
+      </c>
       <c r="H53" s="10" t="n">
-        <v>1226</v>
+        <v>660</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная стеклотканевая OXISS 5*5 160/1/50</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E54" s="10" t="n">
         <v>2100</v>
       </c>
       <c r="F54" s="10" t="n">
@@ -2057,81 +2113,79 @@
       </c>
       <c r="G54" s="11" t="inlineStr"/>
       <c r="H54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Фасадная краска и комплектующие для фасада</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>Сетка фасадная стеклотканевая OXISS 5*5 180/1/50</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
-      <c r="G55" s="11" t="inlineStr"/>
+      <c r="G55" s="10" t="n">
+        <v>2890</v>
+      </c>
       <c r="H55" s="10" t="n">
         <v>2790</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Фасад weber</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Декоративная известково-цементная штукатурка "короед" weber.min 3.0
 R Вебер, 25кг</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E56" s="10" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="E56" s="11" t="inlineStr"/>
+      <c r="F56" s="11" t="inlineStr"/>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Штукатурка гипсовая, клей, цемент</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>Клей для облицовки фасадов камнем и
 керамогранитом Vetonit Ultra Fix (Ветонит ультра
 фикс), 25 кг</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E57" s="11" t="inlineStr"/>