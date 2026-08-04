--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (06.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,218 +760,218 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x6 мм</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>525</v>
+        <v>575</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) 2500x1250x 9 мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="10" t="n">
         <v>605</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х9
 мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
         <v>630</v>
       </c>
       <c r="E9" s="10" t="n">
-        <v>605</v>
+        <v>565</v>
       </c>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х12
 мм</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>812</v>
+        <v>695</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х15 мм</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D11" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="D11" s="11" t="inlineStr"/>
+      <c r="E11" s="11" t="inlineStr"/>
+      <c r="F11" s="10" t="n">
+        <v>1050</v>
+      </c>
+      <c r="G11" s="10" t="n">
+        <v>1045</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х15
 мм</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>1150</v>
+        <v>1050</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>1130</v>
+        <v>1045</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х18
 мм</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D13" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="D13" s="11" t="inlineStr"/>
+      <c r="E13" s="11" t="inlineStr"/>
+      <c r="F13" s="10" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G13" s="10" t="n">
+        <v>1240</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х22
 мм</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>1750</v>
+        <v>1600</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>1740</v>
+        <v>1590</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500x1250x25 мм</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
@@ -1006,58 +1006,58 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="10" t="n">
         <v>850</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x8мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D18" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G18" s="11" t="inlineStr"/>
+      <c r="D18" s="11" t="inlineStr"/>
+      <c r="E18" s="11" t="inlineStr"/>
+      <c r="F18" s="10" t="n">
+        <v>595</v>
+      </c>
+      <c r="G18" s="10" t="n">
+        <v>575</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х8 мм</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="11" t="inlineStr"/>
       <c r="G19" s="10" t="n">
         <v>580</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
@@ -1093,95 +1093,95 @@
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х9 мм</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D22" s="10" t="n">
         <v>630</v>
       </c>
       <c r="E22" s="10" t="n">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="F22" s="11" t="inlineStr"/>
       <c r="G22" s="11" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2600x1200x11 мм</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
       <c r="G23" s="10" t="n">
         <v>720</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х12 мм</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D24" s="10" t="n">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="E24" s="10" t="n">
-        <v>812</v>
+        <v>695</v>
       </c>
       <c r="F24" s="11" t="inlineStr"/>
       <c r="G24" s="11" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2440х1220х12
 мм</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
@@ -1233,58 +1233,58 @@
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х18 мм</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D29" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G29" s="11" t="inlineStr"/>
+      <c r="D29" s="11" t="inlineStr"/>
+      <c r="E29" s="11" t="inlineStr"/>
+      <c r="F29" s="10" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G29" s="10" t="n">
+        <v>1240</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х18 мм</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
@@ -1294,58 +1294,58 @@
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500x1250x22 мм</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D32" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G32" s="11" t="inlineStr"/>
+      <c r="D32" s="11" t="inlineStr"/>
+      <c r="E32" s="11" t="inlineStr"/>
+      <c r="F32" s="10" t="n">
+        <v>1600</v>
+      </c>
+      <c r="G32" s="10" t="n">
+        <v>1590</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>