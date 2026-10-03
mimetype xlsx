--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,218 +760,220 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x6 мм</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>575</v>
+        <v>625</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>499</v>
+        <v>623</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) 2500x1250x 9 мм</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D8" s="11" t="inlineStr"/>
-      <c r="E8" s="11" t="inlineStr"/>
+      <c r="D8" s="10" t="n">
+        <v>680</v>
+      </c>
+      <c r="E8" s="10" t="n">
+        <v>680</v>
+      </c>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х9
 мм</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>630</v>
+        <v>680</v>
       </c>
       <c r="E9" s="10" t="n">
-        <v>565</v>
+        <v>680</v>
       </c>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х12
 мм</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>825</v>
+        <v>955</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>695</v>
+        <v>950</v>
       </c>
       <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х15 мм</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D11" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D11" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="E11" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="F11" s="11" t="inlineStr"/>
+      <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х15
 мм</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>1050</v>
+        <v>1190</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>1045</v>
+        <v>1190</v>
       </c>
       <c r="F12" s="11" t="inlineStr"/>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х18
 мм</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D13" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="D13" s="10" t="n">
+        <v>1440</v>
+      </c>
+      <c r="E13" s="10" t="n">
+        <v>1430</v>
+      </c>
+      <c r="F13" s="11" t="inlineStr"/>
+      <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х22
 мм</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D14" s="10" t="n">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="E14" s="10" t="n">
-        <v>1590</v>
+        <v>1799</v>
       </c>
       <c r="F14" s="11" t="inlineStr"/>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500x1250x25 мм</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr"/>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
@@ -987,204 +989,214 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Ultralam 2500x1250x6 мм</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr"/>
       <c r="E17" s="11" t="inlineStr"/>
-      <c r="F17" s="11" t="inlineStr"/>
+      <c r="F17" s="10" t="n">
+        <v>625</v>
+      </c>
       <c r="G17" s="10" t="n">
-        <v>850</v>
+        <v>623</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x8мм</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="10" t="n">
-        <v>595</v>
+        <v>613</v>
       </c>
       <c r="G18" s="10" t="n">
-        <v>575</v>
+        <v>613</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х8 мм</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr"/>
       <c r="E19" s="11" t="inlineStr"/>
-      <c r="F19" s="11" t="inlineStr"/>
+      <c r="F19" s="10" t="n">
+        <v>730</v>
+      </c>
       <c r="G19" s="10" t="n">
-        <v>580</v>
+        <v>725</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2440х1220х9
 мм</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr"/>
       <c r="E20" s="11" t="inlineStr"/>
-      <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
+      <c r="F20" s="10" t="n">
+        <v>470</v>
+      </c>
+      <c r="G20" s="10" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х9 мм</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr"/>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
       <c r="G21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х9 мм</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D22" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G22" s="11" t="inlineStr"/>
+      <c r="D22" s="11" t="inlineStr"/>
+      <c r="E22" s="11" t="inlineStr"/>
+      <c r="F22" s="10" t="n">
+        <v>730</v>
+      </c>
+      <c r="G22" s="10" t="n">
+        <v>725</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2600x1200x11 мм</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr"/>
       <c r="E23" s="11" t="inlineStr"/>
-      <c r="F23" s="11" t="inlineStr"/>
+      <c r="F23" s="10" t="n">
+        <v>799</v>
+      </c>
       <c r="G23" s="10" t="n">
-        <v>720</v>
+        <v>799</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х12 мм</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D24" s="10" t="n">
-[...6 lines deleted...]
-      <c r="G24" s="11" t="inlineStr"/>
+      <c r="D24" s="11" t="inlineStr"/>
+      <c r="E24" s="11" t="inlineStr"/>
+      <c r="F24" s="10" t="n">
+        <v>955</v>
+      </c>
+      <c r="G24" s="10" t="n">
+        <v>950</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2440х1220х12
 мм</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr"/>
       <c r="E25" s="11" t="inlineStr"/>
       <c r="F25" s="11" t="inlineStr"/>
       <c r="G25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
@@ -1236,54 +1248,54 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х18 мм</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr"/>
       <c r="E29" s="11" t="inlineStr"/>
       <c r="F29" s="10" t="n">
-        <v>1250</v>
+        <v>1440</v>
       </c>
       <c r="G29" s="10" t="n">
-        <v>1240</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х18 мм</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr"/>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="11" t="inlineStr"/>
       <c r="G30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
@@ -1297,54 +1309,54 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr"/>
       <c r="E31" s="11" t="inlineStr"/>
       <c r="F31" s="11" t="inlineStr"/>
       <c r="G31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500x1250x22 мм</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr"/>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="10" t="n">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="G32" s="10" t="n">
-        <v>1590</v>
+        <v>1799</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 