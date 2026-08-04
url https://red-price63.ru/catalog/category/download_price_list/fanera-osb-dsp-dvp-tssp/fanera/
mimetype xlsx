--- v0 (2026-05-25)
+++ v1 (2026-08-04)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (25.05.2026)</t>
+          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,54 +760,54 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>370</v>
+        <v>349</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
@@ -963,54 +963,54 @@
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
@@ -1166,54 +1166,54 @@
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E27" s="10" t="n">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
@@ -1349,54 +1349,54 @@
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="E36" s="10" t="n">
-        <v>785</v>
+        <v>745</v>
       </c>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
@@ -1532,54 +1532,54 @@
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="10" t="n">
-        <v>1020</v>
+        <v>890</v>
       </c>
       <c r="E45" s="10" t="n">
-        <v>1013</v>
+        <v>847</v>
       </c>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
@@ -1715,54 +1715,54 @@
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="11" t="inlineStr"/>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="10" t="n">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="E54" s="10" t="n">
-        <v>1125</v>
+        <v>1110</v>
       </c>
       <c r="F54" s="11" t="inlineStr"/>
       <c r="G54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
       <c r="G55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
@@ -2081,54 +2081,54 @@
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="10" t="n">
-        <v>1490</v>
+        <v>1458</v>
       </c>
       <c r="E72" s="10" t="n">
-        <v>1485</v>
+        <v>1445</v>
       </c>
       <c r="F72" s="11" t="inlineStr"/>
       <c r="G72" s="11" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr"/>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
@@ -2404,58 +2404,58 @@
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr"/>
       <c r="E87" s="11" t="inlineStr"/>
       <c r="F87" s="11" t="inlineStr"/>
       <c r="G87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="D88" s="11" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="G88" s="10" t="n">
+      <c r="D88" s="10" t="n">
         <v>855</v>
       </c>
+      <c r="E88" s="10" t="n">
+        <v>853</v>
+      </c>
+      <c r="F88" s="11" t="inlineStr"/>
+      <c r="G88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr"/>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="11" t="inlineStr"/>
       <c r="G89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="10" t="n">
         <v>84</v>
       </c>
@@ -3221,54 +3221,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D127" s="11" t="inlineStr"/>
       <c r="E127" s="11" t="inlineStr"/>
       <c r="F127" s="11" t="inlineStr"/>
       <c r="G127" s="11" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" s="10" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D128" s="10" t="n">
-        <v>2100</v>
+        <v>2120</v>
       </c>
       <c r="E128" s="10" t="n">
-        <v>2090</v>
+        <v>2115</v>
       </c>
       <c r="F128" s="11" t="inlineStr"/>
       <c r="G128" s="11" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" s="10" t="n">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="C129" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D129" s="11" t="inlineStr"/>
       <c r="E129" s="11" t="inlineStr"/>
       <c r="F129" s="11" t="inlineStr"/>
       <c r="G129" s="11" t="inlineStr"/>
     </row>
     <row r="130">
@@ -3425,54 +3425,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D137" s="11" t="inlineStr"/>
       <c r="E137" s="11" t="inlineStr"/>
       <c r="F137" s="11" t="inlineStr"/>
       <c r="G137" s="11" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" s="10" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D138" s="10" t="n">
-        <v>2290</v>
+        <v>2240</v>
       </c>
       <c r="E138" s="10" t="n">
-        <v>2285</v>
+        <v>2235</v>
       </c>
       <c r="F138" s="11" t="inlineStr"/>
       <c r="G138" s="11" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D139" s="11" t="inlineStr"/>
       <c r="E139" s="11" t="inlineStr"/>
       <c r="F139" s="11" t="inlineStr"/>
       <c r="G139" s="11" t="inlineStr"/>
     </row>
     <row r="140">