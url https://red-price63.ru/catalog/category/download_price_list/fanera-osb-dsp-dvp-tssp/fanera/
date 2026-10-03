--- v1 (2026-08-04)
+++ v2 (2026-10-03)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -760,54 +760,54 @@
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="F7" s="11" t="inlineStr"/>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr"/>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
@@ -963,54 +963,54 @@
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr"/>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
       <c r="G16" s="11" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D17" s="10" t="n">
+        <v>504</v>
+      </c>
+      <c r="E17" s="10" t="n">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="F17" s="11" t="inlineStr"/>
       <c r="G17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="11" t="inlineStr"/>
     </row>
     <row r="19">
@@ -1166,54 +1166,54 @@
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr"/>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="11" t="inlineStr"/>
       <c r="G26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D27" s="10" t="n">
+        <v>660</v>
+      </c>
+      <c r="E27" s="10" t="n">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="F27" s="11" t="inlineStr"/>
       <c r="G27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr"/>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
@@ -1349,54 +1349,54 @@
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr"/>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D36" s="10" t="n">
+        <v>788</v>
+      </c>
+      <c r="E36" s="10" t="n">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="F36" s="11" t="inlineStr"/>
       <c r="G36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr"/>
       <c r="E37" s="11" t="inlineStr"/>
       <c r="F37" s="11" t="inlineStr"/>
       <c r="G37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
@@ -1532,54 +1532,54 @@
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr"/>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="11" t="inlineStr"/>
       <c r="G44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D45" s="10" t="n">
-        <v>890</v>
+        <v>945</v>
       </c>
       <c r="E45" s="10" t="n">
-        <v>847</v>
+        <v>940</v>
       </c>
       <c r="F45" s="11" t="inlineStr"/>
       <c r="G45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr"/>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="11" t="inlineStr"/>
       <c r="G46" s="11" t="inlineStr"/>
     </row>
     <row r="47">
@@ -1715,54 +1715,54 @@
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D53" s="11" t="inlineStr"/>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D54" s="10" t="n">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="E54" s="10" t="n">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="F54" s="11" t="inlineStr"/>
       <c r="G54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr"/>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
       <c r="G55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
@@ -1898,54 +1898,54 @@
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D62" s="11" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D63" s="10" t="n">
-        <v>1360</v>
+        <v>1380</v>
       </c>
       <c r="E63" s="10" t="n">
-        <v>1355</v>
+        <v>1368</v>
       </c>
       <c r="F63" s="11" t="inlineStr"/>
       <c r="G63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr"/>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="11" t="inlineStr"/>
       <c r="G64" s="11" t="inlineStr"/>
     </row>
     <row r="65">
@@ -2081,54 +2081,54 @@
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr"/>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
       <c r="G71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D72" s="10" t="n">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E72" s="10" t="n">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="F72" s="11" t="inlineStr"/>
       <c r="G72" s="11" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr"/>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
@@ -2405,54 +2405,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr"/>
       <c r="E87" s="11" t="inlineStr"/>
       <c r="F87" s="11" t="inlineStr"/>
       <c r="G87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="10" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D88" s="10" t="n">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="E88" s="10" t="n">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="F88" s="11" t="inlineStr"/>
       <c r="G88" s="11" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="10" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr"/>
       <c r="E89" s="11" t="inlineStr"/>
       <c r="F89" s="11" t="inlineStr"/>
       <c r="G89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
@@ -2609,54 +2609,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D97" s="11" t="inlineStr"/>
       <c r="E97" s="11" t="inlineStr"/>
       <c r="F97" s="11" t="inlineStr"/>
       <c r="G97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="10" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 9мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D98" s="10" t="n">
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="E98" s="10" t="n">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="F98" s="11" t="inlineStr"/>
       <c r="G98" s="11" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="10" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 9мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D99" s="11" t="inlineStr"/>
       <c r="E99" s="11" t="inlineStr"/>
       <c r="F99" s="11" t="inlineStr"/>
       <c r="G99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
@@ -2813,54 +2813,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D107" s="11" t="inlineStr"/>
       <c r="E107" s="11" t="inlineStr"/>
       <c r="F107" s="11" t="inlineStr"/>
       <c r="G107" s="11" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="10" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 12мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D108" s="10" t="n">
-        <v>1380</v>
+        <v>1435</v>
       </c>
       <c r="E108" s="10" t="n">
-        <v>1375</v>
+        <v>1430</v>
       </c>
       <c r="F108" s="11" t="inlineStr"/>
       <c r="G108" s="11" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="10" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 12мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D109" s="11" t="inlineStr"/>
       <c r="E109" s="11" t="inlineStr"/>
       <c r="F109" s="11" t="inlineStr"/>
       <c r="G109" s="11" t="inlineStr"/>
     </row>
     <row r="110">
@@ -3017,54 +3017,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D117" s="11" t="inlineStr"/>
       <c r="E117" s="11" t="inlineStr"/>
       <c r="F117" s="11" t="inlineStr"/>
       <c r="G117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="10" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 15мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D118" s="10" t="n">
-        <v>1650</v>
+        <v>1720</v>
       </c>
       <c r="E118" s="10" t="n">
-        <v>1640</v>
+        <v>1715</v>
       </c>
       <c r="F118" s="11" t="inlineStr"/>
       <c r="G118" s="11" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" s="10" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 15мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D119" s="11" t="inlineStr"/>
       <c r="E119" s="11" t="inlineStr"/>
       <c r="F119" s="11" t="inlineStr"/>
       <c r="G119" s="11" t="inlineStr"/>
     </row>
     <row r="120">
@@ -3221,54 +3221,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D127" s="11" t="inlineStr"/>
       <c r="E127" s="11" t="inlineStr"/>
       <c r="F127" s="11" t="inlineStr"/>
       <c r="G127" s="11" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" s="10" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D128" s="10" t="n">
-        <v>2120</v>
+        <v>2030</v>
       </c>
       <c r="E128" s="10" t="n">
-        <v>2115</v>
+        <v>2025</v>
       </c>
       <c r="F128" s="11" t="inlineStr"/>
       <c r="G128" s="11" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" s="10" t="n">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="C129" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D129" s="11" t="inlineStr"/>
       <c r="E129" s="11" t="inlineStr"/>
       <c r="F129" s="11" t="inlineStr"/>
       <c r="G129" s="11" t="inlineStr"/>
     </row>
     <row r="130">
@@ -3425,54 +3425,54 @@
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D137" s="11" t="inlineStr"/>
       <c r="E137" s="11" t="inlineStr"/>
       <c r="F137" s="11" t="inlineStr"/>
       <c r="G137" s="11" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" s="10" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D138" s="10" t="n">
-        <v>2240</v>
+        <v>2390</v>
       </c>
       <c r="E138" s="10" t="n">
-        <v>2235</v>
+        <v>2385</v>
       </c>
       <c r="F138" s="11" t="inlineStr"/>
       <c r="G138" s="11" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" s="10" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D139" s="11" t="inlineStr"/>
       <c r="E139" s="11" t="inlineStr"/>
       <c r="F139" s="11" t="inlineStr"/>
       <c r="G139" s="11" t="inlineStr"/>
     </row>
     <row r="140">
@@ -3490,180 +3490,196 @@
           <t>шт</t>
         </is>
       </c>
       <c r="D140" s="11" t="inlineStr"/>
       <c r="E140" s="11" t="inlineStr"/>
       <c r="F140" s="11" t="inlineStr"/>
       <c r="G140" s="11" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" s="10" t="n">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C141" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D141" s="11" t="inlineStr"/>
       <c r="E141" s="11" t="inlineStr"/>
-      <c r="F141" s="11" t="inlineStr"/>
+      <c r="F141" s="10" t="n">
+        <v>925</v>
+      </c>
       <c r="G141" s="10" t="n">
-        <v>747</v>
+        <v>920</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="10" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 9 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D142" s="11" t="inlineStr"/>
       <c r="E142" s="11" t="inlineStr"/>
-      <c r="F142" s="11" t="inlineStr"/>
-      <c r="G142" s="11" t="inlineStr"/>
+      <c r="F142" s="10" t="n">
+        <v>577</v>
+      </c>
+      <c r="G142" s="10" t="n">
+        <v>565</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D143" s="11" t="inlineStr"/>
       <c r="E143" s="11" t="inlineStr"/>
-      <c r="F143" s="11" t="inlineStr"/>
+      <c r="F143" s="10" t="n">
+        <v>1090</v>
+      </c>
       <c r="G143" s="10" t="n">
-        <v>883</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D144" s="11" t="inlineStr"/>
       <c r="E144" s="11" t="inlineStr"/>
-      <c r="F144" s="11" t="inlineStr"/>
+      <c r="F144" s="10" t="n">
+        <v>1050</v>
+      </c>
       <c r="G144" s="10" t="n">
         <v>1019</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D145" s="11" t="inlineStr"/>
       <c r="E145" s="11" t="inlineStr"/>
-      <c r="F145" s="11" t="inlineStr"/>
+      <c r="F145" s="10" t="n">
+        <v>1230</v>
+      </c>
       <c r="G145" s="10" t="n">
         <v>1194</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="10" t="n">
         <v>140</v>
       </c>
       <c r="B146" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C146" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D146" s="11" t="inlineStr"/>
       <c r="E146" s="11" t="inlineStr"/>
-      <c r="F146" s="11" t="inlineStr"/>
+      <c r="F146" s="10" t="n">
+        <v>1716</v>
+      </c>
       <c r="G146" s="10" t="n">
-        <v>1475</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="10" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D147" s="11" t="inlineStr"/>
       <c r="E147" s="11" t="inlineStr"/>
-      <c r="F147" s="11" t="inlineStr"/>
+      <c r="F147" s="10" t="n">
+        <v>1700</v>
+      </c>
       <c r="G147" s="10" t="n">
         <v>1649</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>