--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -658,51 +658,51 @@
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="6" t="n"/>
       <c r="E3" s="6" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>8 846 211-11-36</t>
         </is>
       </c>
       <c r="H3" s="8" t="n"/>
     </row>
     <row r="4" ht="15" customHeight="1" s="4">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="6" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (04.08.2026)</t>
+          <t>Цены актуальны на момент скачивания: (03.10.2026)</t>
         </is>
       </c>
       <c r="D4" s="6" t="n"/>
       <c r="E4" s="6" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>snab@red-price63.ru</t>
         </is>
       </c>
       <c r="H4" s="8" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n"/>
@@ -733,986 +733,1038 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Фанера</t>
+          <t>Грунт и краска для ОСБ-плит и
+фанеры</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
-          <t>Фанера ФК 4 мм 1525х1525 мм</t>
+          <t>Краска интерьерная огнебиозащитная для плит OSB
+"SOPPKA OSB Interior Finish Décor" 5кг</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E7" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H7" s="11" t="inlineStr"/>
+      <c r="E7" s="11" t="inlineStr"/>
+      <c r="F7" s="11" t="inlineStr"/>
+      <c r="G7" s="10" t="n">
+        <v>1510</v>
+      </c>
+      <c r="H7" s="10" t="n">
+        <v>1510</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
-          <t>Краска интерьерная огнебиозащитная для плит OSB
-"SOPPKA OSB Interior Finish Décor" 5кг</t>
+          <t>Краска фасадная огнебиозащитная для плит OSB
+"SOPPKA OSB Facade Finish Décor" 5кг</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
-      <c r="G8" s="11" t="inlineStr"/>
+      <c r="G8" s="10" t="n">
+        <v>1650</v>
+      </c>
       <c r="H8" s="10" t="n">
-        <v>1510</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
-          <t>Краска фасадная огнебиозащитная для плит OSB
-"SOPPKA OSB Facade Finish Décor" 5кг</t>
+          <t>Грунт «Soppka OSB PRIMER» 2,5кг</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
-      <c r="G9" s="11" t="inlineStr"/>
+      <c r="G9" s="10" t="n">
+        <v>1140</v>
+      </c>
       <c r="H9" s="10" t="n">
-        <v>1650</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
-          <t>Грунт «Soppka OSB PRIMER» 2,5кг</t>
+          <t>Грунт «Soppka OSB PRIMER» 5кг</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="11" t="inlineStr"/>
-      <c r="G10" s="11" t="inlineStr"/>
+      <c r="G10" s="10" t="n">
+        <v>2080</v>
+      </c>
       <c r="H10" s="10" t="n">
-        <v>1140</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
-          <t>Грунт «Soppka OSB PRIMER» 5кг</t>
+          <t>Краска интерьерная огнебиозащитная для плит OSB
+"SOPPKA OSB Interior Finish Décor" 10кг</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="11" t="inlineStr"/>
-      <c r="G11" s="11" t="inlineStr"/>
+      <c r="G11" s="10" t="n">
+        <v>2790</v>
+      </c>
       <c r="H11" s="10" t="n">
-        <v>2080</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
-          <t>Краска интерьерная огнебиозащитная для плит OSB
-"SOPPKA OSB Interior Finish Décor" 10кг</t>
+          <t>Краска фасадная огнебиозащитная для плит OSB
+"SOPPKA OSB Facade Finish Décor" 10кг</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="11" t="inlineStr"/>
-      <c r="G12" s="11" t="inlineStr"/>
+      <c r="G12" s="10" t="n">
+        <v>2990</v>
+      </c>
       <c r="H12" s="10" t="n">
-        <v>2790</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
-          <t>Краска фасадная огнебиозащитная для плит OSB
-"SOPPKA OSB Facade Finish Décor" 10кг</t>
+          <t>Состав интерьерный огнебиозащитный для плит OSB
+"SOPPKA OSB Protektor Interior" 5кг</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr"/>
       <c r="F13" s="11" t="inlineStr"/>
-      <c r="G13" s="11" t="inlineStr"/>
+      <c r="G13" s="10" t="n">
+        <v>950</v>
+      </c>
       <c r="H13" s="10" t="n">
-        <v>2990</v>
+        <v>950</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Состав интерьерный огнебиозащитный для плит OSB
-"SOPPKA OSB Protektor Interior" 5кг</t>
+"SOPPKA OSB Protektor Interior" 10кг</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="11" t="inlineStr"/>
-      <c r="G14" s="11" t="inlineStr"/>
+      <c r="G14" s="10" t="n">
+        <v>1600</v>
+      </c>
       <c r="H14" s="10" t="n">
-        <v>950</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
-          <t>Состав интерьерный огнебиозащитный для плит OSB
-"SOPPKA OSB Protektor Interior" 10кг</t>
+          <t>Состав фасадный огнебиозащитный для плит OSB
+"SOPPKA OSB Protektor Exterior" 5кг</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
-      <c r="G15" s="11" t="inlineStr"/>
+      <c r="G15" s="10" t="n">
+        <v>1100</v>
+      </c>
       <c r="H15" s="10" t="n">
-        <v>1600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Грунт и краска для ОСБ-плит и
 фанеры</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Состав фасадный огнебиозащитный для плит OSB
-"SOPPKA OSB Protektor Exterior" 5кг</t>
+"SOPPKA OSB Protektor Exterior" 10кг</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr"/>
       <c r="F16" s="11" t="inlineStr"/>
-      <c r="G16" s="11" t="inlineStr"/>
+      <c r="G16" s="10" t="n">
+        <v>1860</v>
+      </c>
       <c r="H16" s="10" t="n">
-        <v>1100</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
-          <t>Грунт и краска для ОСБ-плит и
-фанеры</t>
+          <t>ЛДСП</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
-          <t>Состав фасадный огнебиозащитный для плит OSB
-"SOPPKA OSB Protektor Exterior" 10кг</t>
+          <t>ЛДСП 1 сорт, Белый шагрень, 110/110,
+PE/PE, 2500*1830*16 (38 шт)</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr"/>
       <c r="F17" s="11" t="inlineStr"/>
-      <c r="G17" s="11" t="inlineStr"/>
+      <c r="G17" s="10" t="n">
+        <v>2690</v>
+      </c>
       <c r="H17" s="10" t="n">
-        <v>1860</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Белый шагрень, 110/110,
-PE/PE, 2500*1830*16 (38 шт)</t>
+          <t>ЛДСП 1 сорт, Бук Бавария, 0381/0381,
+PR/PR, 2500*1830*16 (38шт)</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
-      <c r="G18" s="11" t="inlineStr"/>
-      <c r="H18" s="11" t="inlineStr"/>
+      <c r="G18" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H18" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Бук Бавария, 0381/0381,
-PR/PR, 2500*1830*16 (38шт)</t>
+          <t>ЛДСП 1 сорт, Венге Цаво, 3354/3354,
+PR/PR, 2500*1830*16(38шт)</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E19" s="11" t="inlineStr"/>
       <c r="F19" s="11" t="inlineStr"/>
-      <c r="G19" s="11" t="inlineStr"/>
-      <c r="H19" s="11" t="inlineStr"/>
+      <c r="G19" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H19" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Венге Цаво, 3354/3354,
-PR/PR, 2500*1830*16(38шт)</t>
+          <t>ЛДСП 1 сорт, Дуб Молочный, 8622/8622,
+PR/PR, 2500*1830*16 (38шт)</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="11" t="inlineStr"/>
-      <c r="G20" s="11" t="inlineStr"/>
-      <c r="H20" s="11" t="inlineStr"/>
+      <c r="G20" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H20" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Дуб Молочный, 8622/8622,
+          <t>ЛДСП 1 сорт, Дуб Сонома, 3025/3025,
 PR/PR, 2500*1830*16 (38шт)</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr"/>
       <c r="F21" s="11" t="inlineStr"/>
-      <c r="G21" s="11" t="inlineStr"/>
-      <c r="H21" s="11" t="inlineStr"/>
+      <c r="G21" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H21" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Дуб Сонома, 3025/3025,
-PR/PR, 2500*1830*16 (38шт)</t>
+          <t>ЛДСП 1 сорт, Ясень Шимо Светлый,
+3356/3356, PR/PR, 2500*1830*16 (38шт)</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="11" t="inlineStr"/>
-      <c r="G22" s="11" t="inlineStr"/>
-      <c r="H22" s="11" t="inlineStr"/>
+      <c r="G22" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H22" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Ясень Шимо Светлый,
-3356/3356, PR/PR, 2500*1830*16 (38шт)</t>
+          <t>ЛДСП 1 сорт, Ясень Шимо Темный,
+3357/3357, PR/PR, 2500*1830*16(38)</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr"/>
       <c r="F23" s="11" t="inlineStr"/>
-      <c r="G23" s="11" t="inlineStr"/>
-      <c r="H23" s="11" t="inlineStr"/>
+      <c r="G23" s="10" t="n">
+        <v>2690</v>
+      </c>
+      <c r="H23" s="10" t="n">
+        <v>2670</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>ЛДСП</t>
         </is>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП 1 сорт, Ясень Шимо Темный,
-3357/3357, PR/PR, 2500*1830*16(38)</t>
+          <t>ВЛДСП 22х2440х1220 (МЗ) 1/1*50</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>лист</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="11" t="inlineStr"/>
-      <c r="G24" s="11" t="inlineStr"/>
-      <c r="H24" s="11" t="inlineStr"/>
+      <c r="G24" s="10" t="n">
+        <v>1795</v>
+      </c>
+      <c r="H24" s="10" t="n">
+        <v>1760</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
-          <t>ЛДСП</t>
+          <t>Фанера</t>
         </is>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
-          <t>ВЛДСП 22х2440х1220 (МЗ) 1/1*50</t>
+          <t>Фанера ФК 4 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
-          <t>лист</t>
-[...3 lines deleted...]
-      <c r="F25" s="11" t="inlineStr"/>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E25" s="10" t="n">
+        <v>345</v>
+      </c>
+      <c r="F25" s="10" t="n">
+        <v>340</v>
+      </c>
       <c r="G25" s="11" t="inlineStr"/>
-      <c r="H25" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="10" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x6 мм</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E26" s="10" t="n">
-        <v>575</v>
+        <v>625</v>
       </c>
       <c r="F26" s="10" t="n">
-        <v>499</v>
+        <v>623</v>
       </c>
       <c r="G26" s="11" t="inlineStr"/>
       <c r="H26" s="11" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="10" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>ДВП плита ТСН-20 3,2х2440х1220мм</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E27" s="10" t="n">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="F27" s="10" t="n">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="G27" s="11" t="inlineStr"/>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="10" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="11" t="inlineStr"/>
       <c r="G28" s="11" t="inlineStr"/>
       <c r="H28" s="11" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="10" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) 2500x1250x 9 мм</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E29" s="11" t="inlineStr"/>
-      <c r="F29" s="11" t="inlineStr"/>
+      <c r="E29" s="10" t="n">
+        <v>680</v>
+      </c>
+      <c r="F29" s="10" t="n">
+        <v>680</v>
+      </c>
       <c r="G29" s="11" t="inlineStr"/>
-      <c r="H29" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="10" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х9
 мм</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E30" s="10" t="n">
-        <v>630</v>
+        <v>680</v>
       </c>
       <c r="F30" s="10" t="n">
-        <v>565</v>
+        <v>680</v>
       </c>
       <c r="G30" s="11" t="inlineStr"/>
       <c r="H30" s="11" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="10" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>ДВП плита 2745х1220х3,2 мм</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E31" s="10" t="n">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="F31" s="10" t="n">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="G31" s="11" t="inlineStr"/>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/2</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="11" t="inlineStr"/>
       <c r="G32" s="11" t="inlineStr"/>
       <c r="H32" s="11" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="10" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х12
 мм</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E33" s="10" t="n">
-        <v>825</v>
+        <v>955</v>
       </c>
       <c r="F33" s="10" t="n">
-        <v>695</v>
+        <v>950</v>
       </c>
       <c r="G33" s="11" t="inlineStr"/>
       <c r="H33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="10" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>ДВП плита 2745х1700х3,2 мм</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E34" s="10" t="n">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="F34" s="10" t="n">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="G34" s="11" t="inlineStr"/>
       <c r="H34" s="11" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="10" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/3</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr"/>
       <c r="F35" s="11" t="inlineStr"/>
       <c r="G35" s="11" t="inlineStr"/>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="10" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>ДСП плита 16мм 2500х1830 мебельная 1
 сорт</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E36" s="10" t="n">
-        <v>1350</v>
+        <v>1180</v>
       </c>
       <c r="F36" s="10" t="n">
-        <v>1340</v>
+        <v>1170</v>
       </c>
       <c r="G36" s="11" t="inlineStr"/>
       <c r="H36" s="11" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="10" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х15 мм</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E37" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E37" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="F37" s="10" t="n">
+        <v>1190</v>
+      </c>
+      <c r="G37" s="11" t="inlineStr"/>
+      <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="10" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 1/4</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="11" t="inlineStr"/>
       <c r="G38" s="11" t="inlineStr"/>
       <c r="H38" s="11" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="10" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х15
 мм</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E39" s="10" t="n">
-        <v>1050</v>
+        <v>1190</v>
       </c>
       <c r="F39" s="10" t="n">
-        <v>1045</v>
+        <v>1190</v>
       </c>
       <c r="G39" s="11" t="inlineStr"/>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="10" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 2/2</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="11" t="inlineStr"/>
       <c r="G40" s="11" t="inlineStr"/>
       <c r="H40" s="11" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="10" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х18
 мм</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E41" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E41" s="10" t="n">
+        <v>1440</v>
+      </c>
+      <c r="F41" s="10" t="n">
+        <v>1430</v>
+      </c>
+      <c r="G41" s="11" t="inlineStr"/>
+      <c r="H41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="10" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 2/3</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="11" t="inlineStr"/>
       <c r="G42" s="11" t="inlineStr"/>
       <c r="H42" s="11" t="inlineStr"/>
@@ -1741,82 +1793,82 @@
       <c r="F43" s="11" t="inlineStr"/>
       <c r="G43" s="11" t="inlineStr"/>
       <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="10" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2500х1250х22
 мм</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E44" s="10" t="n">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="F44" s="10" t="n">
-        <v>1590</v>
+        <v>1799</v>
       </c>
       <c r="G44" s="11" t="inlineStr"/>
       <c r="H44" s="11" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="10" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 10 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E45" s="10" t="n">
-        <v>2090</v>
+        <v>2130</v>
       </c>
       <c r="F45" s="10" t="n">
-        <v>2015</v>
+        <v>2130</v>
       </c>
       <c r="G45" s="11" t="inlineStr"/>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="10" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 4 мм 1525х1525 мм
 сорт 3/3</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr"/>
@@ -1896,318 +1948,326 @@
       <c r="E49" s="11" t="inlineStr"/>
       <c r="F49" s="11" t="inlineStr"/>
       <c r="G49" s="11" t="inlineStr"/>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="10" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E50" s="10" t="n">
+        <v>504</v>
+      </c>
+      <c r="F50" s="10" t="n">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G50" s="11" t="inlineStr"/>
       <c r="H50" s="11" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="10" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Ultralam 2500x1250x6 мм</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr"/>
       <c r="F51" s="11" t="inlineStr"/>
-      <c r="G51" s="11" t="inlineStr"/>
+      <c r="G51" s="10" t="n">
+        <v>625</v>
+      </c>
       <c r="H51" s="10" t="n">
-        <v>850</v>
+        <v>623</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 12 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E52" s="10" t="n">
-        <v>2370</v>
+        <v>2340</v>
       </c>
       <c r="F52" s="10" t="n">
-        <v>2230</v>
+        <v>2335</v>
       </c>
       <c r="G52" s="11" t="inlineStr"/>
       <c r="H52" s="11" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="10" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита 2500x1250x8мм</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr"/>
       <c r="F53" s="11" t="inlineStr"/>
       <c r="G53" s="10" t="n">
-        <v>595</v>
+        <v>613</v>
       </c>
       <c r="H53" s="10" t="n">
-        <v>575</v>
+        <v>613</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="11" t="inlineStr"/>
       <c r="G54" s="11" t="inlineStr"/>
       <c r="H54" s="11" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="10" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х8 мм</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E55" s="11" t="inlineStr"/>
       <c r="F55" s="11" t="inlineStr"/>
-      <c r="G55" s="11" t="inlineStr"/>
+      <c r="G55" s="10" t="n">
+        <v>730</v>
+      </c>
       <c r="H55" s="10" t="n">
-        <v>580</v>
+        <v>725</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/2</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="11" t="inlineStr"/>
       <c r="G56" s="11" t="inlineStr"/>
       <c r="H56" s="11" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="10" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 16 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E57" s="11" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E57" s="10" t="n">
+        <v>2830</v>
+      </c>
+      <c r="F57" s="10" t="n">
+        <v>2810</v>
+      </c>
+      <c r="G57" s="11" t="inlineStr"/>
+      <c r="H57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="10" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Кроношпан Kronospan 2440х1220х9
 мм</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="11" t="inlineStr"/>
-      <c r="G58" s="11" t="inlineStr"/>
-      <c r="H58" s="11" t="inlineStr"/>
+      <c r="G58" s="10" t="n">
+        <v>470</v>
+      </c>
+      <c r="H58" s="10" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/3</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E59" s="11" t="inlineStr"/>
       <c r="F59" s="11" t="inlineStr"/>
       <c r="G59" s="11" t="inlineStr"/>
       <c r="H59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="10" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 20 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E60" s="10" t="n">
-        <v>3655</v>
+        <v>3440</v>
       </c>
       <c r="F60" s="10" t="n">
-        <v>3550</v>
+        <v>3420</v>
       </c>
       <c r="G60" s="11" t="inlineStr"/>
       <c r="H60" s="11" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="10" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 1/4</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E61" s="11" t="inlineStr"/>
@@ -2238,287 +2298,299 @@
       <c r="F62" s="11" t="inlineStr"/>
       <c r="G62" s="11" t="inlineStr"/>
       <c r="H62" s="11" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="10" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 24 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E63" s="11" t="inlineStr"/>
       <c r="F63" s="11" t="inlineStr"/>
-      <c r="G63" s="11" t="inlineStr"/>
+      <c r="G63" s="10" t="n">
+        <v>3400</v>
+      </c>
       <c r="H63" s="10" t="n">
-        <v>4000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х9 мм</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E64" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H64" s="11" t="inlineStr"/>
+      <c r="E64" s="11" t="inlineStr"/>
+      <c r="F64" s="11" t="inlineStr"/>
+      <c r="G64" s="10" t="n">
+        <v>730</v>
+      </c>
+      <c r="H64" s="10" t="n">
+        <v>725</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 2/2</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr"/>
       <c r="F65" s="11" t="inlineStr"/>
       <c r="G65" s="11" t="inlineStr"/>
       <c r="H65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="10" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2600x1200x11 мм</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="11" t="inlineStr"/>
-      <c r="G66" s="11" t="inlineStr"/>
+      <c r="G66" s="10" t="n">
+        <v>799</v>
+      </c>
       <c r="H66" s="10" t="n">
-        <v>720</v>
+        <v>799</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>ДВП плита ТСН-20 3,2х2140х1220 (КЧ)*150 МИНИ</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr"/>
       <c r="F67" s="11" t="inlineStr"/>
-      <c r="G67" s="11" t="inlineStr"/>
+      <c r="G67" s="10" t="n">
+        <v>140</v>
+      </c>
       <c r="H67" s="10" t="n">
         <v>135</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 2/3</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="11" t="inlineStr"/>
       <c r="G68" s="11" t="inlineStr"/>
       <c r="H68" s="11" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="10" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х12 мм</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
-      <c r="E69" s="10" t="n">
-[...6 lines deleted...]
-      <c r="H69" s="11" t="inlineStr"/>
+      <c r="E69" s="11" t="inlineStr"/>
+      <c r="F69" s="11" t="inlineStr"/>
+      <c r="G69" s="10" t="n">
+        <v>955</v>
+      </c>
+      <c r="H69" s="10" t="n">
+        <v>950</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 2/4</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="11" t="inlineStr"/>
       <c r="G70" s="11" t="inlineStr"/>
       <c r="H70" s="11" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="10" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>ВДСП 22х2440х1220 (МЗ)*50</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>лист</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr"/>
       <c r="F71" s="11" t="inlineStr"/>
-      <c r="G71" s="11" t="inlineStr"/>
+      <c r="G71" s="10" t="n">
+        <v>1545</v>
+      </c>
       <c r="H71" s="10" t="n">
         <v>1500</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 8 мм (3,2х1,25) УЦЕНКА</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="11" t="inlineStr"/>
-      <c r="G72" s="11" t="inlineStr"/>
-      <c r="H72" s="11" t="inlineStr"/>
+      <c r="G72" s="10" t="n">
+        <v>1769</v>
+      </c>
+      <c r="H72" s="10" t="n">
+        <v>1765</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 3/3</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr"/>
       <c r="F73" s="11" t="inlineStr"/>
       <c r="G73" s="11" t="inlineStr"/>
       <c r="H73" s="11" t="inlineStr"/>
@@ -2547,53 +2619,55 @@
       <c r="F74" s="11" t="inlineStr"/>
       <c r="G74" s="11" t="inlineStr"/>
       <c r="H74" s="11" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="10" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 8 мм (3,2х1,25)</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr"/>
       <c r="F75" s="11" t="inlineStr"/>
-      <c r="G75" s="11" t="inlineStr"/>
+      <c r="G75" s="10" t="n">
+        <v>2030</v>
+      </c>
       <c r="H75" s="10" t="n">
-        <v>1750</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 6 мм 1525х1525 мм
 сорт 3/4</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="11" t="inlineStr"/>
       <c r="G76" s="11" t="inlineStr"/>
@@ -2622,151 +2696,159 @@
       <c r="F77" s="11" t="inlineStr"/>
       <c r="G77" s="11" t="inlineStr"/>
       <c r="H77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="10" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита 10 мм (3,2х1,25) УЦЕНКА</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="11" t="inlineStr"/>
-      <c r="G78" s="11" t="inlineStr"/>
-      <c r="H78" s="11" t="inlineStr"/>
+      <c r="G78" s="10" t="n">
+        <v>776</v>
+      </c>
+      <c r="H78" s="10" t="n">
+        <v>776</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х12 мм</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr"/>
       <c r="F79" s="11" t="inlineStr"/>
       <c r="G79" s="11" t="inlineStr"/>
       <c r="H79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="10" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Двп, дсп, цсп</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>ЦСП плита STROPAN 10мм (1,8х1,2)</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="11" t="inlineStr"/>
-      <c r="G80" s="11" t="inlineStr"/>
-      <c r="H80" s="11" t="inlineStr"/>
+      <c r="G80" s="10" t="n">
+        <v>555</v>
+      </c>
+      <c r="H80" s="10" t="n">
+        <v>531</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х15 мм</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E81" s="11" t="inlineStr"/>
       <c r="F81" s="11" t="inlineStr"/>
       <c r="G81" s="11" t="inlineStr"/>
       <c r="H81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="10" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500х1250х18 мм</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="11" t="inlineStr"/>
       <c r="G82" s="10" t="n">
-        <v>1250</v>
+        <v>1440</v>
       </c>
       <c r="H82" s="10" t="n">
-        <v>1240</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2440х1220х18 мм</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr"/>
       <c r="F83" s="11" t="inlineStr"/>
       <c r="G83" s="11" t="inlineStr"/>
       <c r="H83" s="11" t="inlineStr"/>
@@ -2795,80 +2877,80 @@
       <c r="G84" s="11" t="inlineStr"/>
       <c r="H84" s="11" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="10" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Плиты oсб-осп</t>
         </is>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>ОСБ-ОСП (OSB-3) плита Калевала 2500x1250x22 мм</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr"/>
       <c r="F85" s="11" t="inlineStr"/>
       <c r="G85" s="10" t="n">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="H85" s="10" t="n">
-        <v>1590</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E86" s="10" t="n">
+        <v>660</v>
+      </c>
+      <c r="F86" s="10" t="n">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="G86" s="11" t="inlineStr"/>
       <c r="H86" s="11" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="10" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E87" s="11" t="inlineStr"/>
@@ -3049,54 +3131,54 @@
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="11" t="inlineStr"/>
       <c r="G94" s="11" t="inlineStr"/>
       <c r="H94" s="11" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="10" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E95" s="10" t="n">
+        <v>788</v>
+      </c>
+      <c r="F95" s="10" t="n">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="G95" s="11" t="inlineStr"/>
       <c r="H95" s="11" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="10" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
@@ -3277,54 +3359,54 @@
       <c r="E103" s="11" t="inlineStr"/>
       <c r="F103" s="11" t="inlineStr"/>
       <c r="G103" s="11" t="inlineStr"/>
       <c r="H103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="10" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E104" s="10" t="n">
-        <v>890</v>
+        <v>945</v>
       </c>
       <c r="F104" s="10" t="n">
-        <v>847</v>
+        <v>940</v>
       </c>
       <c r="G104" s="11" t="inlineStr"/>
       <c r="H104" s="11" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="10" t="n">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr"/>
@@ -3505,54 +3587,54 @@
       <c r="E112" s="11" t="inlineStr"/>
       <c r="F112" s="11" t="inlineStr"/>
       <c r="G112" s="11" t="inlineStr"/>
       <c r="H112" s="11" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" s="10" t="n">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C113" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D113" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E113" s="10" t="n">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="F113" s="10" t="n">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="G113" s="11" t="inlineStr"/>
       <c r="H113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="10" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E114" s="11" t="inlineStr"/>
@@ -3735,106 +3817,110 @@
       <c r="G121" s="11" t="inlineStr"/>
       <c r="H121" s="11" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="10" t="n">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="inlineStr">
         <is>
           <t>Ламинированная фанера</t>
         </is>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>Фанера ламинированная 18 мм, 2440х1220 мм,
 сорт 1/1 Китай</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E122" s="11" t="inlineStr"/>
       <c r="F122" s="11" t="inlineStr"/>
-      <c r="G122" s="11" t="inlineStr"/>
+      <c r="G122" s="10" t="n">
+        <v>2035</v>
+      </c>
       <c r="H122" s="10" t="n">
         <v>1974</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="10" t="n">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="inlineStr">
         <is>
           <t>Ламинированная фанера</t>
         </is>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>Фанера ламинированная 18 мм, 2440х1220 мм,
 сорт 1/1 Россия</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E123" s="11" t="inlineStr"/>
       <c r="F123" s="11" t="inlineStr"/>
-      <c r="G123" s="11" t="inlineStr"/>
+      <c r="G123" s="10" t="n">
+        <v>3199</v>
+      </c>
       <c r="H123" s="10" t="n">
         <v>2999</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="10" t="n">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C124" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D124" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E124" s="10" t="n">
-        <v>1360</v>
+        <v>1380</v>
       </c>
       <c r="F124" s="10" t="n">
-        <v>1355</v>
+        <v>1368</v>
       </c>
       <c r="G124" s="11" t="inlineStr"/>
       <c r="H124" s="11" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" s="10" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E125" s="11" t="inlineStr"/>
@@ -4015,54 +4101,54 @@
       <c r="E132" s="11" t="inlineStr"/>
       <c r="F132" s="11" t="inlineStr"/>
       <c r="G132" s="11" t="inlineStr"/>
       <c r="H132" s="11" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" s="10" t="n">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E133" s="10" t="n">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="F133" s="10" t="n">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="G133" s="11" t="inlineStr"/>
       <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="10" t="n">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм
 сорт 1/1</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E134" s="11" t="inlineStr"/>
@@ -4245,80 +4331,84 @@
       <c r="G141" s="11" t="inlineStr"/>
       <c r="H141" s="11" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" s="10" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="inlineStr">
         <is>
           <t>Ламинированная фанера</t>
         </is>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>Фанера ламинированная 21 мм, 2440х1220 мм,
 сорт 1/1 Китай</t>
         </is>
       </c>
       <c r="D142" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E142" s="11" t="inlineStr"/>
       <c r="F142" s="11" t="inlineStr"/>
-      <c r="G142" s="11" t="inlineStr"/>
+      <c r="G142" s="10" t="n">
+        <v>2376</v>
+      </c>
       <c r="H142" s="10" t="n">
         <v>2305</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="inlineStr">
         <is>
           <t>Ламинированная фанера</t>
         </is>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>Фанера ламинированная 21 мм, 2440х1220 мм,
 сорт 1/1 Россия</t>
         </is>
       </c>
       <c r="D143" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E143" s="11" t="inlineStr"/>
       <c r="F143" s="11" t="inlineStr"/>
-      <c r="G143" s="11" t="inlineStr"/>
+      <c r="G143" s="10" t="n">
+        <v>4030</v>
+      </c>
       <c r="H143" s="10" t="n">
-        <v>3500</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 1/1
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E144" s="11" t="inlineStr"/>
       <c r="F144" s="11" t="inlineStr"/>
       <c r="G144" s="11" t="inlineStr"/>
@@ -4473,54 +4563,54 @@
       <c r="F150" s="11" t="inlineStr"/>
       <c r="G150" s="11" t="inlineStr"/>
       <c r="H150" s="11" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" s="10" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E151" s="10" t="n">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="F151" s="10" t="n">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="G151" s="11" t="inlineStr"/>
       <c r="H151" s="11" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" s="10" t="n">
         <v>146</v>
       </c>
       <c r="B152" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C152" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 6,5мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D152" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E152" s="11" t="inlineStr"/>
@@ -4727,54 +4817,54 @@
       <c r="F160" s="11" t="inlineStr"/>
       <c r="G160" s="11" t="inlineStr"/>
       <c r="H160" s="11" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" s="10" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 9мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E161" s="10" t="n">
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="F161" s="10" t="n">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="G161" s="11" t="inlineStr"/>
       <c r="H161" s="11" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" s="10" t="n">
         <v>156</v>
       </c>
       <c r="B162" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C162" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 9мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D162" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E162" s="11" t="inlineStr"/>
@@ -4981,54 +5071,54 @@
       <c r="F170" s="11" t="inlineStr"/>
       <c r="G170" s="11" t="inlineStr"/>
       <c r="H170" s="11" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" s="10" t="n">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C171" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 12мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D171" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E171" s="10" t="n">
-        <v>1380</v>
+        <v>1435</v>
       </c>
       <c r="F171" s="10" t="n">
-        <v>1375</v>
+        <v>1430</v>
       </c>
       <c r="G171" s="11" t="inlineStr"/>
       <c r="H171" s="11" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" s="10" t="n">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C172" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 12мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D172" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E172" s="11" t="inlineStr"/>
@@ -5235,54 +5325,54 @@
       <c r="F180" s="11" t="inlineStr"/>
       <c r="G180" s="11" t="inlineStr"/>
       <c r="H180" s="11" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" s="10" t="n">
         <v>175</v>
       </c>
       <c r="B181" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C181" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 15мм сорт 3/3
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D181" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E181" s="10" t="n">
-        <v>1650</v>
+        <v>1720</v>
       </c>
       <c r="F181" s="10" t="n">
-        <v>1640</v>
+        <v>1715</v>
       </c>
       <c r="G181" s="11" t="inlineStr"/>
       <c r="H181" s="11" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" s="10" t="n">
         <v>176</v>
       </c>
       <c r="B182" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C182" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 15мм сорт 3/4
 2440х1220 мм</t>
         </is>
       </c>
       <c r="D182" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E182" s="11" t="inlineStr"/>
@@ -5489,54 +5579,54 @@
       <c r="F190" s="11" t="inlineStr"/>
       <c r="G190" s="11" t="inlineStr"/>
       <c r="H190" s="11" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" s="10" t="n">
         <v>185</v>
       </c>
       <c r="B191" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C191" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="D191" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E191" s="10" t="n">
-        <v>2120</v>
+        <v>2030</v>
       </c>
       <c r="F191" s="10" t="n">
-        <v>2115</v>
+        <v>2025</v>
       </c>
       <c r="G191" s="11" t="inlineStr"/>
       <c r="H191" s="11" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" s="10" t="n">
         <v>186</v>
       </c>
       <c r="B192" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C192" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 18мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="D192" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E192" s="11" t="inlineStr"/>
@@ -5743,54 +5833,54 @@
       <c r="F200" s="11" t="inlineStr"/>
       <c r="G200" s="11" t="inlineStr"/>
       <c r="H200" s="11" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" s="10" t="n">
         <v>195</v>
       </c>
       <c r="B201" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C201" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/3
 2440х1220</t>
         </is>
       </c>
       <c r="D201" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E201" s="10" t="n">
-        <v>2240</v>
+        <v>2390</v>
       </c>
       <c r="F201" s="10" t="n">
-        <v>2235</v>
+        <v>2385</v>
       </c>
       <c r="G201" s="11" t="inlineStr"/>
       <c r="H201" s="11" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" s="10" t="n">
         <v>196</v>
       </c>
       <c r="B202" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C202" s="10" t="inlineStr">
         <is>
           <t>Фанера ФСФ влагостойкая 21мм сорт 3/4
 2440х1220</t>
         </is>
       </c>
       <c r="D202" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E202" s="11" t="inlineStr"/>
@@ -5823,210 +5913,226 @@
       <c r="G203" s="11" t="inlineStr"/>
       <c r="H203" s="11" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" s="10" t="n">
         <v>198</v>
       </c>
       <c r="B204" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C204" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 8 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D204" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E204" s="11" t="inlineStr"/>
       <c r="F204" s="11" t="inlineStr"/>
-      <c r="G204" s="11" t="inlineStr"/>
+      <c r="G204" s="10" t="n">
+        <v>925</v>
+      </c>
       <c r="H204" s="10" t="n">
-        <v>747</v>
+        <v>920</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="10" t="n">
         <v>199</v>
       </c>
       <c r="B205" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C205" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 9 мм 1525х1525 мм</t>
         </is>
       </c>
       <c r="D205" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E205" s="11" t="inlineStr"/>
       <c r="F205" s="11" t="inlineStr"/>
-      <c r="G205" s="11" t="inlineStr"/>
-      <c r="H205" s="11" t="inlineStr"/>
+      <c r="G205" s="10" t="n">
+        <v>577</v>
+      </c>
+      <c r="H205" s="10" t="n">
+        <v>565</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" s="10" t="n">
         <v>200</v>
       </c>
       <c r="B206" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C206" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 10 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D206" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E206" s="11" t="inlineStr"/>
       <c r="F206" s="11" t="inlineStr"/>
-      <c r="G206" s="11" t="inlineStr"/>
+      <c r="G206" s="10" t="n">
+        <v>1090</v>
+      </c>
       <c r="H206" s="10" t="n">
-        <v>883</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="10" t="n">
         <v>201</v>
       </c>
       <c r="B207" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C207" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 12 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D207" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E207" s="11" t="inlineStr"/>
       <c r="F207" s="11" t="inlineStr"/>
-      <c r="G207" s="11" t="inlineStr"/>
+      <c r="G207" s="10" t="n">
+        <v>1050</v>
+      </c>
       <c r="H207" s="10" t="n">
         <v>1019</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C208" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 15 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D208" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E208" s="11" t="inlineStr"/>
       <c r="F208" s="11" t="inlineStr"/>
-      <c r="G208" s="11" t="inlineStr"/>
+      <c r="G208" s="10" t="n">
+        <v>1230</v>
+      </c>
       <c r="H208" s="10" t="n">
         <v>1194</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="n">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C209" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 18 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D209" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E209" s="11" t="inlineStr"/>
       <c r="F209" s="11" t="inlineStr"/>
-      <c r="G209" s="11" t="inlineStr"/>
+      <c r="G209" s="10" t="n">
+        <v>1716</v>
+      </c>
       <c r="H209" s="10" t="n">
-        <v>1475</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="10" t="n">
         <v>204</v>
       </c>
       <c r="B210" s="10" t="inlineStr">
         <is>
           <t>Фанера</t>
         </is>
       </c>
       <c r="C210" s="10" t="inlineStr">
         <is>
           <t>Фанера ФК 20 мм 1525х1525 мм
 сорт 2/4 шлифованная</t>
         </is>
       </c>
       <c r="D210" s="10" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E210" s="11" t="inlineStr"/>
       <c r="F210" s="11" t="inlineStr"/>
-      <c r="G210" s="11" t="inlineStr"/>
+      <c r="G210" s="10" t="n">
+        <v>1700</v>
+      </c>
       <c r="H210" s="10" t="n">
         <v>1649</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>